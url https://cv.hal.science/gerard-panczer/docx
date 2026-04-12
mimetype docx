--- v0 (2026-03-05)
+++ v1 (2026-04-12)
@@ -491,360 +491,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gemmes de deux pièces maîtresses méconnues de la collection Adèle de Rothschild au Château d’Écouen - 2). Le taj.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-resolved Raman and luminescence spectroscopy of synthetic REE-doped hydroxylapatites and natural apatites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beyssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gasnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Gemmologie A.F.G.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 107 (7), pp.1341 - 1352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2022-8006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774533v1</w:t>
+                <w:t xml:space="preserve">hal-03775744v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring gypsum plaster setting in a foam through Raman spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Le Merrer</w:t>
+                <w:t xml:space="preserve">Les gemmes de deux pièces maîtresses méconnues de la collection Adèle de Rothschild au Château d’Écouen - 2). Le taj.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Panczer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rohou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Gemmologie A.F.G.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791670v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved Raman and luminescence spectroscopy of synthetic REE-doped hydroxylapatites and natural apatites</w:t>
+                <w:t xml:space="preserve">Monitoring gypsum plaster setting in a foam through Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Fau</w:t>
+                <w:t xml:space="preserve">Joachim Trosseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Beyssac</w:t>
+                <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Gauthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Panczer</w:t>
+                <w:t xml:space="preserve">C. Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gasnault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Le Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 107 (7), pp.1341 - 1352. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (3), pp.034078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am-2022-8006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.18.034078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775744v3</w:t>
+                <w:t xml:space="preserve">hal-03791670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pigments of the Painter Fleury Richard (1777–1852), a Model for Multidisciplinary Study</w:t>
               </w:r>
@@ -964,51 +964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gemmes du Livre d'heures de François 1er (Musée du Louvre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1187,254 +1187,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Book of Hours of King Francis I of France: History and Gemmological Analysis</w:t>
+                <w:t xml:space="preserve">Les gemmes de deux pièces maîtresses méconnues de la collection Adèle de Rothschild au château d'Écouen - 1). La tiare.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Romeo</w:t>
+                <w:t xml:space="preserve">Guillaume Choumil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffray Riondet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Gemmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37 (6), pp.580</w:t>
+              <w:t xml:space="preserve">Revue de Gemmologie A.F.G.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325546v1</w:t>
+                <w:t xml:space="preserve">hal-03774534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gemmes de deux pièces maîtresses méconnues de la collection Adèle de Rothschild au château d'Écouen - 1). La tiare.</w:t>
+                <w:t xml:space="preserve">The Book of Hours of King Francis I of France: History and Gemmological Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Choumil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Rohou</w:t>
+                <w:t xml:space="preserve">Élodie Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffray Riondet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Gemmologie A.F.G.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">The Journal of Gemmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (6), pp.580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774534v1</w:t>
+                <w:t xml:space="preserve">hal-03325546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bézoards : des pierres antidotes magiques, de l’orfèvrerie limousine du Moyen Âge à Harry Potter</w:t>
+                <w:t xml:space="preserve">Les bézoards : des pierres antidotes magiques, de l'orfèvrerie limousine du Moyen Âge à Harry Potter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Min Lai</w:t>
@@ -1474,75 +1474,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gemmologie A.F.G.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774535v1</w:t>
+                <w:t xml:space="preserve">hal-03775745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bézoards : des pierres antidotes magiques, de l'orfèvrerie limousine du Moyen Âge à Harry Potter</w:t>
+                <w:t xml:space="preserve">Les bézoards : des pierres antidotes magiques, de l’orfèvrerie limousine du Moyen Âge à Harry Potter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Min Lai</w:t>
@@ -1582,1072 +1582,1072 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gemmologie A.F.G.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775745v1</w:t>
+                <w:t xml:space="preserve">hal-03774535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold un Brilyant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Red photoluminescence and purple color of naturally irradiated fluorite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Waychunas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rossman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tsafon - revue d'études juives du Nord</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/tsafon.3380⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (11), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00269-020-01116-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774531v1</w:t>
+                <w:t xml:space="preserve">hal-02975832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red photoluminescence and purple color of naturally irradiated fluorite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Rossman</w:t>
+                <w:t xml:space="preserve">Gold un Brilyant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Nagli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Cohen-Scali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (11), pp.46. </w:t>
+              <w:t xml:space="preserve">Tsafon - revue d'études juives du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80, pp.137-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00269-020-01116-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/tsafon.3380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975832v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced breakdown spectroscopy of Br and I molecules with alkali-earth elements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Imaging rare-earth elements in minerals by laser-induced plasma spectroscopy: Molecular emission and plasma-induced luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Raichlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pelascini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 157, pp.47-52. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2019.05.003⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 151, pp.12-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2018.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364733v1</w:t>
+                <w:t xml:space="preserve">hal-02364716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging rare-earth elements in minerals by laser-induced plasma spectroscopy: Molecular emission and plasma-induced luminescence</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Talisman of Charlemagne: New Historical and Gemological Discoveries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffray Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Krzemnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2018.11.003⟩</w:t>
+              <w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (1), pp.30-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5741/GEMS.55.1.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364716v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Talisman of Charlemagne: New Historical and Gemological Discoveries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser-induced breakdown spectroscopy of Br and I molecules with alkali-earth elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Raichlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pelascini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55 (1), pp.30-46. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157, pp.47-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5741/GEMS.55.1.30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2019.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735804v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent properties of Eu-doped calcium aluminosilicate glass-ceramics: A potential tunable luminophore</w:t>
+                <w:t xml:space="preserve">Mn-doping effects on structural and magnetic properties of Ge nanocrystals on insulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamed Bouchouicha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Panczer</w:t>
+                <w:t xml:space="preserve">M. Aouassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. de Ligny</w:t>
+                <w:t xml:space="preserve">M. A. Zrir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Guyot</w:t>
+                <w:t xml:space="preserve">I. Jadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ternane</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. K. Bandyopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Karaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2018.08.006⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 428, pp.1056-1060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.09.195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287444v1</w:t>
+                <w:t xml:space="preserve">hal-02287452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn-doping effects on structural and magnetic properties of Ge nanocrystals on insulator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euryhaline ecology of early tetrapods revealed by stable isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Zrir</w:t>
+                <w:t xml:space="preserve">Jean Goedert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Jadli</w:t>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. K. Bandyopadhyay</w:t>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Karaman</w:t>
+                <w:t xml:space="preserve">Florent Arnaud-Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.09.195⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 558 (7708), pp.68 - 72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-018-0159-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287452v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euryhaline ecology of early tetrapods revealed by stable isotopes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luminescent properties of Eu-doped calcium aluminosilicate glass-ceramics: A potential tunable luminophore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+                <w:t xml:space="preserve">Hamed Bouchouicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
+                <w:t xml:space="preserve">D. de Ligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Arnaud-Godet</w:t>
+                <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xu Wang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Ternane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 558 (7708), pp.68 - 72. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85, pp.41-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-018-0159-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2018.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817999v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of megapixel hyperspectral LIBS images using principal component analysis</w:t>
               </w:r>
@@ -2761,1199 +2761,1199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of composition and microstructures of Ge grown on porous silicon using Raman spectroscopy and transmission electron microscopy</w:t>
+                <w:t xml:space="preserve">Synthesis and luminescent properties of Eu3+-doped phosphate-sulfate fluorapatites Ca10−xNax(PO4)6−x(SO4)xF2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mansour Aouassa</w:t>
+                <w:t xml:space="preserve">F. Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Panczer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Jadli</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Trabelsi-Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ternane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2017.10.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 192, pp.590-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2017.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811396v1</w:t>
+                <w:t xml:space="preserve">hal-03231186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the effect of the glass fibers on reducing collapse of a collapsible soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Record of Nile seasonality in Nubian neonates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassima Bakir</w:t>
+                <w:t xml:space="preserve">Alexandra Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khelifa Abbeche</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (1), pp.71-83. </w:t>
+              <w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (3), pp.223-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12989/gae.2017.12.1.071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10256016.2016.1229667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289404v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megapixel multi-elemental imaging by Laser-Induced Breakdown Spectroscopy, a technology with considerable potential for paleoclimate studies</w:t>
+                <w:t xml:space="preserve">Experimental study of the effect of the glass fibers on reducing collapse of a collapsible soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. O. Caceres</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nassima Bakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khelifa Abbeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Panczer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-05437-3⟩</w:t>
+              <w:t xml:space="preserve">Geomechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.71-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12989/gae.2017.12.1.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289396v1</w:t>
+                <w:t xml:space="preserve">hal-02289404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structures and photoluminescence properties of two novel sorosilicates with an unprecedented ratio of di- and trisilicate groups: Ba2Ho10(Si2O7)(3)(Si3O10)(2) and isotypic Ba2Er10(Si2O7)(3)(Si3O10)(2)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of composition and microstructures of Ge grown on porous silicon using Raman spectroscopy and transmission electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Kolitsch</w:t>
+                <w:t xml:space="preserve">Mansour Aouassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Jadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Slimen Hassayoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Maaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Chanmuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2017.05.004⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112, pp.493--498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2017.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295191v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record of Nile seasonality in Nubian neonates.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Megapixel multi-elemental imaging by Laser-Induced Breakdown Spectroscopy, a technology with considerable potential for paleoclimate studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Maureille</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Royer</w:t>
+                <w:t xml:space="preserve">J. O. Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pelascini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moncayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10256016.2016.1229667⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.5080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-05437-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495855v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and luminescent properties of Eu3+-doped phosphate-sulfate fluorapatites Ca10−xNax(PO4)6−x(SO4)xF2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal structures and photoluminescence properties of two novel sorosilicates with an unprecedented ratio of di- and trisilicate groups: Ba2Ho10(Si2O7)(3)(Si3O10)(2) and isotypic Ba2Er10(Si2O7)(3)(Si3O10)(2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wierzbicka-Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Kolitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Panczer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Nouri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Guyot</w:t>
+                <w:t xml:space="preserve">G. Giester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Trabelsi-Ayadi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Chanmuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 192, pp.590-594. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 252, pp.33-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2017.07.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2017.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231186v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of radiation-induced damage in magnesium aluminate spinel by means of IL, CL and RBS/C techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and luminescent properties of Eu3+/Eu2+ co-doped calcium aluminosilicate glass-ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Bouchouicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Panczer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Jozwik</w:t>
+                <w:t xml:space="preserve">Ligny D. De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jagielski</w:t>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gawlik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Ratajczak</w:t>
+                <w:t xml:space="preserve">M. L. Baesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00269-016-0807-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 169, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2014.11.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01338228v1</w:t>
+                <w:t xml:space="preserve">hal-02304946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Imaging of Nanoparticle Distribution in Biological Tissue by Laser-Induced Breakdown Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Busser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Gimenez</w:t>
+                <w:t xml:space="preserve">A. Kulesza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.29936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep29936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and luminescent properties of Eu3+/Eu2+ co-doped calcium aluminosilicate glass-ceramics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Panczer</w:t>
+                <w:t xml:space="preserve">Comparative study of radiation-induced damage in magnesium aluminate spinel by means of IL, CL and RBS/C techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jozwik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jagielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligny D. De</w:t>
+                <w:t xml:space="preserve">G. Gawlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Guyot</w:t>
+                <w:t xml:space="preserve">P. Jozwik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. L. Baesso</w:t>
+                <w:t xml:space="preserve">R. Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 169, </w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (6), pp.439-445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2014.11.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00269-016-0807-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304946v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01338228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of low dose electron beam irradiation on the alteration layer formed during nuclear glass leaching</w:t>
               </w:r>
@@ -4318,295 +4318,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced Breakdown Spectroscopy: A New Approach for Nanoparticle's Mapping and Quantification in Organ Tissue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Precise alignment of the collection fiber assisted by real-time plasma imaging in laser-induced breakdown spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaochun Wang</w:t>
+                <w:t xml:space="preserve">Erwan Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pelascini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jin Yu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 88, pp.e51353. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92, pp.60-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/51353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2013.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016910v1</w:t>
+                <w:t xml:space="preserve">hal-02309840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser spectrometry for multi-elemental imaging of biological tissues</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of local environment around rare earths (La and Eu) by fluorescence line narrowing during borosilicate glass alteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Busser</w:t>
+                <w:t xml:space="preserve">E. Molieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Panczer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Kotb</w:t>
+                <w:t xml:space="preserve">P. Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Benoit</w:t>
+                <w:t xml:space="preserve">O. Majerus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4, pp.6065. </w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 145, pp.213-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep06065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2013.07.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071458v1</w:t>
+                <w:t xml:space="preserve">hal-02309841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irradiated rare-earth-doped powellite single crystal probed by confocal Raman mapping and transmission electron microscopy</w:t>
               </w:r>
@@ -4618,64 +4614,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Ligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4732,490 +4728,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00991529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of wear metal analysis in oils with parts per million and sub-parts per million sensitivities using laser-induced breakdown spectroscopy of thin oil layer on metallic target</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser spectrometry for multi-elemental imaging of biological tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junshan Xiu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérard Panczer</w:t>
+                <w:t xml:space="preserve">B Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Zheng</w:t>
+                <w:t xml:space="preserve">S Kotb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Yu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 91, pp.24-30. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.6065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2013.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep06065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309430v1</w:t>
+                <w:t xml:space="preserve">hal-01071458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise alignment of the collection fiber assisted by real-time plasma imaging in laser-induced breakdown spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Laser-induced Breakdown Spectroscopy: A New Approach for Nanoparticle's Mapping and Quantification in Organ Tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shady Kotb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Negre</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xiaochun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2013.12.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88, pp.e51353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/51353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309840v1</w:t>
+                <w:t xml:space="preserve">hal-01016910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of local environment around rare earths (La and Eu) by fluorescence line narrowing during borosilicate glass alteration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Molieres</w:t>
+                <w:t xml:space="preserve">Feasibility of wear metal analysis in oils with parts per million and sub-parts per million sensitivities using laser-induced breakdown spectroscopy of thin oil layer on metallic target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junshan Xiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Majerus</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Yu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 145, pp.213-218. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91, pp.24-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2013.07.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2013.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309841v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced time resolved luminescence of natural grossular Ca3Al2(SiO4)3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yeates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gaft</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Nagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 137, pp.43-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5287,64 +5287,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Ligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5395,51 +5395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping nanoparticles injected into a biological tissue using laser-induced breakdown spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5638,467 +5638,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de surface d'apatites naturelles utilisées pour éliminer les phosphates des eaux usées sur filtres humides plantés artificiels : quelles techniques utiliser ?</w:t>
+                <w:t xml:space="preserve">Surface characterization of natural apatites used to remove phosphates from wastewater in constructed wetlands: Which techniques to use?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Harouiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 100 (3), pp.191-199</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 100 (3), pp.191-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2011127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598251v1</w:t>
+                <w:t xml:space="preserve">hal-01834923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of native inorganic elements and injected nanoparticles in a biological organ with laser-induced plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ma Q.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bai X.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 101 (22), pp.223702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4768777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface characterization of natural apatites used to remove phosphates from wastewater in constructed wetlands: Which techniques to use?</w:t>
+                <w:t xml:space="preserve">Caractérisation de surface d'apatites naturelles utilisées pour éliminer les phosphates des eaux usées sur filtres humides plantés artificiels : quelles techniques utiliser ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Harouiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 100 (3), pp.191-199. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 100 (3), pp.191-199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01834923v1</w:t>
+                <w:t xml:space="preserve">hal-02598251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced time-resolved luminescence of natural sillimanite Al2SiO5 and synthetic Al2SiO5 activated by chromium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Strek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gaft</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Nagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.R. Rossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6155,479 +6155,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen isotope fractionation between apatite--bound carbonate and water determined from controlled experiments with synthetic apatites precipitated at 10°C to 37°C</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of chemical composition on borosilicate glass behavior under irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Balter</w:t>
+                <w:t xml:space="preserve">J. de Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Martineau</w:t>
+                <w:t xml:space="preserve">S. Peuget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Panczer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Ligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fourel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bernard</w:t>
+                <w:t xml:space="preserve">S. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 356, pp.388-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.11.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.12.024⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00465171v1</w:t>
+                <w:t xml:space="preserve">in2p3-00610270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral maturity and crystallinity index are distinct characteristics of bone mineral.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Farlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Panczer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Farlay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Panczer</w:t>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Rey</w:t>
+                <w:t xml:space="preserve">Pierre D. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bone and Mineral Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 28 (4), pp.433-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00774-009-0146-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00453448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of chemical composition on borosilicate glass behavior under irradiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen isotope fractionation between apatite--bound carbonate and water determined from controlled experiments with synthetic apatites precipitated at 10°C to 37°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Balter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. de Bonfils</w:t>
+                <w:t xml:space="preserve">François Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Peuget</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. de Ligny</w:t>
+                <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Henry</w:t>
+                <w:t xml:space="preserve">Aurélien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 356, pp.388-393. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (7), pp.2072-2081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.11.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00610270v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00465171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica polymorphs, glass and melt: An in situ high temperature XAS study at the Si K-edge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Ligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.R. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6729,90 +6729,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Eu3+ luminescence spectra of borosilicate glasses by molecular dynamics calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Ligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Peuget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7044,51 +7044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Champagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Boudeulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7151,77 +7151,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of boron in hydroxyapatite: synthesis and structural characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ternane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Th. Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7323,51 +7323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chevarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 278, pp.202-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7444,51 +7444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chevarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Den-Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 275, pp.268-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7552,51 +7552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8142,647 +8142,647 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Radiation Damage in Magnesium Aluminate Spinel by Means of Cathodoluminescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion beam-induced luminescence as method of characterization of radiation damage in polycrystalline materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jozwik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jagielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gawlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Panczer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iwona Jozwik</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Renata Ratajczak</w:t>
+                <w:t xml:space="preserve">N. Moncoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Charged Particle Optics (CPO-9)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927615005826⟩</w:t>
+              <w:t xml:space="preserve">19th International Conference on Ion Beam Modification of Materials (IBMM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Leuven, Belgium. pp.273-277, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.07.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323251v1</w:t>
+                <w:t xml:space="preserve">in2p3-01251362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion beam-induced luminescence as method of characterization of radiation damage in polycrystalline materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard Panczer</w:t>
+                <w:t xml:space="preserve">Analysis of Radiation Damage in Magnesium Aluminate Spinel by Means of Cathodoluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Jozwik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Jagielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Gawlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Moncoffre</w:t>
+                <w:t xml:space="preserve">Przemyslaw Jozwik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Ion Beam Modification of Materials (IBMM 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.07.056⟩</w:t>
+              <w:t xml:space="preserve">9th International Conference on Charged Particle Optics (CPO-9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Brno, Czech Republic. pp.1005-1006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927615005826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01251362v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence analysis of damage accumulation; case study of calcium molybdate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Gawlik</w:t>
+                <w:t xml:space="preserve">A new method for multi-elemental imaging and quantifications of biological tissues: laser spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Jozwik-Biala</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Moncoffre</w:t>
+                <w:t xml:space="preserve">S. Kotb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Busser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Ion Beam Analysis (IBA - 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9ème journée scientifique du CLARA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00980437v1</w:t>
+                <w:t xml:space="preserve">hal-01054222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for multi-elemental imaging and quantifications of biological tissues: laser spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Lux</w:t>
+                <w:t xml:space="preserve">Luminescence analysis of damage accumulation; case study of calcium molybdate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jagielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gawlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jozwik-Biala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Panczer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moncoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème journée scientifique du CLARA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Ion Beam Analysis (IBA - 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Seattle, WA, United States. pp.60-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2014.02.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054222v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00980437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Temperature on the Ion Beam Induced Luminescence of Oxide Powders Doped with Rare Earth Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gawlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moncoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jagielski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Ion Implantation and Other Application of Ions and Electrons (ION)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Kazimierz Dolny, Poland. pp.920-922, </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9131,51 +9131,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerard.panczer@univ-lyon1.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008303v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Panczer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fesquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasha Moshi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Riondet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Cassius-Duranton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.61.1.44" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233981v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Gobbo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lachuer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Depriester" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Maurizi-Enrici" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2025.112656" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rohou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791670v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Trosseille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panczer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.034078" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775744v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gasnault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2022-8006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716270v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Wicky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paccoud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Luyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5020066" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785282v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Romeo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325546v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Romeo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774534v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Choumil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774535v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Min Lai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vanessa Tajes Olfos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fonfr&#232;ge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774531v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cohen-Scali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tsafon.3380" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaft" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Waychunas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nagli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-020-01116-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02364733v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Raichlin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelascini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2019.05.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02364716v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2018.11.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735804v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Forest" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krzemnicki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.55.1.30" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287444v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Bouchouicha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Ligny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.08.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287452v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouassa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Zrir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jadli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Bandyopadhyay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Karaman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.09.195" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01817999v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arnaud-Godet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0159-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290274v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moncayo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duponchel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mousavipak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trichard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ja00398f" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811396v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Aouassa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jadli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Slimen Hassayoun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Maaref" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.10.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289404v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Bakir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Abbeche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/gae.2017.12.1.071" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289396v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O. Caceres" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05437-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295191v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wierzbicka-Wieczorek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kolitsch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giester" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanmuang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.05.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495855v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Touzeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2016.1229667" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231186v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nouri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabelsi-Ayadi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2017.07.033" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01338228v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jozwik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jagielski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gawlik" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jozwik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ratajczak" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-016-0807-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405764v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gimenez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Busser" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kulesza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Laurent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29936" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304946v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligny D. De" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Baesso" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2014.11.054" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01381275v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mougnaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tribet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Renault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jollivet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.10.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Farges" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benbalagh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.51.4.392" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207383v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady Kotb" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truillet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appaix" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b00552" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016910v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochun Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51353" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071458v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Busser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kotb" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Benoit" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06065" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00991529v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4472" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6KBGFH1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309430v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junshan Xiu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zheng" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Yu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.11.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309840v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Negre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.12.008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309841v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molieres" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jollivet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Majerus" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2013.07.051" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232456v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yeates" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2012.11.015" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V85MZFZ7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229857v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Motto-Ros" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.05.022" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968550v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.C. Wang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ma Q." TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.05.020" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KDK5DS4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232416v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaft" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Panczer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-013-0293-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/656CAA211A936E1DD599F1DE999A452DCE344825/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598251v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Harouiya" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morlay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797906v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sancey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bai X." TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768777" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834923v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011127" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04EFDD3DA9E44F98348A687B86229B6048B13C53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414311v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Strek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Rossman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2012.04.045" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XG971MX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00465171v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.024" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KN4H0PL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00453448v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Farlay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D. Delmas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boivin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00774-009-0146-7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00610270v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Bonfils" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peuget" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.11.030" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQVF6G7K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432407v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Neuville" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Henderson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.11.038" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLTWZV8S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03436301v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Delaye" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2007.07.009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01087409v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Champagnon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boizot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Padlyak" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00307-7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT0HFHXW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01087403v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boudeulle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(03)00131-9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2F2QZ94-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027658v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Th. Cohen-Adad" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goutaudier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kbir-Ariguib" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0925-8388(01)01558-4" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8QP6Q8L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003689v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevarier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002423v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Den-Auwer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02296069v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garapon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champeaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mugnier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00593-5" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V7RQ94G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865859v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865738v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865985v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Wicky" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576174v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323251v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Jozwik" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Jagielski" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Gawlik" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Jozwik" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Ratajczak" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615005826" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01251362v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.07.056" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJV2PW5M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00980437v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jozwik-Biala" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.02.030" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSDMJ0FL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054222v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kotb" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00840742v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.123.920" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751489v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brichart" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Martini" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caussinus" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerard.panczer@univ-lyon1.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008303v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Panczer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fesquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasha Moshi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Riondet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Cassius-Duranton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.61.1.44" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233981v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Gobbo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lachuer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Depriester" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Maurizi-Enrici" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2025.112656" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775744v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gasnault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2022-8006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rohou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Trosseille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panczer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.034078" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716270v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Wicky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paccoud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Luyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5020066" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785282v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Romeo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Choumil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Romeo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775745v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Min Lai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vanessa Tajes Olfos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fonfr&#232;ge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975832v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaft" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Waychunas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nagli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-020-01116-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774531v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cohen-Scali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tsafon.3380" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02364716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Raichlin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelascini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2018.11.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Forest" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krzemnicki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.55.1.30" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02364733v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2019.05.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287452v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouassa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Zrir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jadli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Bandyopadhyay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Karaman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.09.195" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01817999v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arnaud-Godet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0159-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Bouchouicha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Ligny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.08.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290274v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moncayo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duponchel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mousavipak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trichard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ja00398f" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231186v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nouri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabelsi-Ayadi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2017.07.033" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495855v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Touzeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2016.1229667" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289404v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Bakir" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Abbeche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/gae.2017.12.1.071" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811396v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Aouassa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jadli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Slimen Hassayoun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Maaref" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.10.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289396v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O. Caceres" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05437-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295191v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wierzbicka-Wieczorek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kolitsch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giester" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanmuang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.05.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304946v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligny D. De" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Baesso" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2014.11.054" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405764v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gimenez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Busser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kulesza" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Laurent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29936" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01338228v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jozwik" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jagielski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gawlik" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jozwik" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ratajczak" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-016-0807-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01381275v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mougnaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tribet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Renault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jollivet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.10.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Farges" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benbalagh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.51.4.392" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207383v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady Kotb" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truillet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appaix" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b00552" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309840v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Negre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Yu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.12.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309841v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molieres" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jollivet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Majerus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2013.07.051" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00991529v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4472" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6KBGFH1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071458v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Busser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kotb" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Benoit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06065" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016910v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochun Wang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51353" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309430v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junshan Xiu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zheng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.11.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232456v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yeates" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2012.11.015" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V85MZFZ7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229857v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Motto-Ros" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.05.022" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968550v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.C. Wang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ma Q." TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.05.020" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KDK5DS4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232416v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaft" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Panczer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-013-0293-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/656CAA211A936E1DD599F1DE999A452DCE344825/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834923v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Harouiya" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morlay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011127" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04EFDD3DA9E44F98348A687B86229B6048B13C53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797906v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sancey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bai X." TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768777" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598251v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414311v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Strek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Rossman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2012.04.045" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XG971MX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00610270v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Bonfils" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peuget" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.11.030" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQVF6G7K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00453448v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Farlay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D. Delmas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boivin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00774-009-0146-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00465171v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.024" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KN4H0PL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432407v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Neuville" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Henderson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.11.038" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLTWZV8S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03436301v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Delaye" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2007.07.009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01087409v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Champagnon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boizot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Padlyak" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00307-7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT0HFHXW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01087403v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boudeulle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(03)00131-9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2F2QZ94-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027658v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Th. Cohen-Adad" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goutaudier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kbir-Ariguib" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0925-8388(01)01558-4" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8QP6Q8L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003689v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevarier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002423v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Den-Auwer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02296069v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garapon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champeaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mugnier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00593-5" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V7RQ94G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865859v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865738v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865985v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Wicky" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576174v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01251362v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.07.056" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJV2PW5M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323251v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Jozwik" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Jagielski" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Gawlik" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Jozwik" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Ratajczak" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615005826" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054222v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kotb" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00980437v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jozwik-Biala" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.02.030" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSDMJ0FL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00840742v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.123.920" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751489v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brichart" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Martini" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caussinus" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>