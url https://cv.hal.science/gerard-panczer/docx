--- v1 (2026-04-12)
+++ v2 (2026-05-02)
@@ -1390,51 +1390,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bézoards : des pierres antidotes magiques, de l'orfèvrerie limousine du Moyen Âge à Harry Potter</w:t>
+                <w:t xml:space="preserve">Les bézoards : des pierres antidotes magiques, de l’orfèvrerie limousine du Moyen Âge à Harry Potter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Min Lai</w:t>
@@ -1474,75 +1474,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gemmologie A.F.G.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775745v1</w:t>
+                <w:t xml:space="preserve">hal-03774535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bézoards : des pierres antidotes magiques, de l’orfèvrerie limousine du Moyen Âge à Harry Potter</w:t>
+                <w:t xml:space="preserve">Les bézoards : des pierres antidotes magiques, de l'orfèvrerie limousine du Moyen Âge à Harry Potter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Min Lai</w:t>
@@ -1582,6092 +1582,6104 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gemmologie A.F.G.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774535v1</w:t>
+                <w:t xml:space="preserve">hal-03775745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red photoluminescence and purple color of naturally irradiated fluorite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gold un Brilyant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Panczer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gaft</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Cohen-Scali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00269-020-01116-4⟩</w:t>
+              <w:t xml:space="preserve">Tsafon - revue d'études juives du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80, pp.137-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tsafon.3380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975832v1</w:t>
+                <w:t xml:space="preserve">hal-03774531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold un Brilyant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Red photoluminescence and purple color of naturally irradiated fluorite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Waychunas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rossman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tsafon - revue d'études juives du Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 80, pp.137-162. </w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (11), pp.46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tsafon.3380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00269-020-01116-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774531v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging rare-earth elements in minerals by laser-induced plasma spectroscopy: Molecular emission and plasma-induced luminescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Laser-induced breakdown spectroscopy of Br and I molecules with alkali-earth elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Raichlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pelascini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 151, pp.12-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2018.11.003⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 157, pp.47-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2019.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364716v1</w:t>
+                <w:t xml:space="preserve">hal-02364733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Talisman of Charlemagne: New Historical and Gemological Discoveries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging rare-earth elements in minerals by laser-induced plasma spectroscopy: Molecular emission and plasma-induced luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Raichlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pelascini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5741/GEMS.55.1.30⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151, pp.12-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2018.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735804v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced breakdown spectroscopy of Br and I molecules with alkali-earth elements</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Talisman of Charlemagne: New Historical and Gemological Discoveries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffray Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Krzemnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 157, pp.47-52. </w:t>
+              <w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (1), pp.30-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2019.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5741/GEMS.55.1.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364733v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn-doping effects on structural and magnetic properties of Ge nanocrystals on insulator</w:t>
+                <w:t xml:space="preserve">Euryhaline ecology of early tetrapods revealed by stable isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aouassa</w:t>
+                <w:t xml:space="preserve">Jean Goedert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Zrir</w:t>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Jadli</w:t>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. K. Bandyopadhyay</w:t>
+                <w:t xml:space="preserve">Florent Arnaud-Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Karaman</w:t>
+                <w:t xml:space="preserve">Xu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 428, pp.1056-1060. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 558 (7708), pp.68 - 72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.09.195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-018-0159-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287452v1</w:t>
+                <w:t xml:space="preserve">hal-01817999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euryhaline ecology of early tetrapods revealed by stable isotopes</w:t>
+                <w:t xml:space="preserve">Mn-doping effects on structural and magnetic properties of Ge nanocrystals on insulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Goedert</w:t>
+                <w:t xml:space="preserve">M. Aouassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+                <w:t xml:space="preserve">M. A. Zrir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
+                <w:t xml:space="preserve">I. Jadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Arnaud-Godet</w:t>
+                <w:t xml:space="preserve">A. K. Bandyopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xu Wang</w:t>
+                <w:t xml:space="preserve">I. Karaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 558 (7708), pp.68 - 72. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 428, pp.1056-1060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-018-0159-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.09.195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817999v1</w:t>
+                <w:t xml:space="preserve">hal-02287452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent properties of Eu-doped calcium aluminosilicate glass-ceramics: A potential tunable luminophore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Bouchouicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Ligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ternane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 85, pp.41-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optmat.2018.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of megapixel hyperspectral LIBS images using principal component analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moncayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duponchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mousavipak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (2), pp.210-220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c7ja00398f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and luminescent properties of Eu3+-doped phosphate-sulfate fluorapatites Ca10−xNax(PO4)6−x(SO4)xF2</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of the effect of the glass fibers on reducing collapse of a collapsible soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Trabelsi-Ayadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Ternane</w:t>
+                <w:t xml:space="preserve">Nassima Bakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khelifa Abbeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2017.07.033⟩</w:t>
+              <w:t xml:space="preserve">Geomechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.71-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12989/gae.2017.12.1.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231186v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record of Nile seasonality in Nubian neonates.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of composition and microstructures of Ge grown on porous silicon using Raman spectroscopy and transmission electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Maureille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Amiot</w:t>
+                <w:t xml:space="preserve">Mansour Aouassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Touzeau</w:t>
+                <w:t xml:space="preserve">Imen Jadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Royer</w:t>
+                <w:t xml:space="preserve">Latifa Slimen Hassayoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Maaref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10256016.2016.1229667⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112, pp.493--498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2017.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495855v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the effect of the glass fibers on reducing collapse of a collapsible soil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Megapixel multi-elemental imaging by Laser-Induced Breakdown Spectroscopy, a technology with considerable potential for paleoclimate studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khelifa Abbeche</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. O. Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pelascini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moncayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (1), pp.71-83. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.5080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12989/gae.2017.12.1.071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-05437-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289404v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of composition and microstructures of Ge grown on porous silicon using Raman spectroscopy and transmission electron microscopy</w:t>
+                <w:t xml:space="preserve">Crystal structures and photoluminescence properties of two novel sorosilicates with an unprecedented ratio of di- and trisilicate groups: Ba2Ho10(Si2O7)(3)(Si3O10)(2) and isotypic Ba2Er10(Si2O7)(3)(Si3O10)(2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mansour Aouassa</w:t>
+                <w:t xml:space="preserve">M. Wierzbicka-Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Jadli</w:t>
+                <w:t xml:space="preserve">U. Kolitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latifa Slimen Hassayoun</w:t>
+                <w:t xml:space="preserve">G. Giester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassen Maaref</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Panczer</w:t>
+                <w:t xml:space="preserve">C. Chanmuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 112, pp.493--498. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 252, pp.33-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2017.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2017.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811396v1</w:t>
+                <w:t xml:space="preserve">hal-02295191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megapixel multi-elemental imaging by Laser-Induced Breakdown Spectroscopy, a technology with considerable potential for paleoclimate studies</w:t>
+                <w:t xml:space="preserve">Synthesis and luminescent properties of Eu3+-doped phosphate-sulfate fluorapatites Ca10−xNax(PO4)6−x(SO4)xF2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. O. Caceres</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Panczer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trabelsi-Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ternane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-05437-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 192, pp.590-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2017.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289396v1</w:t>
+                <w:t xml:space="preserve">hal-03231186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structures and photoluminescence properties of two novel sorosilicates with an unprecedented ratio of di- and trisilicate groups: Ba2Ho10(Si2O7)(3)(Si3O10)(2) and isotypic Ba2Er10(Si2O7)(3)(Si3O10)(2)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Record of Nile seasonality in Nubian neonates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Kolitsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Panczer</w:t>
+                <w:t xml:space="preserve">Céline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Giester</w:t>
+                <w:t xml:space="preserve">Bruno Maureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chanmuang</w:t>
+                <w:t xml:space="preserve">Alexandra Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2017.05.004⟩</w:t>
+              <w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (3), pp.223-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10256016.2016.1229667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295191v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and luminescent properties of Eu3+/Eu2+ co-doped calcium aluminosilicate glass-ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Bouchouicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligny D. De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Baesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 169, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlumin.2014.11.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Imaging of Nanoparticle Distribution in Biological Tissue by Laser-Induced Breakdown Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kulesza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.29936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep29936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of radiation-induced damage in magnesium aluminate spinel by means of IL, CL and RBS/C techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jozwik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jagielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gawlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jozwik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 43 (6), pp.439-445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00269-016-0807-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01338228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of low dose electron beam irradiation on the alteration layer formed during nuclear glass leaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mougnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 482, pp.53-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2016.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01381275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Grand Sapphire of Louis XIV and the &amp;quot;Ruspoli&amp;quot; Sapphire: Historical and Gemological Discoveries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Benbalagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffray Riondet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5741/GEMS.51.4.392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Term in Vivo Clearance of Gadolinium-Based AGuIX Nanoparticles and Their Biocompatibility after Systemic Injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shady Kotb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Appaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (3), pp.2477-2488. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsnano.5b00552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise alignment of the collection fiber assisted by real-time plasma imaging in laser-induced breakdown spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Laser spectrometry for multi-elemental imaging of biological tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Yu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B Busser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kotb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2013.12.008⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.6065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep06065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309840v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of local environment around rare earths (La and Eu) by fluorescence line narrowing during borosilicate glass alteration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Molieres</w:t>
+                <w:t xml:space="preserve">Irradiated rare-earth-doped powellite single crystal probed by confocal Raman mapping and transmission electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O. Majerus</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Ligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2013.07.051⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (5), pp.383-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.4472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309841v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00991529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiated rare-earth-doped powellite single crystal probed by confocal Raman mapping and transmission electron microscopy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Laser-induced Breakdown Spectroscopy: A New Approach for Nanoparticle's Mapping and Quantification in Organ Tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Yu</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shady Kotb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaochun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.4472⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88, pp.e51353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/51353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00991529v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser spectrometry for multi-elemental imaging of biological tissues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Feasibility of wear metal analysis in oils with parts per million and sub-parts per million sensitivities using laser-induced breakdown spectroscopy of thin oil layer on metallic target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junshan Xiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S Kotb</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Benoit</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Yu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep06065⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91, pp.24-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2013.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071458v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced Breakdown Spectroscopy: A New Approach for Nanoparticle's Mapping and Quantification in Organ Tissue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Precise alignment of the collection fiber assisted by real-time plasma imaging in laser-induced breakdown spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erwan Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pelascini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Panczer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Yu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 88, pp.e51353. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92, pp.60-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/51353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2013.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016910v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of wear metal analysis in oils with parts per million and sub-parts per million sensitivities using laser-induced breakdown spectroscopy of thin oil layer on metallic target</w:t>
+                <w:t xml:space="preserve">Investigation of local environment around rare earths (La and Eu) by fluorescence line narrowing during borosilicate glass alteration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junshan Xiu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
+                <w:t xml:space="preserve">E. Molieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Zheng</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Majerus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2013.11.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 145, pp.213-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2013.07.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309430v1</w:t>
+                <w:t xml:space="preserve">hal-02309841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced time resolved luminescence of natural grossular Ca3Al2(SiO4)3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Yeates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 137, pp.43-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlumin.2012.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of rare earth elements in nuclear waste glass–ceramic using micro laser-induced breakdown spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Ligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87, pp.139-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sab.2013.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping nanoparticles injected into a biological tissue using laser-induced breakdown spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.C. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ma Q.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87, pp.168-174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sab.2013.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced time-resolved luminescence spectroscopy of minerals: a powerful tool for studying the nature of emission centres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gaft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Panczer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 107 (3), pp.363-372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00710-013-0293-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface characterization of natural apatites used to remove phosphates from wastewater in constructed wetlands: Which techniques to use?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Harouiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 100 (3), pp.191-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech/2011127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of native inorganic elements and injected nanoparticles in a biological organ with laser-induced plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ma Q.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bai X.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 101 (22), pp.223702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4768777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de surface d'apatites naturelles utilisées pour éliminer les phosphates des eaux usées sur filtres humides plantés artificiels : quelles techniques utiliser ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Harouiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 100 (3), pp.191-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced time-resolved luminescence of natural sillimanite Al2SiO5 and synthetic Al2SiO5 activated by chromium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Strek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.R. Rossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 132 (11), pp.2855-2862. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlumin.2012.04.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of chemical composition on borosilicate glass behavior under irradiation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mineral maturity and crystallinity index are distinct characteristics of bone mineral.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Peuget</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. de Ligny</w:t>
+                <w:t xml:space="preserve">Delphine Farlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Henry</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre D. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.11.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (4), pp.433-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00774-009-0146-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00610270v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00453448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral maturity and crystallinity index are distinct characteristics of bone mineral.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Panczer</w:t>
+                <w:t xml:space="preserve">Oxygen isotope fractionation between apatite--bound carbonate and water determined from controlled experiments with synthetic apatites precipitated at 10°C to 37°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Rey</w:t>
+                <w:t xml:space="preserve">Vincent Balter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre D. Delmas</w:t>
+                <w:t xml:space="preserve">François Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Boivin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00774-009-0146-7⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (7), pp.2072-2081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00453448v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00465171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen isotope fractionation between apatite--bound carbonate and water determined from controlled experiments with synthetic apatites precipitated at 10°C to 37°C</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of chemical composition on borosilicate glass behavior under irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fourel</w:t>
+                <w:t xml:space="preserve">J. de Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Bernard</w:t>
+                <w:t xml:space="preserve">S. Peuget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Panczer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Ligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.12.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 356, pp.388-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00465171v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00610270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica polymorphs, glass and melt: An in situ high temperature XAS study at the Si K-edge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Ligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.R. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.S. Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 355, pp.1099-1102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2008.11.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Eu3+ luminescence spectra of borosilicate glasses by molecular dynamics calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Ligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Peuget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 30 (11), pp.1689 - 1693. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optmat.2007.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of external β-irradiation in oxide glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Champagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Padlyak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 323 (1-3), pp.200-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-3093(03)00307-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New development in time-resolved micro-photoluminescence spectroscopy of heterogeneous natural and synthetic inorganic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Champagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Boudeulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 24 (1-2), pp.253-257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0925-3467(03)00131-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of boron in hydroxyapatite: synthesis and structural characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ternane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Th. Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kbir-Ariguib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 333 (1-2), pp.62-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0925-8388(01)01558-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion under irradiation of rare earth elements in apatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chevarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 278, pp.202-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms involved in thermal diffusion of rare earth elements in apatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chevarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Den-Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 275, pp.268-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00002423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of TiO, thin films by pulsed laser deposition for waveguiding applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 96-98, pp.836 - 841. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0169-4332(95)00593-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7677,65 +7689,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mineral pigments of the painter Fleury Richard (1777-1852)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7780,87 +7792,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMA 2022 23rd International Mineralogical Association General Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Mineralogical Association, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pigments and pictural works of Fleury Richard (1777 - 1852): physico-chemical analyses for the study of artistic practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7905,113 +7917,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2022 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society, May 2022, Virtual Conference Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un tableau n’est pas fait pour être flairé ; reculez-vous : l’odeur de la peinture n’est pas saine ! » : Enquête autour du meuble à couleurs du peintre Fleury Richard (1777 - 1852).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érika Wicky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8030,801 +8042,801 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première journée d’étude du cycle Goûter, toucher, sentir : les autres sens de la critique d’art (1747-1939)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurence Brogniez (Université Libre de Bruxelles), Frédérique Desbuissons (Université de Reims Champagne-Ardenne / HiCSA), Erika Wicky (Université Lumière Lyon 2 / LARHRA), Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near surface analysis techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Institut de Chimie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Chimie de Lyon, Mar 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion beam-induced luminescence as method of characterization of radiation damage in polycrystalline materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Moncoffre</w:t>
+                <w:t xml:space="preserve">Analysis of Radiation Damage in Magnesium Aluminate Spinel by Means of Cathodoluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Jozwik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Jagielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Gawlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemyslaw Jozwik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Ion Beam Modification of Materials (IBMM 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.07.056⟩</w:t>
+              <w:t xml:space="preserve">9th International Conference on Charged Particle Optics (CPO-9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Brno, Czech Republic. pp.1005-1006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927615005826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01251362v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Radiation Damage in Magnesium Aluminate Spinel by Means of Cathodoluminescence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Przemyslaw Jozwik</w:t>
+                <w:t xml:space="preserve">Ion beam-induced luminescence as method of characterization of radiation damage in polycrystalline materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jozwik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jagielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gawlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Ratajczak</w:t>
+                <w:t xml:space="preserve">N. Moncoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Charged Particle Optics (CPO-9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Brno, Czech Republic. pp.1005-1006, </w:t>
+              <w:t xml:space="preserve">19th International Conference on Ion Beam Modification of Materials (IBMM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Leuven, Belgium. pp.273-277, </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927615005826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.07.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323251v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01251362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for multi-elemental imaging and quantifications of biological tissues: laser spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kotb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème journée scientifique du CLARA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence analysis of damage accumulation; case study of calcium molybdate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jagielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gawlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jozwik-Biala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moncoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Ion Beam Analysis (IBA - 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Seattle, WA, United States. pp.60-62, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2014.02.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00980437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Temperature on the Ion Beam Induced Luminescence of Oxide Powders Doped with Rare Earth Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gawlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Panczer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moncoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jagielski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Ion Implantation and Other Application of Ions and Electrons (ION)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Kazimierz Dolny, Poland. pp.920-922, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.123.920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00840742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8834,157 +8846,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD FOR MARKING NACRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tillement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Panczer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brichart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caussinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2015104509 (A1). 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId317"/>
+      <w:footerReference w:type="default" r:id="rId318"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9131,51 +9143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerard.panczer@univ-lyon1.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008303v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Panczer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fesquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasha Moshi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Riondet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Cassius-Duranton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.61.1.44" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233981v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Gobbo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lachuer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Depriester" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Maurizi-Enrici" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2025.112656" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775744v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gasnault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2022-8006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rohou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Trosseille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panczer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.034078" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716270v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Wicky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paccoud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Luyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5020066" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785282v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Romeo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Choumil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Romeo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775745v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Min Lai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vanessa Tajes Olfos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fonfr&#232;ge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975832v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaft" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Waychunas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nagli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-020-01116-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774531v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cohen-Scali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tsafon.3380" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02364716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Raichlin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelascini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2018.11.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Forest" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krzemnicki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.55.1.30" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02364733v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2019.05.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287452v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouassa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Zrir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jadli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Bandyopadhyay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Karaman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.09.195" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01817999v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arnaud-Godet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0159-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Bouchouicha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Ligny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.08.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290274v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moncayo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duponchel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mousavipak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trichard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ja00398f" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231186v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nouri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabelsi-Ayadi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2017.07.033" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495855v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Touzeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2016.1229667" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289404v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Bakir" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Abbeche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/gae.2017.12.1.071" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811396v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Aouassa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jadli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Slimen Hassayoun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Maaref" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.10.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289396v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O. Caceres" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05437-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295191v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wierzbicka-Wieczorek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kolitsch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giester" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanmuang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.05.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304946v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligny D. De" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Baesso" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2014.11.054" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405764v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gimenez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Busser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kulesza" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Laurent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29936" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01338228v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jozwik" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jagielski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gawlik" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jozwik" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ratajczak" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-016-0807-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01381275v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mougnaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tribet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Renault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jollivet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.10.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Farges" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benbalagh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.51.4.392" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207383v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady Kotb" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truillet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appaix" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b00552" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309840v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Negre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Yu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.12.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309841v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molieres" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jollivet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Majerus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2013.07.051" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00991529v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4472" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6KBGFH1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071458v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Busser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kotb" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Benoit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06065" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016910v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochun Wang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51353" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309430v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junshan Xiu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zheng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.11.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232456v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yeates" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2012.11.015" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V85MZFZ7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229857v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Motto-Ros" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.05.022" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968550v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.C. Wang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ma Q." TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.05.020" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KDK5DS4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232416v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaft" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Panczer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-013-0293-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/656CAA211A936E1DD599F1DE999A452DCE344825/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834923v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Harouiya" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morlay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011127" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04EFDD3DA9E44F98348A687B86229B6048B13C53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797906v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sancey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bai X." TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768777" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598251v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414311v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Strek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Rossman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2012.04.045" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XG971MX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00610270v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Bonfils" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peuget" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.11.030" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQVF6G7K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00453448v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Farlay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D. Delmas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boivin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00774-009-0146-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00465171v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.024" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KN4H0PL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432407v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Neuville" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Henderson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.11.038" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLTWZV8S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03436301v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Delaye" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2007.07.009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01087409v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Champagnon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boizot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Padlyak" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00307-7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT0HFHXW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01087403v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boudeulle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(03)00131-9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2F2QZ94-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027658v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Th. Cohen-Adad" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goutaudier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kbir-Ariguib" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0925-8388(01)01558-4" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8QP6Q8L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003689v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevarier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002423v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Den-Auwer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02296069v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garapon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champeaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mugnier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00593-5" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V7RQ94G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865859v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865738v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865985v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Wicky" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576174v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01251362v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.07.056" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJV2PW5M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323251v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Jozwik" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Jagielski" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Gawlik" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Jozwik" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Ratajczak" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615005826" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054222v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kotb" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00980437v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jozwik-Biala" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.02.030" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSDMJ0FL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00840742v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.123.920" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751489v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brichart" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Martini" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caussinus" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerard.panczer@univ-lyon1.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008303v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Panczer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fesquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasha Moshi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Riondet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Cassius-Duranton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.61.1.44" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233981v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Gobbo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lachuer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Depriester" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Maurizi-Enrici" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2025.112656" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775744v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gasnault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2022-8006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rohou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Trosseille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panczer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.034078" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716270v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Wicky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paccoud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Luyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5020066" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785282v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Romeo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Choumil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Romeo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774535v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Min Lai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vanessa Tajes Olfos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fonfr&#232;ge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774531v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cohen-Scali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tsafon.3380" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaft" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Waychunas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nagli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-020-01116-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02364733v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Raichlin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelascini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2019.05.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02364716v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2018.11.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735804v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Forest" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krzemnicki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.55.1.30" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01817999v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arnaud-Godet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0159-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287452v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouassa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Zrir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jadli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Bandyopadhyay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Karaman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.09.195" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3X04795-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287444v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Bouchouicha" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Ligny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.08.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290274v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moncayo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duponchel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mousavipak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trichard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ja00398f" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289404v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Bakir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Abbeche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/gae.2017.12.1.071" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811396v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Aouassa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jadli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Slimen Hassayoun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Maaref" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.10.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289396v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O. Caceres" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05437-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295191v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wierzbicka-Wieczorek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kolitsch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giester" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanmuang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.05.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231186v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nouri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabelsi-Ayadi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2017.07.033" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495855v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Touzeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2016.1229667" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304946v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligny D. De" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Baesso" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2014.11.054" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405764v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gimenez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Busser" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kulesza" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Laurent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29936" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01338228v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jozwik" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jagielski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gawlik" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jozwik" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ratajczak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-016-0807-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01381275v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mougnaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tribet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Renault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jollivet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.10.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308617v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Farges" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benbalagh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.51.4.392" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207383v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady Kotb" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appaix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b00552" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071458v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Busser" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kotb" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Benoit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06065" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00991529v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4472" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6KBGFH1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016910v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochun Wang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51353" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309430v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junshan Xiu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zheng" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Yu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.11.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309840v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Negre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.12.008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309841v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molieres" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jollivet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Majerus" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2013.07.051" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232456v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yeates" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2012.11.015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V85MZFZ7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229857v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Motto-Ros" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.05.022" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968550v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.C. Wang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ma Q." TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.05.020" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KDK5DS4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232416v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaft" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Panczer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-013-0293-3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/656CAA211A936E1DD599F1DE999A452DCE344825/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834923v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Harouiya" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morlay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011127" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04EFDD3DA9E44F98348A687B86229B6048B13C53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797906v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sancey" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bai X." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768777" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598251v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414311v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Strek" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Rossman" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2012.04.045" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XG971MX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00453448v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Farlay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D. Delmas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boivin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00774-009-0146-7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00465171v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.024" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KN4H0PL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00610270v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Bonfils" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peuget" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.11.030" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQVF6G7K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432407v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Neuville" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Henderson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.11.038" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLTWZV8S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03436301v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Delaye" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2007.07.009" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01087409v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Champagnon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boizot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Padlyak" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00307-7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT0HFHXW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01087403v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boudeulle" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(03)00131-9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2F2QZ94-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027658v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Th. Cohen-Adad" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goutaudier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kbir-Ariguib" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0925-8388(01)01558-4" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8QP6Q8L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003689v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevarier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002423v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Den-Auwer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02296069v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garapon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champeaux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mugnier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00593-5" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V7RQ94G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865859v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865738v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865985v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Wicky" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576174v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323251v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Jozwik" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Jagielski" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Gawlik" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Jozwik" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Ratajczak" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615005826" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01251362v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.07.056" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJV2PW5M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054222v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kotb" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00980437v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jozwik-Biala" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.02.030" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSDMJ0FL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00840742v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.123.920" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751489v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brichart" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Martini" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caussinus" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>