--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -1390,51 +1390,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bézoards : des pierres antidotes magiques, de l’orfèvrerie limousine du Moyen Âge à Harry Potter</w:t>
+                <w:t xml:space="preserve">Les bézoards : des pierres antidotes magiques, de l'orfèvrerie limousine du Moyen Âge à Harry Potter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Min Lai</w:t>
@@ -1474,75 +1474,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gemmologie A.F.G.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774535v1</w:t>
+                <w:t xml:space="preserve">hal-03775745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bézoards : des pierres antidotes magiques, de l'orfèvrerie limousine du Moyen Âge à Harry Potter</w:t>
+                <w:t xml:space="preserve">Les bézoards : des pierres antidotes magiques, de l’orfèvrerie limousine du Moyen Âge à Harry Potter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Min Lai</w:t>
@@ -1582,6104 +1582,6140 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gemmologie A.F.G.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775745v1</w:t>
+                <w:t xml:space="preserve">hal-03774535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold un Brilyant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Red photoluminescence and purple color of naturally irradiated fluorite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Waychunas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rossman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tsafon - revue d'études juives du Nord</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/tsafon.3380⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (11), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00269-020-01116-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774531v1</w:t>
+                <w:t xml:space="preserve">hal-02975832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red photoluminescence and purple color of naturally irradiated fluorite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Rossman</w:t>
+                <w:t xml:space="preserve">Gold un Brilyant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Nagli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Cohen-Scali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (11), pp.46. </w:t>
+              <w:t xml:space="preserve">Tsafon - revue d'études juives du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80, pp.137-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00269-020-01116-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/tsafon.3380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975832v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced breakdown spectroscopy of Br and I molecules with alkali-earth elements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Imaging rare-earth elements in minerals by laser-induced plasma spectroscopy: Molecular emission and plasma-induced luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Raichlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pelascini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 157, pp.47-52. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2019.05.003⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 151, pp.12-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2018.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364733v1</w:t>
+                <w:t xml:space="preserve">hal-02364716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging rare-earth elements in minerals by laser-induced plasma spectroscopy: Molecular emission and plasma-induced luminescence</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Talisman of Charlemagne: New Historical and Gemological Discoveries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffray Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Krzemnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (1), pp.30-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5741/GEMS.55.1.30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2018.11.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02364716v1</w:t>
+                <w:t xml:space="preserve">hal-02735804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Talisman of Charlemagne: New Historical and Gemological Discoveries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser-induced breakdown spectroscopy of Br and I molecules with alkali-earth elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Raichlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pelascini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157, pp.47-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2019.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5741/GEMS.55.1.30⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02735804v1</w:t>
+                <w:t xml:space="preserve">hal-02364733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euryhaline ecology of early tetrapods revealed by stable isotopes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mn-doping effects on structural and magnetic properties of Ge nanocrystals on insulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
+                <w:t xml:space="preserve">M. Aouassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Arnaud-Godet</w:t>
+                <w:t xml:space="preserve">M. A. Zrir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xu Wang</w:t>
+                <w:t xml:space="preserve">I. Jadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. K. Bandyopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Karaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-018-0159-2⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 428, pp.1056-1060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.09.195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817999v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn-doping effects on structural and magnetic properties of Ge nanocrystals on insulator</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euryhaline ecology of early tetrapods revealed by stable isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. K. Bandyopadhyay</w:t>
+                <w:t xml:space="preserve">Jean Goedert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Karaman</w:t>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arnaud-Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.09.195⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 558 (7708), pp.68 - 72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-018-0159-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02287452v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent properties of Eu-doped calcium aluminosilicate glass-ceramics: A potential tunable luminophore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Bouchouicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Ligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ternane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 85, pp.41-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optmat.2018.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of megapixel hyperspectral LIBS images using principal component analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moncayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duponchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mousavipak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (2), pp.210-220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c7ja00398f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the effect of the glass fibers on reducing collapse of a collapsible soil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Panczer</w:t>
+                <w:t xml:space="preserve">Synthesis and luminescent properties of Eu3+-doped phosphate-sulfate fluorapatites Ca10−xNax(PO4)6−x(SO4)xF2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Panczer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trabelsi-Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ternane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12989/gae.2017.12.1.071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 192, pp.590-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2017.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289404v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of composition and microstructures of Ge grown on porous silicon using Raman spectroscopy and transmission electron microscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Record of Nile seasonality in Nubian neonates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latifa Slimen Hassayoun</w:t>
+                <w:t xml:space="preserve">Céline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassen Maaref</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Panczer</w:t>
+                <w:t xml:space="preserve">Bruno Maureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2017.10.003⟩</w:t>
+              <w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (3), pp.223-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10256016.2016.1229667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811396v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megapixel multi-elemental imaging by Laser-Induced Breakdown Spectroscopy, a technology with considerable potential for paleoclimate studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of the effect of the glass fibers on reducing collapse of a collapsible soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Bakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khelifa Abbeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Panczer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.71-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12989/gae.2017.12.1.071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-05437-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02289396v1</w:t>
+                <w:t xml:space="preserve">hal-02289404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structures and photoluminescence properties of two novel sorosilicates with an unprecedented ratio of di- and trisilicate groups: Ba2Ho10(Si2O7)(3)(Si3O10)(2) and isotypic Ba2Er10(Si2O7)(3)(Si3O10)(2)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">U. Kolitsch</w:t>
+                <w:t xml:space="preserve">Analysis of composition and microstructures of Ge grown on porous silicon using Raman spectroscopy and transmission electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Aouassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Jadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Slimen Hassayoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Maaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Chanmuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2017.05.004⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112, pp.493--498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2017.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295191v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and luminescent properties of Eu3+-doped phosphate-sulfate fluorapatites Ca10−xNax(PO4)6−x(SO4)xF2</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Megapixel multi-elemental imaging by Laser-Induced Breakdown Spectroscopy, a technology with considerable potential for paleoclimate studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. O. Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pelascini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moncayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.5080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-05437-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2017.07.033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03231186v1</w:t>
+                <w:t xml:space="preserve">hal-02289396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record of Nile seasonality in Nubian neonates.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal structures and photoluminescence properties of two novel sorosilicates with an unprecedented ratio of di- and trisilicate groups: Ba2Ho10(Si2O7)(3)(Si3O10)(2) and isotypic Ba2Er10(Si2O7)(3)(Si3O10)(2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Touzeau</w:t>
+                <w:t xml:space="preserve">M. Wierzbicka-Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Royer</w:t>
+                <w:t xml:space="preserve">U. Kolitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Panczer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Giester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chanmuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10256016.2016.1229667⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 252, pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2017.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495855v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and luminescent properties of Eu3+/Eu2+ co-doped calcium aluminosilicate glass-ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Bouchouicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligny D. De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Baesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 169, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlumin.2014.11.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Imaging of Nanoparticle Distribution in Biological Tissue by Laser-Induced Breakdown Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kulesza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.29936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep29936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of radiation-induced damage in magnesium aluminate spinel by means of IL, CL and RBS/C techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jozwik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jagielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gawlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jozwik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 43 (6), pp.439-445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00269-016-0807-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01338228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of low dose electron beam irradiation on the alteration layer formed during nuclear glass leaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mougnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 482, pp.53-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2016.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01381275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Grand Sapphire of Louis XIV and the &amp;quot;Ruspoli&amp;quot; Sapphire: Historical and Gemological Discoveries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Benbalagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffray Riondet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5741/GEMS.51.4.392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Term in Vivo Clearance of Gadolinium-Based AGuIX Nanoparticles and Their Biocompatibility after Systemic Injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shady Kotb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Appaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (3), pp.2477-2488. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsnano.5b00552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser spectrometry for multi-elemental imaging of biological tissues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Precise alignment of the collection fiber assisted by real-time plasma imaging in laser-induced breakdown spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Benoit</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erwan Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pelascini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Panczer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Yu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep06065⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92, pp.60-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2013.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071458v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiated rare-earth-doped powellite single crystal probed by confocal Raman mapping and transmission electron microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. Wang</w:t>
+                <w:t xml:space="preserve">Investigation of local environment around rare earths (La and Eu) by fluorescence line narrowing during borosilicate glass alteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Molieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Yu</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Majerus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.4472⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 145, pp.213-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2013.07.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00991529v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced Breakdown Spectroscopy: A New Approach for Nanoparticle's Mapping and Quantification in Organ Tissue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Laser spectrometry for multi-elemental imaging of biological tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Lux</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Busser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kotb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/51353⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.6065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep06065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016910v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of wear metal analysis in oils with parts per million and sub-parts per million sensitivities using laser-induced breakdown spectroscopy of thin oil layer on metallic target</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Irradiated rare-earth-doped powellite single crystal probed by confocal Raman mapping and transmission electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Panczer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Ligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2013.11.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (5), pp.383-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.4472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309430v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00991529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise alignment of the collection fiber assisted by real-time plasma imaging in laser-induced breakdown spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Laser-induced Breakdown Spectroscopy: A New Approach for Nanoparticle's Mapping and Quantification in Organ Tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shady Kotb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaochun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2013.12.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88, pp.e51353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/51353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309840v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of local environment around rare earths (La and Eu) by fluorescence line narrowing during borosilicate glass alteration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Molieres</w:t>
+                <w:t xml:space="preserve">Feasibility of wear metal analysis in oils with parts per million and sub-parts per million sensitivities using laser-induced breakdown spectroscopy of thin oil layer on metallic target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junshan Xiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Yu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91, pp.24-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2013.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2013.07.051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02309841v1</w:t>
+                <w:t xml:space="preserve">hal-02309430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced time resolved luminescence of natural grossular Ca3Al2(SiO4)3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yeates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 137, pp.43-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlumin.2012.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of rare earth elements in nuclear waste glass–ceramic using micro laser-induced breakdown spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Ligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87, pp.139-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sab.2013.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping nanoparticles injected into a biological tissue using laser-induced breakdown spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.C. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ma Q.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87, pp.168-174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sab.2013.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced time-resolved luminescence spectroscopy of minerals: a powerful tool for studying the nature of emission centres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gaft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Panczer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 107 (3), pp.363-372. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00710-013-0293-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface characterization of natural apatites used to remove phosphates from wastewater in constructed wetlands: Which techniques to use?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Harouiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 100 (3), pp.191-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech/2011127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of native inorganic elements and injected nanoparticles in a biological organ with laser-induced plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ma Q.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bai X.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 101 (22), pp.223702. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4768777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de surface d'apatites naturelles utilisées pour éliminer les phosphates des eaux usées sur filtres humides plantés artificiels : quelles techniques utiliser ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Harouiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 100 (3), pp.191-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced time-resolved luminescence of natural sillimanite Al2SiO5 and synthetic Al2SiO5 activated by chromium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Strek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gaft</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Nagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.R. Rossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 132 (11), pp.2855-2862. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2012.04.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral maturity and crystallinity index are distinct characteristics of bone mineral.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of chemical composition on borosilicate glass behavior under irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Boivin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. de Bonfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Peuget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Panczer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Ligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00774-009-0146-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 356, pp.388-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00453448v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00610270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen isotope fractionation between apatite--bound carbonate and water determined from controlled experiments with synthetic apatites precipitated at 10°C to 37°C</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mineral maturity and crystallinity index are distinct characteristics of bone mineral.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Bernard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Farlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Panczer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre D. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.12.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (4), pp.433-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00774-009-0146-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00465171v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00453448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of chemical composition on borosilicate glass behavior under irradiation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. de Ligny</w:t>
+                <w:t xml:space="preserve">Oxygen isotope fractionation between apatite--bound carbonate and water determined from controlled experiments with synthetic apatites precipitated at 10°C to 37°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Henry</w:t>
+                <w:t xml:space="preserve">Vincent Balter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.11.030⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (7), pp.2072-2081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00610270v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00465171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica polymorphs, glass and melt: An in situ high temperature XAS study at the Si K-edge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Ligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.R. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.S. Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 355, pp.1099-1102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2008.11.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Eu3+ luminescence spectra of borosilicate glasses by molecular dynamics calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Ligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Peuget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 30 (11), pp.1689 - 1693. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optmat.2007.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of external β-irradiation in oxide glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Champagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Padlyak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 323 (1-3), pp.200-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-3093(03)00307-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New development in time-resolved micro-photoluminescence spectroscopy of heterogeneous natural and synthetic inorganic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Champagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Boudeulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 24 (1-2), pp.253-257. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-3467(03)00131-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of boron in hydroxyapatite: synthesis and structural characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ternane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Th. Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kbir-Ariguib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 333 (1-2), pp.62-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0925-8388(01)01558-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion under irradiation of rare earth elements in apatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chevarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 278, pp.202-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms involved in thermal diffusion of rare earth elements in apatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chevarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Den-Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 275, pp.268-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00002423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of TiO, thin films by pulsed laser deposition for waveguiding applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 96-98, pp.836 - 841. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0169-4332(95)00593-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7689,65 +7725,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mineral pigments of the painter Fleury Richard (1777-1852)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7792,87 +7828,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMA 2022 23rd International Mineralogical Association General Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Mineralogical Association, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pigments and pictural works of Fleury Richard (1777 - 1852): physico-chemical analyses for the study of artistic practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7917,113 +7953,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2022 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society, May 2022, Virtual Conference Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un tableau n’est pas fait pour être flairé ; reculez-vous : l’odeur de la peinture n’est pas saine ! » : Enquête autour du meuble à couleurs du peintre Fleury Richard (1777 - 1852).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érika Wicky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8042,801 +8078,801 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première journée d’étude du cycle Goûter, toucher, sentir : les autres sens de la critique d’art (1747-1939)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurence Brogniez (Université Libre de Bruxelles), Frédérique Desbuissons (Université de Reims Champagne-Ardenne / HiCSA), Erika Wicky (Université Lumière Lyon 2 / LARHRA), Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near surface analysis techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Institut de Chimie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Chimie de Lyon, Mar 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Radiation Damage in Magnesium Aluminate Spinel by Means of Cathodoluminescence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grzegorz Gawlik</w:t>
+                <w:t xml:space="preserve">Ion beam-induced luminescence as method of characterization of radiation damage in polycrystalline materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jozwik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jagielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gawlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Przemyslaw Jozwik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renata Ratajczak</w:t>
+                <w:t xml:space="preserve">N. Moncoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Charged Particle Optics (CPO-9)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Ion Beam Modification of Materials (IBMM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Leuven, Belgium. pp.273-277, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.07.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927615005826⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03323251v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01251362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion beam-induced luminescence as method of characterization of radiation damage in polycrystalline materials</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Radiation Damage in Magnesium Aluminate Spinel by Means of Cathodoluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Moncoffre</w:t>
+                <w:t xml:space="preserve">Iwona Jozwik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Jagielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Gawlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemyslaw Jozwik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Ion Beam Modification of Materials (IBMM 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.07.056⟩</w:t>
+              <w:t xml:space="preserve">9th International Conference on Charged Particle Optics (CPO-9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Brno, Czech Republic. pp.1005-1006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927615005826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01251362v1</w:t>
+                <w:t xml:space="preserve">hal-03323251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for multi-elemental imaging and quantifications of biological tissues: laser spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kotb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème journée scientifique du CLARA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence analysis of damage accumulation; case study of calcium molybdate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jagielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gawlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jozwik-Biala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moncoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Ion Beam Analysis (IBA - 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Seattle, WA, United States. pp.60-62, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2014.02.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00980437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Temperature on the Ion Beam Induced Luminescence of Oxide Powders Doped with Rare Earth Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gawlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moncoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jagielski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Ion Implantation and Other Application of Ions and Electrons (ION)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Kazimierz Dolny, Poland. pp.920-922, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12693/APhysPolA.123.920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00840742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8846,157 +8882,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD FOR MARKING NACRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Panczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brichart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caussinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2015104509 (A1). 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId318"/>
+      <w:footerReference w:type="default" r:id="rId321"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9143,51 +9179,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerard.panczer@univ-lyon1.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008303v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Panczer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fesquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasha Moshi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Riondet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Cassius-Duranton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.61.1.44" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233981v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Gobbo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lachuer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Depriester" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Maurizi-Enrici" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2025.112656" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775744v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gasnault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2022-8006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rohou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Trosseille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panczer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.034078" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716270v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Wicky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paccoud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Luyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5020066" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785282v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Romeo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Choumil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Romeo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774535v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Min Lai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vanessa Tajes Olfos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fonfr&#232;ge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774531v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cohen-Scali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tsafon.3380" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaft" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Waychunas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nagli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-020-01116-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02364733v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Raichlin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelascini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2019.05.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02364716v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2018.11.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735804v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Forest" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krzemnicki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.55.1.30" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01817999v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arnaud-Godet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0159-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287452v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouassa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Zrir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jadli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Bandyopadhyay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Karaman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.09.195" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3X04795-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287444v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Bouchouicha" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Ligny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.08.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290274v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moncayo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duponchel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mousavipak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trichard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ja00398f" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289404v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Bakir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Abbeche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/gae.2017.12.1.071" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811396v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Aouassa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jadli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Slimen Hassayoun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Maaref" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.10.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289396v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O. Caceres" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05437-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295191v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wierzbicka-Wieczorek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kolitsch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giester" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanmuang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.05.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231186v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nouri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabelsi-Ayadi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2017.07.033" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495855v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Touzeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2016.1229667" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304946v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligny D. De" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Baesso" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2014.11.054" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405764v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gimenez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Busser" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kulesza" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Laurent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29936" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01338228v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jozwik" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jagielski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gawlik" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jozwik" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ratajczak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-016-0807-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01381275v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mougnaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tribet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Renault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jollivet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.10.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308617v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Farges" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benbalagh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.51.4.392" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207383v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady Kotb" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appaix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b00552" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071458v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Busser" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kotb" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Benoit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06065" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00991529v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4472" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6KBGFH1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016910v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochun Wang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51353" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309430v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junshan Xiu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zheng" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Yu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.11.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309840v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Negre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.12.008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309841v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molieres" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jollivet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Majerus" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2013.07.051" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232456v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yeates" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2012.11.015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V85MZFZ7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229857v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Motto-Ros" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.05.022" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968550v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.C. Wang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ma Q." TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.05.020" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KDK5DS4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232416v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaft" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Panczer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-013-0293-3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/656CAA211A936E1DD599F1DE999A452DCE344825/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834923v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Harouiya" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morlay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011127" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04EFDD3DA9E44F98348A687B86229B6048B13C53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797906v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sancey" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bai X." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768777" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598251v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414311v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Strek" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Rossman" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2012.04.045" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XG971MX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00453448v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Farlay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D. Delmas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boivin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00774-009-0146-7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00465171v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.024" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KN4H0PL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00610270v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Bonfils" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peuget" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.11.030" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQVF6G7K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432407v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Neuville" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Henderson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.11.038" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLTWZV8S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03436301v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Delaye" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2007.07.009" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01087409v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Champagnon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boizot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Padlyak" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00307-7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT0HFHXW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01087403v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boudeulle" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(03)00131-9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2F2QZ94-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027658v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Th. Cohen-Adad" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goutaudier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kbir-Ariguib" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0925-8388(01)01558-4" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8QP6Q8L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003689v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevarier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002423v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Den-Auwer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02296069v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garapon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champeaux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mugnier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00593-5" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V7RQ94G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865859v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865738v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865985v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Wicky" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576174v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323251v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Jozwik" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Jagielski" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Gawlik" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Jozwik" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Ratajczak" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615005826" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01251362v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.07.056" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJV2PW5M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054222v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kotb" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00980437v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jozwik-Biala" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.02.030" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSDMJ0FL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00840742v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.123.920" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751489v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brichart" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Martini" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caussinus" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerard.panczer@univ-lyon1.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008303v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Panczer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fesquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasha Moshi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Riondet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Cassius-Duranton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.61.1.44" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233981v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Gobbo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lachuer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Depriester" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Maurizi-Enrici" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2025.112656" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775744v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gasnault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2022-8006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rohou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Trosseille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panczer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.034078" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716270v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Wicky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paccoud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Luyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5020066" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785282v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Romeo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Choumil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Romeo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775745v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Min Lai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vanessa Tajes Olfos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fonfr&#232;ge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975832v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaft" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Waychunas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nagli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-020-01116-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774531v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cohen-Scali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tsafon.3380" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02364716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Raichlin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelascini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2018.11.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5M0L3QP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735804v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Forest" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krzemnicki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.55.1.30" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02364733v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2019.05.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSV8NJZH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287452v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouassa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Zrir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jadli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Bandyopadhyay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Karaman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.09.195" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3X04795-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01817999v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arnaud-Godet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0159-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287444v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Bouchouicha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Ligny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.08.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290274v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moncayo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duponchel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mousavipak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trichard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ja00398f" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231186v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nouri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabelsi-Ayadi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2017.07.033" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Touzeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2016.1229667" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289404v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Bakir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Abbeche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/gae.2017.12.1.071" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811396v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Aouassa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jadli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Slimen Hassayoun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Maaref" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.10.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289396v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O. Caceres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05437-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295191v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wierzbicka-Wieczorek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kolitsch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giester" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanmuang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.05.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304946v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligny D. De" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Baesso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2014.11.054" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405764v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gimenez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Busser" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kulesza" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Laurent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29936" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01338228v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jozwik" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jagielski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gawlik" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jozwik" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ratajczak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-016-0807-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01381275v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mougnaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tribet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Renault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jollivet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.10.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308617v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Farges" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benbalagh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.51.4.392" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207383v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady Kotb" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truillet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appaix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b00552" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309840v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Negre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Yu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.12.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZGLQ902-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309841v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molieres" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jollivet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Majerus" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2013.07.051" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071458v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Busser" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kotb" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Benoit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06065" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00991529v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4472" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6KBGFH1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016910v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochun Wang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51353" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309430v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junshan Xiu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zheng" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.11.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232456v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yeates" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2012.11.015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V85MZFZ7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229857v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Motto-Ros" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.05.022" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968550v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.C. Wang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ma Q." TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.05.020" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KDK5DS4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232416v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaft" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Panczer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-013-0293-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/656CAA211A936E1DD599F1DE999A452DCE344825/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834923v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Harouiya" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morlay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011127" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04EFDD3DA9E44F98348A687B86229B6048B13C53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797906v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sancey" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bai X." TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768777" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598251v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414311v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Strek" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Rossman" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2012.04.045" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XG971MX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00610270v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Bonfils" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peuget" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.11.030" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQVF6G7K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00453448v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Farlay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D. Delmas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boivin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00774-009-0146-7" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00465171v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.024" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KN4H0PL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432407v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Neuville" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Henderson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.11.038" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLTWZV8S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03436301v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Delaye" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2007.07.009" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01087409v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Champagnon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boizot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Padlyak" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00307-7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT0HFHXW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01087403v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boudeulle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(03)00131-9" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2F2QZ94-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027658v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Th. Cohen-Adad" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goutaudier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kbir-Ariguib" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0925-8388(01)01558-4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8QP6Q8L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003689v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevarier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002423v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Den-Auwer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02296069v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garapon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champeaux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mugnier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00593-5" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V7RQ94G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865859v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865738v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865985v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Wicky" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576174v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01251362v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.07.056" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJV2PW5M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323251v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Jozwik" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Jagielski" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Gawlik" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Jozwik" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Ratajczak" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615005826" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054222v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kotb" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00980437v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jozwik-Biala" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.02.030" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSDMJ0FL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00840742v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.123.920" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751489v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brichart" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Martini" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caussinus" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>