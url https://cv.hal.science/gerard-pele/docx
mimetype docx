--- v0 (2026-03-15)
+++ v1 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gérard Pelé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gerard-pele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-0103-6709</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061170321</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les Marges des Industries Créatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designer l’enseignement, Enseigner le Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.71585/deed.i2.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du domaine du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designer l’enseignement, Enseigner le Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.5-7. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.71585/deed.i1.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceci n’est pas un atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, L'atelier comme œuvre, 205 - 208, pp.81-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et Cybernétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WikiCreation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bestiae. L'animal sonore chez Bruce Nauman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145-148, pp.103-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentum, note sur l’essai, l’épreuve, l’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tacet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.154-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amoureux et le Phonotaugraphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autre musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui veut l’objet veut l’instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Louis-Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Perversion du vide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Louis-Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.122-130. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/cllum.2009.1002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoration - Dévoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Louis-Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.81-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoration - Dévoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Louis-Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.81-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sons comme des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Louis-Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.44-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sensation d’espace dans le spectacle audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Champs Visuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Champs visuels, 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“artiss” : de la crapule bourgeoise-romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Louis-Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.90-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensation d'espace dans le spectacle audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Champs Visuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Une architecture du son, 1-2, pp.275-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déroutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Louis-Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au firmament, fanfare de chasse d'eau. Une trajectoire sonore : Artaud, Varèse, Xenakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oscillations, ondes, acoustique Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Albert Castanet, Apr 2019, Rouen (Université de Rouen Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informe nominaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musica futurista : les 100 ans du Bruitisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Ballet, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un fétichisme éclairé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenakis. La musique électroacoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Makis Solomos, May 2012, Saint -Denis, Université Paris 8, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative approach for the convolution in time-domain: the taches-algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">124th Convention of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Engineering Society, May 2008, Amsterdam (NETHERLANDS), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting proximity effect using broadband signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Elliq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">122th Convention of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Engineering Society, May 2007, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening broadband physical model for microphones: a first step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Elliq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">120th Convention of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Engineering Society, May 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using perceptive subbands analysis to perform audio scenes cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Elliq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">118th Convention of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Engineering Society, May 2005, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de l’intensité sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées d’Informatique Musicale JIM ‘95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marcel Mesnage, Apr 1995, Paris - Université Paris 6 - Jussieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’échec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Œuvre en échec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean da Silva, Mar 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradigme de la recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales 2017 - École doctorale Lettres, Arts et humanités Sfax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sfax, Tunisie, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An objective and subjective alternative audio sounds and scenes analysis: the IDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Musical Acoustics 2007 (ISMA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après l’esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions L’Harmattan, 2023, Ouverture philosophique, Jean-Marc Lachaud et Bruno Péquignot, 978-2-336-40765-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Zélènes - Installations-Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des Écrivains, 2022, 9782342360943</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique de la raison impure - Platon et Artaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions L’Harmattan, 2021, Ouverture philosophique, Jean-Marc Lachaud et Bruno Péquignot, 978-2-343-22566-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Hypothèse pornocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des Écrivains, 2021, 9782342356458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l’esthétique expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions L'Harmattan, 2020, Ouverture philosophique, Jean-Marc Lachaud et Bruno Péquignot, 978-2-343-20097-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes sur la perception auditive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 198 p., 2012, Atrs et sciences de l'art, Costin Miereanu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études sur la perception auditive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions L’Harmattan, 2012, Collection Arts &amp; Sciences de l'art, Costin Miereanu, 978-2-296-99292-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amouriner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Delatour, 2012, 978-2-7521-0156-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inesthétiques musicales au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 304 p., 2008, Arts et sciences de l'art, Costin Miereanu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inesthétiques musicales au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions L'Harmattan, 2007, Collection Arts &amp; Sciences de l'art, Costin Miereanu, 978-2-296-04660-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, informatique et mimétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 208 p., 2002, Arts et sciences de l'art, Costin Miereanu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, informatique et mimétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions L'Harmattan, 2002, Collection Arts &amp; Sciences de l'art, Costin Miereanu, 2-7475-1663-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le festin de l'ange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 128 p., 1999, Arts et sciences de l'art, Costin Miereanu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Festin de l’ange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions L'Harmattan, 1999, Collection Arts &amp; Sciences de l'art, Costin Miereanu, 2-7384-7654-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La musique, c’est le bruit que j’aime »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs et usages du son</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Delatour France, 2024, ISBN : 978-2-7521-0486-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une école sans élève ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience, moteur de l’innovation pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 2, Laboratoire de Recherche Langage et Traitement automatique - Université de Sfax, pp.83-96, 2023, 978-9973-953-38-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire-entendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et écologies du son</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-343-08662-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le flou et le fou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières du flou au cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014, 978-2-343-03681-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Espace analphabète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatialisation en art et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, 2004, 90-429-1466-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Usage de l’approximation : l’exemple de François Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences de l'art en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions L'Harmattan, 2000, 2-7384-6735-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Multimédia. L’œuvre d’art et sa reproduction à l’ère des médias interactifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 978-2859443634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’intensité dans la musique semi-improvisée : l’exemple de Giacinto Scelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Universaux en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, 1998, 978-2-85944-355-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions L'Harmattan - Champs visuels. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 978-2-343-00517-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nouvelles impressions » de Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je suis, donc je pense… ou pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couleurs oubliées des écrans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'artiste embarqué », selon Albert Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’artisanat considéré comme un des Beaux-Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Madame Bovary, c'est moi », formule apocryphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation & Création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceci n'est pas une partition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomanie (Notule)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolégomènes à un « art circonstanciel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carpe circonstancielle et le lapin sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle ? Bêtise Humaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId84"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gérard Pelé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gerard-pele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-0103-6709</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061170321</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les Marges des Industries Créatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designer l’enseignement, Enseigner le Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.71585/deed.i2.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du domaine du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designer l’enseignement, Enseigner le Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.5-7. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.71585/deed.i1.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceci n’est pas un atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, L'atelier comme œuvre, 205 - 208, pp.81-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et Cybernétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WikiCreation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bestiae. L'animal sonore chez Bruce Nauman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145-148, pp.103-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentum, note sur l’essai, l’épreuve, l’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tacet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.154-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amoureux et le Phonotaugraphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autre musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui veut l’objet veut l’instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Louis-Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Perversion du vide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Louis-Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.122-130. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/cllum.2009.1002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoration - Dévoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Louis-Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.81-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoration - Dévoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Louis-Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.81-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sons comme des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Louis-Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.44-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“artiss” : de la crapule bourgeoise-romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Louis-Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.90-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sensation d’espace dans le spectacle audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Champs Visuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Champs visuels, 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensation d'espace dans le spectacle audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Champs Visuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Une architecture du son, 1-2, pp.275-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déroutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Louis-Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au firmament, fanfare de chasse d'eau. Une trajectoire sonore : Artaud, Varèse, Xenakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oscillations, ondes, acoustique Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Albert Castanet, Apr 2019, Rouen (Université de Rouen Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informe nominaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musica futurista : les 100 ans du Bruitisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Ballet, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un fétichisme éclairé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenakis. La musique électroacoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Makis Solomos, May 2012, Saint -Denis, Université Paris 8, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative approach for the convolution in time-domain: the taches-algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">124th Convention of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Engineering Society, May 2008, Amsterdam (NETHERLANDS), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting proximity effect using broadband signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Elliq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">122th Convention of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Engineering Society, May 2007, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening broadband physical model for microphones: a first step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Elliq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">120th Convention of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Engineering Society, May 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using perceptive subbands analysis to perform audio scenes cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Elliq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">118th Convention of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Engineering Society, May 2005, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de l’intensité sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées d’Informatique Musicale JIM ‘95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marcel Mesnage, Apr 1995, Paris - Université Paris 6 - Jussieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’échec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Œuvre en échec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean da Silva, Mar 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradigme de la recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales 2017 - École doctorale Lettres, Arts et humanités Sfax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sfax, Tunisie, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An objective and subjective alternative audio sounds and scenes analysis: the IDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Musical Acoustics 2007 (ISMA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après l’esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions L’Harmattan, 2023, Ouverture philosophique, Jean-Marc Lachaud et Bruno Péquignot, 978-2-336-40765-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Zélènes - Installations-Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des Écrivains, 2022, 9782342360943</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique de la raison impure - Platon et Artaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions L’Harmattan, 2021, Ouverture philosophique, Jean-Marc Lachaud et Bruno Péquignot, 978-2-343-22566-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Hypothèse pornocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des Écrivains, 2021, 9782342356458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l’esthétique expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions L'Harmattan, 2020, Ouverture philosophique, Jean-Marc Lachaud et Bruno Péquignot, 978-2-343-20097-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes sur la perception auditive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 198 p., 2012, Atrs et sciences de l'art, Costin Miereanu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études sur la perception auditive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions L’Harmattan, 2012, Collection Arts &amp; Sciences de l'art, Costin Miereanu, 978-2-296-99292-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amouriner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Delatour, 2012, 978-2-7521-0156-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inesthétiques musicales au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 304 p., 2008, Arts et sciences de l'art, Costin Miereanu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inesthétiques musicales au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions L'Harmattan, 2007, Collection Arts &amp; Sciences de l'art, Costin Miereanu, 978-2-296-04660-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, informatique et mimétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 208 p., 2002, Arts et sciences de l'art, Costin Miereanu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, informatique et mimétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions L'Harmattan, 2002, Collection Arts &amp; Sciences de l'art, Costin Miereanu, 2-7475-1663-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le festin de l'ange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 128 p., 1999, Arts et sciences de l'art, Costin Miereanu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Festin de l’ange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions L'Harmattan, 1999, Collection Arts &amp; Sciences de l'art, Costin Miereanu, 2-7384-7654-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La musique, c’est le bruit que j’aime »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs et usages du son</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Delatour France, 2024, ISBN : 978-2-7521-0486-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une école sans élève ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience, moteur de l’innovation pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 2, Laboratoire de Recherche Langage et Traitement automatique - Université de Sfax, pp.83-96, 2023, 978-9973-953-38-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire-entendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et écologies du son</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-343-08662-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le flou et le fou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières du flou au cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014, 978-2-343-03681-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Espace analphabète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatialisation en art et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, 2004, 90-429-1466-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Usage de l’approximation : l’exemple de François Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences de l'art en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions L'Harmattan, 2000, 2-7384-6735-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Multimédia. L’œuvre d’art et sa reproduction à l’ère des médias interactifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 978-2859443634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’intensité dans la musique semi-improvisée : l’exemple de Giacinto Scelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Universaux en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, 1998, 978-2-85944-355-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions L'Harmattan - Champs visuels. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 978-2-343-00517-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nouvelles impressions » de Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je suis, donc je pense… ou pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couleurs oubliées des écrans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'artiste embarqué », selon Albert Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’artisanat considéré comme un des Beaux-Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Madame Bovary, c'est moi », formule apocryphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation & Création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceci n'est pas une partition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomanie (Notule)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolégomènes à un « art circonstanciel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carpe circonstancielle et le lapin sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle ? Bêtise Humaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId84"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="478B4D2D"/>
+    <w:nsid w:val="2CAB6CD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-pele" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0103-6709" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061170321" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434524v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pel&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71585/deed.i2.33" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856933v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71585/deed.i1.12" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379986v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396700v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396759v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399415v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399462v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399510v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cllum.2009.1002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399612v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406330v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371518v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399681v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elliq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lambert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371369v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Valette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371333v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406482v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406498v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371576v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375345v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375284v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375146v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375012v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374935v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374654v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374910v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764924v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374556v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764935v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764948v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629698v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380138v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406357v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406415v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406438v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406459v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399343v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936933v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629701v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452405v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379696v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392411v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393014v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393043v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393064v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393146v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393155v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434489v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454335v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-pele" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0103-6709" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061170321" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434524v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pel&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71585/deed.i2.33" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856933v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71585/deed.i1.12" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379986v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396700v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396759v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399415v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399462v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399510v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cllum.2009.1002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399612v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399649v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406330v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371518v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399681v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elliq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lambert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371369v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Valette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371333v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406482v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406498v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371576v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375345v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375284v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375146v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375012v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374935v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374654v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374910v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764924v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374556v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764935v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764948v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629698v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380138v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406357v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406415v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406438v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406459v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399343v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936933v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629701v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452405v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379696v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392411v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393014v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393043v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393064v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393146v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393155v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434489v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454335v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>