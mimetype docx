--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -202,299 +202,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitations dans le transfert et le contre-transfert, et leurs potentiels effets de désorganisation somatique</w:t>
+                <w:t xml:space="preserve">L’emprise addictive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Psychosomatique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (1), pp.141-152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813248v1</w:t>
+                <w:t xml:space="preserve">hal-04793080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitations dans le transfert et le contre-transfert, et leurs potentiels effets de désorganisation somatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Branchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Psychosomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 66, pp.125-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’emprise addictive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Excitations dans le transfert et le contre-transfert, et leurs potentiels effets de désorganisation somatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Branchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Psychosomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 66 (1), pp.125-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfps.066.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793080v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magritte: the canvas, obverse of the absence of reflection of the maternal gaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 86 (4), pp.775-786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -519,51 +519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Rimbaud. Poésie et cancer. Colère et chagrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Psychosomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 58 (2), pp.73-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -627,51 +627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N° 18 (2), pp.156-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -718,51 +718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctions et dénis du cadre clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychotherapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vol. 36 (2), pp.75-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -822,51 +822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barrattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Estellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -919,247 +919,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail d'empêchement de l'effraction sensorielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’odeur chez les sujets SDF : le prodrome de la subjectivité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Geoffroy-Romane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Branchard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, T. 32 n°4 (4), pp.835-846. </w:t>
+              <w:t xml:space="preserve">Perspectives Psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (2), pp.122-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ado.090.0835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ppsy/2015542122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212882v1</w:t>
+                <w:t xml:space="preserve">hal-04312052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’odeur chez les sujets SDF : le prodrome de la subjectivité ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le travail d'empêchement de l'effraction sensorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Branchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Psy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, T. 32 n°4 (4), pp.835-846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ado.090.0835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ppsy/2015542122⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04312052v1</w:t>
+                <w:t xml:space="preserve">hal-04212882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux relationnels inconscients dans la « relation-placebo » : les rôles du transfert, de la suggestion et de l’ambivalence</w:t>
               </w:r>
@@ -1184,51 +1184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henri Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 172 (10), pp.873-878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1275,51 +1275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence hypnotique : une modalité incorporelle de la génitalité féminine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, n° 89 (1), pp.243-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1366,51 +1366,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réceptivité et féminin dans les deux sexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Vol. 78 (4), pp.1120-1135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1470,51 +1470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sinanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1561,51 +1561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding alexithymia within a psychoanalytical framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Corcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1637,295 +1637,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la violence à l'agressivité, du passage à l'acte à la mise en acte, du groupe au sujet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Pirlot</w:t>
+                <w:t xml:space="preserve">Processus de vieillissement chez des patients âgés dialysés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Riazuelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pirlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Causeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rppg.056.0201⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2010.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212876v1</w:t>
+                <w:t xml:space="preserve">hal-00765610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de vieillissement chez des patients âgés dialysés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Causeret</w:t>
+                <w:t xml:space="preserve">De la violence à l'agressivité, du passage à l'acte à la mise en acte, du groupe au sujet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Branchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, </w:t>
+              <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n°56 (1), pp.201 - 214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2010.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rppg.056.0201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00765610v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychose hystérique : solution psychotique à l’irruption de la sexualité génitale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 76 (4), pp.571-584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1985,64 +1985,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sinanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Edel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pirlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cupa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 168 (7), pp.495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2102,51 +2102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pirlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sztulman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2201,51 +2201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradoxical Immune Diseases After Cessation of Addictive Behavior: (M')Otherness Pathology in the Psychic or Immunological Self</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Psychoanalytic Review ISSN: 0033-2836</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 89 (3), pp.:339-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2311,51 +2311,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’affect et ses troubles de pensée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions In Press, 2023, 978-2-84835-872-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2405,51 +2405,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps &amp;quot;mémoire&amp;quot; de l'addict</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps et socius : 12 études de cas en psychopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Dunod, pp.51-59, 2022, 9782100842704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2564,51 +2564,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54DFAD86"/>
+    <w:nsid w:val="FEB44FB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2795,51 +2795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-pirlot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4336-9206" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035359862" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000066514347" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813248v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Branchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pirlot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfps.066.0125" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648325v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793080v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793009v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Geoffroy-Romane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourdet-Loub&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Mazoyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.018.0156" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poupart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.162.0075" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063334v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barrattini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Estellon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.09.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90Q6PBGF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.090.0835" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312052v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2015542122" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-03GNSK1Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598314v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Roques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henri Keller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2014.10.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598312v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.089.0243" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.784.1120" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sinanian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pommier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.525.0225" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813153v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Corcos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.056.0201" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765610v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riazuelo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cupa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pirlot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Gourdon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Causeret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2010.11.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598317v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2011.08.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinanian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Edel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.06.023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114664v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabrol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Callahan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sztulman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peresson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813185v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/prev.89.3.339.22081" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813259v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813221v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-pirlot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4336-9206" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035359862" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000066514347" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pirlot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648325v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Branchard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfps.066.0125" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793009v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Geoffroy-Romane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourdet-Loub&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Mazoyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.018.0156" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poupart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.162.0075" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063334v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barrattini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Estellon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.09.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90Q6PBGF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312052v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2015542122" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-03GNSK1Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.090.0835" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598314v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Roques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henri Keller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2014.10.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598312v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.089.0243" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.784.1120" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sinanian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pommier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.525.0225" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813153v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Corcos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765610v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riazuelo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cupa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pirlot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Gourdon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Causeret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2010.11.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.056.0201" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598317v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2011.08.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinanian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Edel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.06.023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114664v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabrol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Callahan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sztulman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peresson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813185v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/prev.89.3.339.22081" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813259v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813221v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>