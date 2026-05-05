--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -202,299 +202,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’emprise addictive</w:t>
+                <w:t xml:space="preserve">Excitations dans le transfert et le contre-transfert, et leurs potentiels effets de désorganisation somatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Branchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Psychosomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 66 (1), pp.125-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfps.066.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793080v1</w:t>
+                <w:t xml:space="preserve">hal-04813248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitations dans le transfert et le contre-transfert, et leurs potentiels effets de désorganisation somatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Branchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Psychosomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 66, pp.125-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitations dans le transfert et le contre-transfert, et leurs potentiels effets de désorganisation somatique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’emprise addictive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Psychosomatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (1), pp.141-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfps.066.0125⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04813248v1</w:t>
+                <w:t xml:space="preserve">hal-04793080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magritte: the canvas, obverse of the absence of reflection of the maternal gaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 86 (4), pp.775-786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -519,51 +519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Rimbaud. Poésie et cancer. Colère et chagrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Psychosomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 58 (2), pp.73-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -627,51 +627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N° 18 (2), pp.156-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -718,51 +718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctions et dénis du cadre clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychotherapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vol. 36 (2), pp.75-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -822,51 +822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barrattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Estellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -919,247 +919,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’odeur chez les sujets SDF : le prodrome de la subjectivité ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le travail d'empêchement de l'effraction sensorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Branchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Psy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 54 (2), pp.122-131. </w:t>
+              <w:t xml:space="preserve">Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, T. 32 n°4 (4), pp.835-846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ppsy/2015542122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ado.090.0835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312052v1</w:t>
+                <w:t xml:space="preserve">hal-04212882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail d'empêchement de l'effraction sensorielle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’odeur chez les sujets SDF : le prodrome de la subjectivité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Geoffroy-Romane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspectives Psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (2), pp.122-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ppsy/2015542122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ado.090.0835⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04212882v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux relationnels inconscients dans la « relation-placebo » : les rôles du transfert, de la suggestion et de l’ambivalence</w:t>
               </w:r>
@@ -1184,51 +1184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henri Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 172 (10), pp.873-878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1275,51 +1275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence hypnotique : une modalité incorporelle de la génitalité féminine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, n° 89 (1), pp.243-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1366,51 +1366,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réceptivité et féminin dans les deux sexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Vol. 78 (4), pp.1120-1135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1470,51 +1470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sinanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1561,51 +1561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding alexithymia within a psychoanalytical framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Corcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1637,295 +1637,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de vieillissement chez des patients âgés dialysés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Causeret</w:t>
+                <w:t xml:space="preserve">De la violence à l'agressivité, du passage à l'acte à la mise en acte, du groupe au sujet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Branchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2010.11.013⟩</w:t>
+              <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n°56 (1), pp.201 - 214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rppg.056.0201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765610v1</w:t>
+                <w:t xml:space="preserve">hal-04212876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la violence à l'agressivité, du passage à l'acte à la mise en acte, du groupe au sujet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Pirlot</w:t>
+                <w:t xml:space="preserve">Processus de vieillissement chez des patients âgés dialysés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Riazuelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pirlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Causeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, n°56 (1), pp.201 - 214. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rppg.056.0201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2010.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04212876v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychose hystérique : solution psychotique à l’irruption de la sexualité génitale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 76 (4), pp.571-584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1985,64 +1985,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sinanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Edel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pirlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cupa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 168 (7), pp.495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2102,51 +2102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pirlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sztulman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2201,51 +2201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradoxical Immune Diseases After Cessation of Addictive Behavior: (M')Otherness Pathology in the Psychic or Immunological Self</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Psychoanalytic Review ISSN: 0033-2836</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 89 (3), pp.:339-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2311,51 +2311,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’affect et ses troubles de pensée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions In Press, 2023, 978-2-84835-872-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2405,51 +2405,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps &amp;quot;mémoire&amp;quot; de l'addict</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps et socius : 12 études de cas en psychopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Dunod, pp.51-59, 2022, 9782100842704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2564,51 +2564,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FEB44FB1"/>
+    <w:nsid w:val="6C633CB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2795,51 +2795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-pirlot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4336-9206" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035359862" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000066514347" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pirlot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648325v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Branchard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfps.066.0125" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793009v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Geoffroy-Romane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourdet-Loub&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Mazoyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.018.0156" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poupart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.162.0075" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063334v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barrattini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Estellon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.09.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90Q6PBGF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312052v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2015542122" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-03GNSK1Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.090.0835" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598314v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Roques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henri Keller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2014.10.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598312v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.089.0243" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.784.1120" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sinanian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pommier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.525.0225" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813153v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Corcos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765610v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riazuelo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cupa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pirlot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Gourdon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Causeret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2010.11.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.056.0201" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598317v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2011.08.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinanian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Edel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.06.023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114664v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabrol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Callahan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sztulman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peresson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813185v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/prev.89.3.339.22081" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813259v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813221v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-pirlot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4336-9206" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035359862" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000066514347" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813248v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Branchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pirlot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfps.066.0125" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648325v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793080v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793009v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Geoffroy-Romane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourdet-Loub&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Mazoyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.018.0156" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poupart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.162.0075" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063334v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barrattini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Estellon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.09.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90Q6PBGF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.090.0835" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312052v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2015542122" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-03GNSK1Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598314v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Roques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henri Keller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2014.10.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598312v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.089.0243" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.784.1120" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sinanian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pommier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.525.0225" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813153v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Corcos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.056.0201" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765610v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riazuelo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cupa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pirlot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Gourdon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Causeret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2010.11.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598317v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2011.08.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinanian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Edel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.06.023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114664v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabrol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Callahan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sztulman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peresson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813185v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/prev.89.3.339.22081" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813259v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813221v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>