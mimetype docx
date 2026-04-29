--- v1 (2026-03-24)
+++ v2 (2026-04-29)
@@ -287,447 +287,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Robotized Magnetic Platform for Targeted Drug Delivery in the Cochlea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and position control of a robotic brace dedicated to the treatment of scoliosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Belharet</w:t>
+                <w:t xml:space="preserve">Rahul Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Souissi</w:t>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassen Mekki</w:t>
+                <w:t xml:space="preserve">Briac Colobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Calistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2022.06.003⟩</w:t>
+              <w:t xml:space="preserve">Robotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (5), pp.1466-1482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0263574722001825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424632v1</w:t>
+                <w:t xml:space="preserve">hal-04490453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CochleRob: Parallel-Serial Robot to Position a Magnetic Actuator around a Patient’s Head for Intracochlear Microrobot Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Housseyne Nadour</w:t>
+                <w:t xml:space="preserve">Design of a Robotized Magnetic Platform for Targeted Drug Delivery in the Cochlea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bozorg Grayeli</w:t>
+                <w:t xml:space="preserve">Karim Belharet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Belharet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s23062973⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (1), pp.100728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2022.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710065v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and position control of a robotic brace dedicated to the treatment of scoliosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CochleRob: Parallel-Serial Robot to Position a Magnetic Actuator around a Patient’s Head for Intracochlear Microrobot Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Briac Colobert</w:t>
+                <w:t xml:space="preserve">Housseyne Nadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Calistri</w:t>
+                <w:t xml:space="preserve">Alexis Bozorg Grayeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Belharet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 41 (5), pp.1466-1482. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (6), pp.2973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0263574722001825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s23062973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490453v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A redundant rehabilitation robot with a variable stiffness mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -898,386 +898,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative framework for robot-assisted Minimally Invasive Surgery using a 7-DoF anthropomorphic robot</w:t>
+                <w:t xml:space="preserve">Generalized framework for control of redundant manipulators in robot-assisted Minimally Invasive Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Sandoval</w:t>
+                <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hang Su</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (3), pp.160-166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284379v1</w:t>
+                <w:t xml:space="preserve">hal-02284394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and experimental evaluation of the EKF Simultaneous Localization and Mapping algorithm on the Wifibot mobile robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayadi Noura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derbel Nabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Artificial Intelligence and Soft Computing Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (2), pp.91-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/jaiscr-2018-0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized framework for control of redundant manipulators in robot-assisted Minimally Invasive Surgery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Collaborative framework for robot-assisted Minimally Invasive Surgery using a 7-DoF anthropomorphic robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Ferrigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106, pp.95-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2018.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284394v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Pursuit of Safety: An Open-Source Library for Physical Human-Robot Interaction</w:t>
               </w:r>
@@ -1393,103 +1393,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety-Enhanced Collaborative Framework for Tele-operated Minimally Invasive Surgery using a 7-DoF Torque-Controlled Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hang Su</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (6), pp.2915-2923. </w:t>
@@ -1527,51 +1527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of kinematics for minimally invasive surgery and tele-echography robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1651,731 +1651,731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic architecture and localization of a mobile robot</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Novales</w:t>
+                <w:t xml:space="preserve">Design process for robotic medical tool guidance manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Amine Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl A. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Essomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Science &amp; Technology Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 230 (2), pp.259-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0954406215590639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083178v1</w:t>
+                <w:t xml:space="preserve">hal-01974938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torque Collision Detection with experimental validation for protontherapy positioning robot</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Miossec</w:t>
+                <w:t xml:space="preserve">Generic architecture and localization of a mobile robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayadi Noura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Derbel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Part of the International Federation for Medical and Biological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57, pp.614-619</w:t>
+              <w:t xml:space="preserve">Journal of Engineering Science &amp; Technology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284427v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic multimodal assessment of robot manual guidance for patient pre-positioning in proton therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Torque Collision Detection with experimental validation for protontherapy positioning robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baumeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32 (4), pp.370-371</w:t>
+              <w:t xml:space="preserve">Part of the International Federation for Medical and Biological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57, pp.614-619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377551v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal synthesis of a spherical parallel mechanism for medical application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Haptic multimodal assessment of robot manual guidance for patient pre-positioning in proton therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baumeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terence Essomba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Said Zeghloul</w:t>
+                <w:t xml:space="preserve">Sylvain Miossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (4), pp.370-371</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069213v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design process for robotic medical tool guidance manipulators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+                <w:t xml:space="preserve">Optimal synthesis of a spherical parallel mechanism for medical application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Essomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Terence Essomba</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 230 (2), pp.259-275. </w:t>
+              <w:t xml:space="preserve">Robotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (3), p. 671-686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0954406215590639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0263574714001805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974938v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A specific performances comparative study of two spherical robots for tele-echography application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2409,51 +2409,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method of dimensional optimization of spherical robots for medical applications using specialized indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2517,103 +2517,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spherical wrist dimensional synthesis adapted for tool-guidance medical robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terence Essomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl A. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (3), pp.217-223. </w:t>
@@ -2775,566 +2775,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non linear adaptive synchronisation control of multiagent robotic systems based on consensus algorithm</w:t>
+                <w:t xml:space="preserve">Adaptive backstepping synchronization for networked Lagrangian systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouteraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawhar Ghommam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabil Derbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems, Control &amp; Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Computer Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pxc3877608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5120/5742-7608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678792v1</w:t>
+                <w:t xml:space="preserve">hal-00678791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive backstepping synchronization for networked Lagrangian systems</w:t>
+                <w:t xml:space="preserve">Non linear adaptive synchronisation control of multiagent robotic systems based on consensus algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouteraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawhar Ghommam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Derbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Systems, Control &amp; Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (1/2), pp.55-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5120/5742-7608⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00678791v1</w:t>
+                <w:t xml:space="preserve">hal-00678792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the design of robotized tele-echography system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Zeghloul</w:t>
+                <w:t xml:space="preserve">Process of optimisation for a 4 DOF tele-echography robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Mechanical Engineering in China</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S11465-012-0326-3⟩</w:t>
+              <w:t xml:space="preserve">Robotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (07), pp.1131-1145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0263574711001305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739309v1</w:t>
+                <w:t xml:space="preserve">hal-00661957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process of optimisation for a 4 DOF tele-echography robot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vieyres</w:t>
+                <w:t xml:space="preserve">Contribution to the design of robotized tele-echography system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Essomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 30 (07), pp.1131-1145. </w:t>
+              <w:t xml:space="preserve">Frontiers of Mechanical Engineering in China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.135-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0263574711001305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/S11465-012-0326-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661957v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Process of a Robotized Tele-Echography System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terence Essomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3375,503 +3375,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Synchronization Control to Trajectory Tracking of Multiple Robot Manipulators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jawhar Ghommam</w:t>
+                <w:t xml:space="preserve">An Hybrid Fuzzy-DVZ Controller for a Unicycle Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lobna Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Derbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabil Derbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computer Science Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (2), pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646534v1</w:t>
+                <w:t xml:space="preserve">hal-00661958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveiller à distance les effets de la microgravité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Boucher</w:t>
+                <w:t xml:space="preserve">Nonlinear Control and Synchronization with Time Delays of Multiagent Robotic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouteraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawhar Ghommam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Derbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Control Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011, pp.ID 632374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2011/632374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661963v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Hybrid Fuzzy-DVZ Controller for a Unicycle Robot</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Jallouli</w:t>
+                <w:t xml:space="preserve">Distributed Synchronization Control to Trajectory Tracking of Multiple Robot Manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouteraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawhar Ghommam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Derbel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Science Issues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011, pp.ID 652785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2011/652785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661958v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Control and Synchronization with Time Delays of Multiagent Robotic Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nabil Derbel</w:t>
+                <w:t xml:space="preserve">Surveiller à distance les effets de la microgravité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arbeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Capri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Control Science and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (318), pp.47-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646865v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation, commande géométrique et utilisation d'un robot portable de télééchographie : Teresa</w:t>
               </w:r>
@@ -3896,51 +3896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 43 (n°1-2), pp 165-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4103,64 +4103,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A medical robot kinematics design approach based on knowledge management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Smith-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4716,178 +4716,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable Stiffness Mechanism for Robotic Rehabilitation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Évolution des architectures mécaniques des robots médicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFToMM WC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284442v1</w:t>
+                <w:t xml:space="preserve">hal-02284438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanent Magnets based Actuator for Microrobots Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Belharet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4947,77 +4934,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotic Manipulator for Positioning a Magnetic Actuator Dedicated to Drug Delivery in the Cochlea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Belharet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5049,152 +5036,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des architectures mécaniques des robots médicaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variable Stiffness Mechanism for Robotic Rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl A. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">IFToMM WC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284438v1</w:t>
+                <w:t xml:space="preserve">hal-02284442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Process of a New Lighting Robotic Arm for Operating Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5388,77 +5388,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety performance of a variable stiffness actuator for collaborative robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arsicault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5531,64 +5531,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel remote-center-of-motion serial manipulator for inner ear drug delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Belharet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5756,51 +5756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanisme de tenségrité pour la sécurité en robotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5832,839 +5832,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotisation d’un bras d’éclairage de bloc opératoire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Parmantier</w:t>
+                <w:t xml:space="preserve">Singularity avoidance in a robotized ultrasound scan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche des IUT 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 22nd International Conference on Methods and Models in Automation and Robotics (MMAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Miedzyzdroje, Poland. pp.915-920, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMAR.2017.8046951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974518v1</w:t>
+                <w:t xml:space="preserve">hal-02898835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singularity avoidance in a robotized ultrasound scan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vieyres</w:t>
+                <w:t xml:space="preserve">Kinematic Design of a Lighting Robotic Arm for Operating Room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Novales</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Parmantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 22nd International Conference on Methods and Models in Automation and Robotics (MMAR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Robotics and Mechatronics (IFToMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MMAR.2017.8046951⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02898835v1</w:t>
+                <w:t xml:space="preserve">hal-02137253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic Design of a Lighting Robotic Arm for Operating Room</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+                <w:t xml:space="preserve">Design and simulation of spine affected by scoliosis and proposition of dynamic brace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amokrane, Walid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Parmantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Robotics and Mechatronics (IFToMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Biomimetics: ROBIO 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Macau, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137253v1</w:t>
+                <w:t xml:space="preserve">hal-01975317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and simulation of spine affected by scoliosis and proposition of dynamic brace</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amokrane, Walid</w:t>
+                <w:t xml:space="preserve">Generalized Framework for Control of Redundant Manipulators in RA-MIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Biomimetics: ROBIO 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Macau, China</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975317v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Framework for Control of Redundant Manipulators in RA-MIS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Robotisation d’un bras d’éclairage de bloc opératoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vieyres</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Parmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t>
+              <w:t xml:space="preserve">Congrès National de la Recherche des IUT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Auxerre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565004v1</w:t>
+                <w:t xml:space="preserve">hal-01974518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Impedance Control of a Redundant Robot for Tele-operated MIS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vieyres</w:t>
+                <w:t xml:space="preserve">Dynamic simulation of vertebral Column and control of the posture using a parallel mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zefeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amokrane, Walid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Joint Workshop on New Technologies for Computer/Robot Assisted Surgery, CRAS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975428v1</w:t>
+                <w:t xml:space="preserve">hal-01975418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic simulation of vertebral Column and control of the posture using a parallel mechanism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amokrane, Walid</w:t>
+                <w:t xml:space="preserve">Collaborative Impedance Control of a Redundant Robot for Tele-operated MIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Ferrigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">7th Joint Workshop on New Technologies for Computer/Robot Assisted Surgery, CRAS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975418v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new kinematic formulation of the RCM constraint for redundant torque-controlled robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6813,256 +6813,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489029v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ISO10218-compliant adaptive damping controller for safe Physical Human-Robot Interaction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robin Passama</w:t>
+                <w:t xml:space="preserve">Improved Dynamic Formulation for Decoupled Cartesian Impedance Control and RCM Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274736v1</w:t>
+                <w:t xml:space="preserve">hal-01975331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Dynamic Formulation for Decoupled Cartesian Impedance Control and RCM Constraint</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
+                <w:t xml:space="preserve">An ISO10218-compliant adaptive damping controller for safe Physical Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.3043-3048, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975331v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama des équipes de recherches implantées sur un site IUT</w:t>
               </w:r>
@@ -7281,51 +7281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of kinetostatic performances and compactness of an in vivo serial robot for minimally invasive surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl A. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7402,51 +7402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abolfazl Pourghodrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7491,919 +7491,932 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche technique et sociale de l'utilisation de la robotique téléopérée pour le diagnostic échographique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kieffer Véronique</w:t>
+                <w:t xml:space="preserve">An effective fuzzy-DVZ controller for an omnidirectional mobile robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lobna Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Derbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche en IUT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systems, Signals and Devices (SSD),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Chemnitz, Germany. pp.1-6, ISBN: 978-1-4673-1590-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2012.6197996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773353v1</w:t>
+                <w:t xml:space="preserve">hal-00707983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and optimization of a master-slave system for tele-echography application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Med Amine Laribi</w:t>
+                <w:t xml:space="preserve">Approche technique et sociale de l'utilisation de la robotique téléopérée pour le diagnostic échographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barnier Frédérique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gazeau</w:t>
+                <w:t xml:space="preserve">Kieffer Véronique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Said Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Biennial Conference on Engineering Systems 
-[...14 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès National de la Recherche en IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923696v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An effective fuzzy-DVZ controller for an omnidirectional mobile robot</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Jallouli</w:t>
+                <w:t xml:space="preserve">Design and optimization of a master-slave system for tele-echography application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Essomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Amine Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nabil Derbel</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems, Signals and Devices (SSD),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Chemnitz, Germany. pp.1-6, ISBN: 978-1-4673-1590-6, </w:t>
+              <w:t xml:space="preserve">11th Biennial Conference on Engineering Systems 
+Design and Analysis, ESDA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.343- 352, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSD.2012.6197996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707983v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input-State Linearisation of an Omni-Directional mobile Robot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderraouf Benali</w:t>
+                <w:t xml:space="preserve">Contribution to the Design of a Robotized Tele-Ultrasound System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Essomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Amine Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-ISIE, the largest summer conference of the IEEE Industrial electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Bari, Italy. pp.ISIE</w:t>
+              <w:t xml:space="preserve">2nd IFToMM International Symposium on Robotics and Mechatronics, ISRM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Shangai, China. pp.ISMR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647415v1</w:t>
+                <w:t xml:space="preserve">hal-00647386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche de conception collaborative d'un robot pour la télé-échographie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Novales</w:t>
+                <w:t xml:space="preserve">Input-State Linearisation of an Omni-Directional mobile Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Djebrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National de Recherche en IUT (CNR IUT 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">IEEE-ISIE, the largest summer conference of the IEEE Industrial electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Bari, Italy. pp.ISIE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661966v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des performances de deux robots sphériques à architecture sérielle et parallèle selon des critères géométriques et cinématiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Miossec</w:t>
+                <w:t xml:space="preserve">Démarche de conception collaborative d'un robot pour la télé-échographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congres Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">Colloque National de Recherche en IUT (CNR IUT 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657062v1</w:t>
+                <w:t xml:space="preserve">hal-00661966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed backstepping control for synchronization of networked class of underactuated systems: A passivity approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Faiçal Mnif</w:t>
+                <w:t xml:space="preserve">Comparaison des performances de deux robots sphériques à architecture sérielle et parallèle selon des critères géométriques et cinématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Mediterranean Conference on Control and Automation, MED 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20ème Congres Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647357v1</w:t>
+                <w:t xml:space="preserve">hal-00657062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal synthesis of new spherical parallel mechanism for application to tele-echography chain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Said Zeghloul</w:t>
+                <w:t xml:space="preserve">Distributed backstepping control for synchronization of networked class of underactuated systems: A passivity approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawhar Ghommam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouteraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiçal Mnif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2011, International Design Engineering Technical Conferences (IDETC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th Mediterranean Conference on Control and Automation, MED 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Greece. pp.7 - 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2011.5983043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647359v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the trajectory tracking and coordination of multi-robot systems with communication delay</w:t>
               </w:r>
@@ -8500,498 +8513,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DVZ-based Obstacle Avoidance Control of a Wheelchair Mobile Robot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Novales</w:t>
+                <w:t xml:space="preserve">Optimal synthesis of new spherical parallel mechanism for application to tele-echography chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Amine Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Essomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intemational Conference on Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Istanbul, Turkey. pp 911-915</w:t>
+              <w:t xml:space="preserve">ASME 2011, International Design Engineering Technical Conferences (IDETC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Washington, United States. pp.DETC2011-47184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630139v1</w:t>
+                <w:t xml:space="preserve">hal-00647359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the Design of a Robotized Tele-Ultrasound System</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Said Zeghloul</w:t>
+                <w:t xml:space="preserve">DVZ-based Obstacle Avoidance Control of a Wheelchair Mobile Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lobna Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Njah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IFToMM International Symposium on Robotics and Mechatronics, ISRM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Shangai, China. pp.ISMR</w:t>
+              <w:t xml:space="preserve">IEEE Intemational Conference on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Istanbul, Turkey. pp 911-915</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647386v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual and external synchronization control of multi-robot systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nabil Derbel</w:t>
+                <w:t xml:space="preserve">Optimisation dimensionnelle d'un robot de télé-échographie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Smith-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Multi-Conference on Systems Signals and Devices (SSD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">(CNRIUT), 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Angers, France. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647420v1</w:t>
+                <w:t xml:space="preserve">hal-00647927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation dimensionnelle d'un robot de télé-échographie.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vieyres</w:t>
+                <w:t xml:space="preserve">Mutual and external synchronization control of multi-robot systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouteraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawhar Ghommam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Derbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(CNRIUT), 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Multi-Conference on Systems Signals and Devices (SSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Amman, Jordan. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2010.5585567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647927v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive synchronization control of multi-robot teams: Cooperative and coordinated schemes</w:t>
               </w:r>
@@ -9211,90 +9211,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a 4 dof tele-echography robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Smith-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arbeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.3501 - 3506, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9328,90 +9328,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si les robots étaient beaux...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Smith-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9488,51 +9488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankur Edkie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems, IROS 2009. IEEE/RSJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, St Louis, United States. pp.61 - 66, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9560,563 +9560,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion coordination control of multiple marine crafts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jawhar Ghommam</w:t>
+                <w:t xml:space="preserve">DOF Analysis of the Ultrasonography Technique for Improving Ergonomy in Tele-Echography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Courrèges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Advanced Motion Control, 2008. AMC '08. 10th IEEE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2008 IEEE International Conference on Robotics and Biomimetics - Robio 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Bangkok, Thailand. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647582v1</w:t>
+                <w:t xml:space="preserve">hal-00660428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and geometrical validation of a tele-echography robot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natalie Smith-Guérin</w:t>
+                <w:t xml:space="preserve">Motion coordination control of multiple marine crafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawhar Ghommam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems, IROS 2008 IEEE/RSJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650901⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Advanced Motion Control, 2008. AMC '08. 10th IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Trento, France. pp.44 - 49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AMC.2008.4516039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647570v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation control for a class of output-feedback systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nabil Haddad</w:t>
+                <w:t xml:space="preserve">Modeling and geometrical validation of a tele-echography robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Smith-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e National Conference on "Control Architectures of Robots" (CAR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems, IROS 2008 IEEE/RSJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.1447 - 1452, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661965v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOF Analysis of the Ultrasonography Technique for Improving Ergonomy in Tele-Echography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vieyres</w:t>
+                <w:t xml:space="preserve">Formation control for a class of output-feedback systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawhar Ghommam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE International Conference on Robotics and Biomimetics - Robio 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Bangkok, Thailand. 6 p</w:t>
+              <w:t xml:space="preserve">3e National Conference on "Control Architectures of Robots" (CAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Bourges, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660428v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidance based path following control for an underactuated ship</w:t>
+                <w:t xml:space="preserve">Observer design for euler lagrange systems: application to path following control of an underactuated surface vessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawhar Ghommam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiçal Mnif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">iros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, San Diego, United States. pp.2883-2888</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056291v1</w:t>
+                <w:t xml:space="preserve">hal-01056288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching between telemetric measures and images for mobile robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couverture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mourioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10134,387 +10134,387 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIG 2007. Fourth International Conference on imagen and graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Chengdu - Sichuan, China. pp. 747-752, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIG.2007.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design for euler lagrange systems: application to path following control of an underactuated surface vessel</w:t>
+                <w:t xml:space="preserve">Guidance based path following control for an underactuated ship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawhar Ghommam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Mnif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iros</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, San Diego, United States. pp.2883-2888</w:t>
+              <w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056288v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modular architecture for autonomus and tele-operated medical robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-level architecture controlling robots from autonomy to teleoperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mourioux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI' 2006 - Medical robotics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Copenhagen, Denmark. pp.PP. 1-8</w:t>
+              <w:t xml:space="preserve">First National Workshop on Control Architectures of Robots : sofware approaches and issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Montpellier, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659301v1</w:t>
+                <w:t xml:space="preserve">hal-00660388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-level architecture controlling robots from autonomy to teleoperation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A modular architecture for autonomus and tele-operated medical robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mourioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mourioux</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First National Workshop on Control Architectures of Robots : sofware approaches and issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Montpellier, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">MICCAI' 2006 - Medical robotics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Copenhagen, Denmark. pp.PP. 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00660388v1</w:t>
+                <w:t xml:space="preserve">hal-00659301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omni-directional robot with spherical orthogonal wheels: concepts and analyses</w:t>
               </w:r>
@@ -10539,51 +10539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Automation, 2006. ICRA 2006. IEEE International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Orlando-Floride, United States. pp. 3374-3379, </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11375,64 +11375,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Jridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11483,64 +11483,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the CRX10iA cobot for microparticles delivery inside the cochlea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Belharet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11720,549 +11720,687 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Robotic Braces for Patients with Scoliosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Remote center of motion mechanism modeling and optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Briac Colobert</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Essomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Med Amine Laribi; Carl Nelson. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Service and Industrial Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 84, Springer International Publishing; Springer International Publishing, pp.30-37, 2020, Mechanisms and Machine Science, </w:t>
+              <w:t xml:space="preserve">Robot Design. Application to Medical Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academic Press, pp.45-75, 2026, 978-0-443-24778-1 (paperback) ; 978-0-443-24779-8 (eBook). </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-48989-2_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-443-24778-1.00003-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02898819v1</w:t>
+                <w:t xml:space="preserve">hal-05563453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social functions of gossip and the Leviathan model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of Robotic Braces for Patients with Scoliosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briac Colobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Understanding Interactions in Complex Systems Toward a Science of Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Service and Industrial Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 84, Springer International Publishing; Springer International Publishing, pp.30-37, 2020, Mechanisms and Machine Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-48989-2_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606531v1</w:t>
+                <w:t xml:space="preserve">hal-02898819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation dimensionnelle d'un robot de télé-échographie</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The social functions of gossip and the Leviathan model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Debarsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ertur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nemo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal National de la recherche en IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT Toulouse II Figeac, pp.58-74, 2011</w:t>
+              <w:t xml:space="preserve">Understanding Interactions in Complex Systems Toward a Science of Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholar Publishing, pp.139-175, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649659v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotized Tele-echography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Optimisation dimensionnelle d'un robot de télé-échographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Smith-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teleradiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal National de la recherche en IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT Toulouse II Figeac, pp.58-74, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-78871-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00647923v1</w:t>
+                <w:t xml:space="preserve">hal-00649659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Robotized Tele-echography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Courrèges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sajeesh Kumar, Elisabeth A. Krupinski (Eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teleradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, pp.139-153, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-78871-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A tele-operated robotic system for mobile tele-echography : the Otelo project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12301,82 +12439,82 @@
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Istepanian Robert; Laxminarayan Swamy; Pattichis Constantinos S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M-Health - Chapitre V §35</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, V, Kluwer academic/plenum publishers, pp. 461-473, 2006, International Topics in biomedical Ingeneering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/0-387-26559-7_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12386,51 +12524,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions in Complex Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12452,81 +12590,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cem Ertur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nemo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01377409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12536,51 +12674,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Adjustable Joint Stiffness Toward a Safer Human/Robot Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12612,70 +12750,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 793, Springer International Publishing, pp.291-315, 2022, Lecture Notes in Electrical Engineering, 978-3-030-92441-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-92442-3_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12685,173 +12823,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Stiffness Mechanism for Robotic Rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl A. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Mechanism and Machine Science.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 73, pp.1761-1769, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic Design of a Lighting Robotic Arm for Operating Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12866,65 +13004,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Kinematics Proceedings of the 7th International Workshop on Computational Kinematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 50, pp.44-52, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId280"/>
+      <w:footerReference w:type="default" r:id="rId282"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12992,51 +13130,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="931A3C4F"/>
+    <w:nsid w:val="37BB05B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13223,51 +13361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-poisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6730-9411" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094239576" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735003v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abbes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics13060091" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424632v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belharet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Souissi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Mekki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.06.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710065v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housseyne Nadour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bozorg Grayeli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23062973" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490453v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Ray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nouaille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Colobert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Calistri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574722001825" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898363v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Nelson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.103862" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898364v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Amouri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jallouli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Novales" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Derbel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14313/JAMRIS/3-2019/23" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284379v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sandoval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Su" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vieyres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ferrigno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.04.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083125v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayadi Noura" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbel Nabil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jaiscr-2018-0006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284394v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#233;bastian Sandoval Arevalo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818911v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navarro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Fonte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2018.2810098" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-017-0486-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047702v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Amine Laribi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl A. Nelson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zeghloul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284427v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baumeyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bernard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miossec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377551v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Essomba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Zeghloul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574714001805" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406215590639" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069216v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406214530598" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069214v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842596v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2014.063021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678792v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouteraa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Ghommam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/5742-7608" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739309v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Laribi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gazeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zeghloul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11465-012-0326-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JGQCL7S7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661957v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574711001305" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-BJCHJ14Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707981v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.162.384" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646534v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/652785" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661963v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbeille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boucher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Capri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661958v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646865v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/632374" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658630v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Courr&#232;ges" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.165-195" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NXSPRTKQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661959v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourioux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.42.403-422" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647996v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Smith-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01439910810876418" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-GXFT3VL2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096018v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735038v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59888-3_30" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491145v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Elahres" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895968v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898816v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Diab" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284442v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898365v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8968558" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161049v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284438v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898366v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Parmantier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00365-4_37" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734741v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975355v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arsicault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00232-9_4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974591v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2018.8452258" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823337v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974504v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974518v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898835v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMAR.2017.8046951" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137253v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975317v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane, Walid" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565004v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975428v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975418v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zefeng Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975091v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489029v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206532" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274736v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487468" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975331v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050802v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Li&#233;nard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Massenzio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247148v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajval Kumar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836776v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836839v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Pourghodrat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773353v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnier Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieffer V&#233;ronique" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923696v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gazeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82744" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707983v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2012.6197996" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647415v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Djebrani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Benali" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661966v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657062v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647357v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Mnif" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983043" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647359v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647591v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2011.5986782" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630139v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Njah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647386v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647420v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2010.5585567" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647927v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647537v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2010.5547733" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647380v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5637712" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647560v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5649680" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661967v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647581v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Edkie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354366" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647582v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AMC.2008.4516039" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647570v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650901" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661965v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Haddad" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660428v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056291v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Mnif" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659782v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couverture" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIG.2007.127" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056288v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659301v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00660388v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659333v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1642217" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659757v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotos Voskarides" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotoris Avgousti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Kassinopoulos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorges Florides" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Pattichis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060522-3-FR-2904.00059" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04005224v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920627v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Canou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1302484" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021442v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerraz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hennion" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Vilchis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920625v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marche" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2001.933242" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021553v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Althuser" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ayoubi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428940v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Jridi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poisson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490557v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799730v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debarsy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Ertur" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nemo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit-Lucas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898819v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48989-2_4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606531v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debarsy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ertur" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649659v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647923v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78871-3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660410v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-26559-7_35" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GVC4W58M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377409v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490979v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92442-3_16" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284437v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137272v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-poisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6730-9411" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094239576" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735003v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abbes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics13060091" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490453v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Ray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nouaille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Colobert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Calistri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574722001825" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belharet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Souissi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Mekki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.06.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710065v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housseyne Nadour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bozorg Grayeli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23062973" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898363v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Nelson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.103862" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898364v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Amouri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jallouli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Novales" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Derbel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14313/JAMRIS/3-2019/23" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284394v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#233;bastian Sandoval Arevalo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vieyres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083125v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayadi Noura" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbel Nabil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jaiscr-2018-0006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sandoval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Su" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ferrigno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.04.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818911v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navarro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Fonte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2018.2810098" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-017-0486-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047702v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Amine Laribi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl A. Nelson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zeghloul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Essomba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406215590639" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083178v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284427v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baumeyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miossec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377551v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069213v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Zeghloul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574714001805" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069216v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406214530598" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069214v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842596v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2014.063021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678791v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouteraa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Ghommam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/5742-7608" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678792v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661957v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574711001305" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-BJCHJ14Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739309v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Laribi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gazeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zeghloul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11465-012-0326-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JGQCL7S7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707981v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.162.384" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661958v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646865v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/632374" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646534v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/652785" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661963v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbeille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boucher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Capri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658630v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Courr&#232;ges" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.165-195" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NXSPRTKQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661959v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourioux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.42.403-422" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647996v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Smith-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01439910810876418" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-GXFT3VL2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096018v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735038v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59888-3_30" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491145v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Elahres" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895968v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898816v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Diab" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284438v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898365v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8968558" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161049v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284442v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898366v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Parmantier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00365-4_37" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734741v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975355v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arsicault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00232-9_4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974591v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2018.8452258" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823337v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974504v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898835v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMAR.2017.8046951" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137253v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975317v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane, Walid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565004v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974518v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975418v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zefeng Wang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975428v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975091v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489029v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206532" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975331v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274736v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487468" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050802v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Li&#233;nard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Massenzio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247148v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajval Kumar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836776v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836839v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Pourghodrat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707983v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2012.6197996" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773353v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnier Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieffer V&#233;ronique" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923696v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gazeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82744" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647386v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647415v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Djebrani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Benali" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661966v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657062v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647357v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Mnif" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983043" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647591v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2011.5986782" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647359v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630139v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Njah" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647927v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647420v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2010.5585567" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647537v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2010.5547733" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647380v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5637712" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647560v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5649680" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661967v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647581v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Edkie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354366" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660428v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647582v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AMC.2008.4516039" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647570v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650901" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661965v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Haddad" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056288v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659782v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couverture" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIG.2007.127" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056291v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Mnif" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00660388v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659301v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659333v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1642217" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659757v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotos Voskarides" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotoris Avgousti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Kassinopoulos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorges Florides" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Pattichis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060522-3-FR-2904.00059" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04005224v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920627v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Canou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1302484" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021442v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerraz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hennion" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Vilchis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920625v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marche" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2001.933242" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021553v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Althuser" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ayoubi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428940v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Jridi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poisson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490557v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799730v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debarsy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Ertur" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nemo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit-Lucas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563453v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-24778-1.00003-5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898819v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48989-2_4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606531v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debarsy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ertur" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649659v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647923v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78871-3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660410v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-26559-7_35" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GVC4W58M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377409v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490979v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92442-3_16" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284437v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137272v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>