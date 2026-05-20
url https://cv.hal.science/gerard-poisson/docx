--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -287,447 +287,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and position control of a robotic brace dedicated to the treatment of scoliosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a Robotized Magnetic Platform for Targeted Drug Delivery in the Cochlea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahul Ray</w:t>
+                <w:t xml:space="preserve">Karim Belharet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+                <w:t xml:space="preserve">Mouna Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Briac Colobert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurine Calistri</w:t>
+                <w:t xml:space="preserve">Hassen Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0263574722001825⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (1), pp.100728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2022.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490453v1</w:t>
+                <w:t xml:space="preserve">hal-05424632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Robotized Magnetic Platform for Targeted Drug Delivery in the Cochlea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manel Abbes</w:t>
+                <w:t xml:space="preserve">CochleRob: Parallel-Serial Robot to Position a Magnetic Actuator around a Patient’s Head for Intracochlear Microrobot Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housseyne Nadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexis Bozorg Grayeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Karim Belharet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2022.06.003⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (6), pp.2973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23062973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05424632v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CochleRob: Parallel-Serial Robot to Position a Magnetic Actuator around a Patient’s Head for Intracochlear Microrobot Navigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and position control of a robotic brace dedicated to the treatment of scoliosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Housseyne Nadour</w:t>
+                <w:t xml:space="preserve">Briac Colobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bozorg Grayeli</w:t>
+                <w:t xml:space="preserve">Laurine Calistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Belharet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (6), pp.2973. </w:t>
+              <w:t xml:space="preserve">Robotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (5), pp.1466-1482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s23062973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0263574722001825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710065v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A redundant rehabilitation robot with a variable stiffness mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -898,386 +898,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized framework for control of redundant manipulators in robot-assisted Minimally Invasive Surgery</w:t>
+                <w:t xml:space="preserve">Collaborative framework for robot-assisted Minimally Invasive Surgery using a 7-DoF anthropomorphic robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
+                <w:t xml:space="preserve">Juan Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hang Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Ferrigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106, pp.95-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2018.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284394v1</w:t>
+                <w:t xml:space="preserve">hal-02284379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and experimental evaluation of the EKF Simultaneous Localization and Mapping algorithm on the Wifibot mobile robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayadi Noura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derbel Nabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Artificial Intelligence and Soft Computing Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (2), pp.91-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/jaiscr-2018-0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative framework for robot-assisted Minimally Invasive Surgery using a 7-DoF anthropomorphic robot</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Generalized framework for control of redundant manipulators in robot-assisted Minimally Invasive Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (3), pp.160-166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284379v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Pursuit of Safety: An Open-Source Library for Physical Human-Robot Interaction</w:t>
               </w:r>
@@ -1393,103 +1393,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety-Enhanced Collaborative Framework for Tele-operated Minimally Invasive Surgery using a 7-DoF Torque-Controlled Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (6), pp.2915-2923. </w:t>
@@ -1527,51 +1527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of kinematics for minimally invasive surgery and tele-echography robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1651,731 +1651,731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design process for robotic medical tool guidance manipulators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Terence Essomba</w:t>
+                <w:t xml:space="preserve">Generic architecture and localization of a mobile robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayadi Noura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Derbel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Engineering Science &amp; Technology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974938v1</w:t>
+                <w:t xml:space="preserve">hal-02083178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic architecture and localization of a mobile robot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Morette</w:t>
+                <w:t xml:space="preserve">Torque Collision Detection with experimental validation for protontherapy positioning robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baumeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Science &amp; Technology Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Part of the International Federation for Medical and Biological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57, pp.614-619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083178v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torque Collision Detection with experimental validation for protontherapy positioning robot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Haptic multimodal assessment of robot manual guidance for patient pre-positioning in proton therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baumeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Part of the International Federation for Medical and Biological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57, pp.614-619</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (4), pp.370-371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284427v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic multimodal assessment of robot manual guidance for patient pre-positioning in proton therapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal synthesis of a spherical parallel mechanism for medical application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Miossec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Novales</w:t>
+                <w:t xml:space="preserve">Terence Essomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Amine Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Robotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (3), p. 671-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0263574714001805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377551v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal synthesis of a spherical parallel mechanism for medical application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Design process for robotic medical tool guidance manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Amine Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl A. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terence Essomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 34 (3), p. 671-686. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 230 (2), pp.259-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0263574714001805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0954406215590639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069213v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A specific performances comparative study of two spherical robots for tele-echography application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2403,269 +2403,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method of dimensional optimization of spherical robots for medical applications using specialized indices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Spherical wrist dimensional synthesis adapted for tool-guidance medical robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Essomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xiaoli Zhang</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl A. Nelson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (3), pp.217-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2014022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923693v1</w:t>
+                <w:t xml:space="preserve">hal-01069214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical wrist dimensional synthesis adapted for tool-guidance medical robots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Method of dimensional optimization of spherical robots for medical applications using specialized indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Med Amine Laribi</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoli Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl A. Nelson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (3), pp.173-186</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069214v1</w:t>
+                <w:t xml:space="preserve">hal-00923693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Effective DVZ-Fuzzy Logic Pilot for a Mobile Robot using Generic Architecture</w:t>
               </w:r>
@@ -2775,566 +2775,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive backstepping synchronization for networked Lagrangian systems</w:t>
+                <w:t xml:space="preserve">Non linear adaptive synchronisation control of multiagent robotic systems based on consensus algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouteraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawhar Ghommam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Derbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Systems, Control &amp; Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (1/2), pp.55-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678791v1</w:t>
+                <w:t xml:space="preserve">hal-00678792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non linear adaptive synchronisation control of multiagent robotic systems based on consensus algorithm</w:t>
+                <w:t xml:space="preserve">Adaptive backstepping synchronization for networked Lagrangian systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouteraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawhar Ghommam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabil Derbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems, Control &amp; Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Computer Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pxc3877608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5120/5742-7608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678792v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process of optimisation for a 4 DOF tele-echography robot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vieyres</w:t>
+                <w:t xml:space="preserve">Contribution to the design of robotized tele-echography system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Essomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0263574711001305⟩</w:t>
+              <w:t xml:space="preserve">Frontiers of Mechanical Engineering in China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.135-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S11465-012-0326-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661957v1</w:t>
+                <w:t xml:space="preserve">hal-00739309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the design of robotized tele-echography system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Zeghloul</w:t>
+                <w:t xml:space="preserve">Process of optimisation for a 4 DOF tele-echography robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Mechanical Engineering in China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7, pp.135-149. </w:t>
+              <w:t xml:space="preserve">Robotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (07), pp.1131-1145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S11465-012-0326-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0263574711001305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739309v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Process of a Robotized Tele-Echography System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terence Essomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3375,503 +3375,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Hybrid Fuzzy-DVZ Controller for a Unicycle Robot</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nabil Derbel</w:t>
+                <w:t xml:space="preserve">Surveiller à distance les effets de la microgravité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arbeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Capri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Science Issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 9 (2), pp.1-6</w:t>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (318), pp.47-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661958v1</w:t>
+                <w:t xml:space="preserve">hal-00661963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Control and Synchronization with Time Delays of Multiagent Robotic Systems</w:t>
+                <w:t xml:space="preserve">Distributed Synchronization Control to Trajectory Tracking of Multiple Robot Manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouteraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawhar Ghommam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Derbel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Control Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2011/632374⟩</w:t>
+              <w:t xml:space="preserve">Journal of Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011, pp.ID 652785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2011/652785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646865v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Synchronization Control to Trajectory Tracking of Multiple Robot Manipulators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jawhar Ghommam</w:t>
+                <w:t xml:space="preserve">An Hybrid Fuzzy-DVZ Controller for a Unicycle Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lobna Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Derbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabil Derbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computer Science Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (2), pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646534v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveiller à distance les effets de la microgravité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Boucher</w:t>
+                <w:t xml:space="preserve">Nonlinear Control and Synchronization with Time Delays of Multiagent Robotic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouteraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawhar Ghommam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Derbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Control Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011, pp.ID 632374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2011/632374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661963v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation, commande géométrique et utilisation d'un robot portable de télééchographie : Teresa</w:t>
               </w:r>
@@ -3896,51 +3896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 43 (n°1-2), pp 165-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4103,64 +4103,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A medical robot kinematics design approach based on knowledge management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Smith-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4716,165 +4716,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des architectures mécaniques des robots médicaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variable Stiffness Mechanism for Robotic Rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl A. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">IFToMM WC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284438v1</w:t>
+                <w:t xml:space="preserve">hal-02284442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanent Magnets based Actuator for Microrobots Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Belharet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4934,77 +4947,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotic Manipulator for Positioning a Magnetic Actuator Dedicated to Drug Delivery in the Cochlea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Belharet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5036,165 +5049,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable Stiffness Mechanism for Robotic Rehabilitation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Évolution des architectures mécaniques des robots médicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFToMM WC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284442v1</w:t>
+                <w:t xml:space="preserve">hal-02284438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Process of a New Lighting Robotic Arm for Operating Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5261,334 +5261,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing OpenPHRI: a software library for physical human-robot interaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+                <w:t xml:space="preserve">Safety performance of a variable stiffness actuator for collaborative robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Amine Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arsicault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2018 Late Breaking Posters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Conference on Robotics in Alpe Adria Danube Region (RAAD2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Patras, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00232-9_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734741v1</w:t>
+                <w:t xml:space="preserve">hal-01975355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety performance of a variable stiffness actuator for collaborative robots</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Arsicault</w:t>
+                <w:t xml:space="preserve">Introducing OpenPHRI: a software library for physical human-robot interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Robotics in Alpe Adria Danube Region (RAAD2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA 2018 Late Breaking Posters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Brisbane, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-00232-9_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01975355v1</w:t>
+                <w:t xml:space="preserve">hal-01734741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel remote-center-of-motion serial manipulator for inner ear drug delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Belharet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5756,51 +5756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanisme de tenségrité pour la sécurité en robotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5832,187 +5832,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singularity avoidance in a robotized ultrasound scan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vieyres</w:t>
+                <w:t xml:space="preserve">Robotisation d’un bras d’éclairage de bloc opératoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Parmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 22nd International Conference on Methods and Models in Automation and Robotics (MMAR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès National de la Recherche des IUT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Auxerre, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02898835v1</w:t>
+                <w:t xml:space="preserve">hal-01974518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic Design of a Lighting Robotic Arm for Operating Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6027,644 +6018,653 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Robotics and Mechatronics (IFToMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and simulation of spine affected by scoliosis and proposition of dynamic brace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amokrane, Walid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Biomimetics: ROBIO 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Macau, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Framework for Control of Redundant Manipulators in RA-MIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotisation d’un bras d’éclairage de bloc opératoire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Parmantier</w:t>
+                <w:t xml:space="preserve">Singularity avoidance in a robotized ultrasound scan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche des IUT 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 22nd International Conference on Methods and Models in Automation and Robotics (MMAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Miedzyzdroje, Poland. pp.915-920, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMAR.2017.8046951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974518v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic simulation of vertebral Column and control of the posture using a parallel mechanism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amokrane, Walid</w:t>
+                <w:t xml:space="preserve">Collaborative Impedance Control of a Redundant Robot for Tele-operated MIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Ferrigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">7th Joint Workshop on New Technologies for Computer/Robot Assisted Surgery, CRAS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975418v1</w:t>
+                <w:t xml:space="preserve">hal-01975428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Impedance Control of a Redundant Robot for Tele-operated MIS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vieyres</w:t>
+                <w:t xml:space="preserve">Dynamic simulation of vertebral Column and control of the posture using a parallel mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zefeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amokrane, Walid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Joint Workshop on New Technologies for Computer/Robot Assisted Surgery, CRAS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975428v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new kinematic formulation of the RCM constraint for redundant torque-controlled robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6813,256 +6813,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489029v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Dynamic Formulation for Decoupled Cartesian Impedance Control and RCM Constraint</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
+                <w:t xml:space="preserve">An ISO10218-compliant adaptive damping controller for safe Physical Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.3043-3048, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975331v1</w:t>
+                <w:t xml:space="preserve">hal-01274736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ISO10218-compliant adaptive damping controller for safe Physical Human-Robot Interaction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robin Passama</w:t>
+                <w:t xml:space="preserve">Improved Dynamic Formulation for Decoupled Cartesian Impedance Control and RCM Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487468⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01274736v1</w:t>
+                <w:t xml:space="preserve">hal-01975331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama des équipes de recherches implantées sur un site IUT</w:t>
               </w:r>
@@ -7281,51 +7281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of kinetostatic performances and compactness of an in vivo serial robot for minimally invasive surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl A. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7402,51 +7402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abolfazl Pourghodrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7491,776 +7491,763 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An effective fuzzy-DVZ controller for an omnidirectional mobile robot</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Jallouli</w:t>
+                <w:t xml:space="preserve">Design and optimization of a master-slave system for tele-echography application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Essomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Amine Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nabil Derbel</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems, Signals and Devices (SSD),</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SSD.2012.6197996⟩</w:t>
+              <w:t xml:space="preserve">11th Biennial Conference on Engineering Systems 
+Design and Analysis, ESDA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.343- 352, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707983v1</w:t>
+                <w:t xml:space="preserve">hal-00923696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche technique et sociale de l'utilisation de la robotique téléopérée pour le diagnostic échographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnier Frédérique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieffer Véronique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Recherche en IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and optimization of a master-slave system for tele-echography application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gazeau</w:t>
+                <w:t xml:space="preserve">An effective fuzzy-DVZ controller for an omnidirectional mobile robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lobna Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Said Zeghloul</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Derbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Biennial Conference on Engineering Systems 
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.343- 352, </w:t>
+              <w:t xml:space="preserve">Systems, Signals and Devices (SSD),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Chemnitz, Germany. pp.1-6, ISBN: 978-1-4673-1590-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2012.6197996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923696v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the Design of a Robotized Tele-Ultrasound System</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Said Zeghloul</w:t>
+                <w:t xml:space="preserve">Input-State Linearisation of an Omni-Directional mobile Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Djebrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IFToMM International Symposium on Robotics and Mechatronics, ISRM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Shangai, China. pp.ISMR</w:t>
+              <w:t xml:space="preserve">IEEE-ISIE, the largest summer conference of the IEEE Industrial electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Bari, Italy. pp.ISIE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647386v1</w:t>
+                <w:t xml:space="preserve">hal-00647415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input-State Linearisation of an Omni-Directional mobile Robot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderraouf Benali</w:t>
+                <w:t xml:space="preserve">Démarche de conception collaborative d'un robot pour la télé-échographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-ISIE, the largest summer conference of the IEEE Industrial electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Bari, Italy. pp.ISIE</w:t>
+              <w:t xml:space="preserve">Colloque National de Recherche en IUT (CNR IUT 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647415v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche de conception collaborative d'un robot pour la télé-échographie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Novales</w:t>
+                <w:t xml:space="preserve">Optimal synthesis of new spherical parallel mechanism for application to tele-echography chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Amine Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Essomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National de Recherche en IUT (CNR IUT 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">ASME 2011, International Design Engineering Technical Conferences (IDETC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Washington, United States. pp.DETC2011-47184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661966v1</w:t>
+                <w:t xml:space="preserve">hal-00647359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des performances de deux robots sphériques à architecture sérielle et parallèle selon des critères géométriques et cinématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congres Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8513,485 +8500,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal synthesis of new spherical parallel mechanism for application to tele-echography chain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Said Zeghloul</w:t>
+                <w:t xml:space="preserve">DVZ-based Obstacle Avoidance Control of a Wheelchair Mobile Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lobna Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Njah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2011, International Design Engineering Technical Conferences (IDETC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Washington, United States. pp.DETC2011-47184</w:t>
+              <w:t xml:space="preserve">IEEE Intemational Conference on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Istanbul, Turkey. pp 911-915</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647359v1</w:t>
+                <w:t xml:space="preserve">hal-00630139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DVZ-based Obstacle Avoidance Control of a Wheelchair Mobile Robot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Novales</w:t>
+                <w:t xml:space="preserve">Contribution to the Design of a Robotized Tele-Ultrasound System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Essomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Amine Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intemational Conference on Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Istanbul, Turkey. pp 911-915</w:t>
+              <w:t xml:space="preserve">2nd IFToMM International Symposium on Robotics and Mechatronics, ISRM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Shangai, China. pp.ISMR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630139v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation dimensionnelle d'un robot de télé-échographie.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vieyres</w:t>
+                <w:t xml:space="preserve">Mutual and external synchronization control of multi-robot systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouteraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawhar Ghommam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Derbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(CNRIUT), 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Multi-Conference on Systems Signals and Devices (SSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Amman, Jordan. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2010.5585567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647927v1</w:t>
+                <w:t xml:space="preserve">hal-00647420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual and external synchronization control of multi-robot systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nabil Derbel</w:t>
+                <w:t xml:space="preserve">Optimisation dimensionnelle d'un robot de télé-échographie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Smith-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Multi-Conference on Systems Signals and Devices (SSD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">(CNRIUT), 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Angers, France. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSD.2010.5585567⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00647420v1</w:t>
+                <w:t xml:space="preserve">hal-00647927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive synchronization control of multi-robot teams: Cooperative and coordinated schemes</w:t>
               </w:r>
@@ -9211,90 +9211,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a 4 dof tele-echography robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Smith-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arbeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.3501 - 3506, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9328,90 +9328,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si les robots étaient beaux...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Smith-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9488,51 +9488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankur Edkie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems, IROS 2009. IEEE/RSJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, St Louis, United States. pp.61 - 66, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9560,563 +9560,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOF Analysis of the Ultrasonography Technique for Improving Ergonomy in Tele-Echography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vieyres</w:t>
+                <w:t xml:space="preserve">Motion coordination control of multiple marine crafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawhar Ghommam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE International Conference on Robotics and Biomimetics - Robio 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Advanced Motion Control, 2008. AMC '08. 10th IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Trento, France. pp.44 - 49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AMC.2008.4516039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00660428v1</w:t>
+                <w:t xml:space="preserve">hal-00647582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion coordination control of multiple marine crafts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jawhar Ghommam</w:t>
+                <w:t xml:space="preserve">Modeling and geometrical validation of a tele-echography robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Smith-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Advanced Motion Control, 2008. AMC '08. 10th IEEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems, IROS 2008 IEEE/RSJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.1447 - 1452, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AMC.2008.4516039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00647582v1</w:t>
+                <w:t xml:space="preserve">hal-00647570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and geometrical validation of a tele-echography robot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natalie Smith-Guérin</w:t>
+                <w:t xml:space="preserve">Formation control for a class of output-feedback systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawhar Ghommam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems, IROS 2008 IEEE/RSJ</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3e National Conference on "Control Architectures of Robots" (CAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Bourges, France. pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650901⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00647570v1</w:t>
+                <w:t xml:space="preserve">hal-00661965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation control for a class of output-feedback systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nabil Haddad</w:t>
+                <w:t xml:space="preserve">DOF Analysis of the Ultrasonography Technique for Improving Ergonomy in Tele-Echography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Courrèges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e National Conference on "Control Architectures of Robots" (CAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Bourges, France. pp.12</w:t>
+              <w:t xml:space="preserve">2008 IEEE International Conference on Robotics and Biomimetics - Robio 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Bangkok, Thailand. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661965v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design for euler lagrange systems: application to path following control of an underactuated surface vessel</w:t>
+                <w:t xml:space="preserve">Guidance based path following control for an underactuated ship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawhar Ghommam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Mnif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iros</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, San Diego, United States. pp.2883-2888</w:t>
+              <w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056288v1</w:t>
+                <w:t xml:space="preserve">hal-01056291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching between telemetric measures and images for mobile robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couverture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mourioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10134,387 +10134,387 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIG 2007. Fourth International Conference on imagen and graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Chengdu - Sichuan, China. pp. 747-752, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIG.2007.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidance based path following control for an underactuated ship</w:t>
+                <w:t xml:space="preserve">Observer design for euler lagrange systems: application to path following control of an underactuated surface vessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawhar Ghommam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiçal Mnif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">iros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, San Diego, United States. pp.2883-2888</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056291v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-level architecture controlling robots from autonomy to teleoperation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A modular architecture for autonomus and tele-operated medical robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mourioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mourioux</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First National Workshop on Control Architectures of Robots : sofware approaches and issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Montpellier, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">MICCAI' 2006 - Medical robotics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Copenhagen, Denmark. pp.PP. 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00660388v1</w:t>
+                <w:t xml:space="preserve">hal-00659301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modular architecture for autonomus and tele-operated medical robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-level architecture controlling robots from autonomy to teleoperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mourioux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI' 2006 - Medical robotics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Copenhagen, Denmark. pp.PP. 1-8</w:t>
+              <w:t xml:space="preserve">First National Workshop on Control Architectures of Robots : sofware approaches and issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Montpellier, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659301v1</w:t>
+                <w:t xml:space="preserve">hal-00660388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omni-directional robot with spherical orthogonal wheels: concepts and analyses</w:t>
               </w:r>
@@ -10539,51 +10539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Automation, 2006. ICRA 2006. IEEE International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Orlando-Floride, United States. pp. 3374-3379, </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11375,64 +11375,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Jridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11483,64 +11483,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the CRX10iA cobot for microparticles delivery inside the cochlea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Belharet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11760,64 +11760,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote center of motion mechanism modeling and optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terence Essomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11898,77 +11898,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Robotic Braces for Patients with Scoliosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briac Colobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12140,77 +12140,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation dimensionnelle d'un robot de télé-échographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Smith-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12261,51 +12261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotized Tele-echography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12356,51 +12356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tele-operated robotic system for mobile tele-echography : the Otelo project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12850,51 +12850,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Stiffness Mechanism for Robotic Rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl A. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12932,64 +12932,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic Design of a Lighting Robotic Arm for Operating Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13130,51 +13130,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37BB05B0"/>
+    <w:nsid w:val="C18B712C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13361,51 +13361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-poisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6730-9411" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094239576" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735003v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abbes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics13060091" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490453v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Ray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nouaille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Colobert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Calistri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574722001825" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belharet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Souissi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Mekki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.06.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710065v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housseyne Nadour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bozorg Grayeli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23062973" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898363v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Nelson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.103862" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898364v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Amouri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jallouli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Novales" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Derbel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14313/JAMRIS/3-2019/23" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284394v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#233;bastian Sandoval Arevalo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vieyres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083125v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayadi Noura" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbel Nabil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jaiscr-2018-0006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sandoval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Su" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ferrigno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.04.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818911v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navarro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Fonte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2018.2810098" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-017-0486-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047702v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Amine Laribi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl A. Nelson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zeghloul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Essomba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406215590639" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083178v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284427v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baumeyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miossec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377551v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069213v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Zeghloul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574714001805" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069216v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406214530598" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069214v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842596v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2014.063021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678791v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouteraa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Ghommam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/5742-7608" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678792v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661957v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574711001305" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-BJCHJ14Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739309v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Laribi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gazeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zeghloul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11465-012-0326-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JGQCL7S7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707981v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.162.384" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661958v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646865v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/632374" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646534v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/652785" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661963v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbeille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boucher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Capri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658630v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Courr&#232;ges" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.165-195" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NXSPRTKQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661959v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourioux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.42.403-422" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647996v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Smith-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01439910810876418" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-GXFT3VL2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096018v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735038v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59888-3_30" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491145v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Elahres" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895968v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898816v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Diab" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284438v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898365v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8968558" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161049v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284442v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898366v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Parmantier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00365-4_37" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734741v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975355v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arsicault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00232-9_4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974591v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2018.8452258" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823337v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974504v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898835v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMAR.2017.8046951" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137253v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975317v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane, Walid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565004v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974518v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975418v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zefeng Wang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975428v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975091v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489029v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206532" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975331v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274736v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487468" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050802v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Li&#233;nard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Massenzio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247148v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajval Kumar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836776v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836839v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Pourghodrat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707983v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2012.6197996" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773353v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnier Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieffer V&#233;ronique" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923696v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gazeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82744" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647386v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647415v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Djebrani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Benali" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661966v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657062v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647357v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Mnif" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983043" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647591v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2011.5986782" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647359v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630139v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Njah" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647927v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647420v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2010.5585567" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647537v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2010.5547733" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647380v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5637712" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647560v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5649680" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661967v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647581v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Edkie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354366" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660428v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647582v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AMC.2008.4516039" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647570v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650901" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661965v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Haddad" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056288v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659782v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couverture" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIG.2007.127" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056291v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Mnif" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00660388v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659301v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659333v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1642217" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659757v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotos Voskarides" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotoris Avgousti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Kassinopoulos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorges Florides" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Pattichis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060522-3-FR-2904.00059" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04005224v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920627v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Canou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1302484" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021442v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerraz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hennion" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Vilchis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920625v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marche" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2001.933242" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021553v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Althuser" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ayoubi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428940v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Jridi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poisson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490557v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799730v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debarsy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Ertur" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nemo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit-Lucas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563453v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-24778-1.00003-5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898819v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48989-2_4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606531v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debarsy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ertur" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649659v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647923v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78871-3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660410v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-26559-7_35" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GVC4W58M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377409v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490979v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92442-3_16" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284437v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137272v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-poisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6730-9411" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094239576" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735003v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abbes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics13060091" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424632v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belharet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Souissi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Mekki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.06.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710065v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housseyne Nadour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bozorg Grayeli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23062973" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490453v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Ray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nouaille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Colobert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Calistri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574722001825" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898363v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Nelson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.103862" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898364v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Amouri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jallouli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Novales" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Derbel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14313/JAMRIS/3-2019/23" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284379v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sandoval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Su" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vieyres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ferrigno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.04.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083125v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayadi Noura" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbel Nabil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jaiscr-2018-0006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284394v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#233;bastian Sandoval Arevalo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818911v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navarro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Fonte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2018.2810098" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-017-0486-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047702v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Amine Laribi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl A. Nelson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zeghloul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284427v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baumeyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bernard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miossec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377551v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Essomba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Zeghloul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574714001805" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406215590639" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069216v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406214530598" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923693v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842596v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2014.063021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678792v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouteraa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Ghommam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/5742-7608" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739309v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Laribi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gazeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zeghloul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11465-012-0326-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JGQCL7S7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661957v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574711001305" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-BJCHJ14Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707981v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.162.384" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661963v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbeille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boucher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Capri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646534v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/652785" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661958v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646865v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/632374" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658630v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Courr&#232;ges" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.165-195" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NXSPRTKQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661959v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourioux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.42.403-422" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647996v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Smith-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01439910810876418" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-GXFT3VL2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096018v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735038v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59888-3_30" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491145v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Elahres" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895968v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898816v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Diab" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284442v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898365v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8968558" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161049v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284438v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898366v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Parmantier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00365-4_37" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975355v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arsicault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00232-9_4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734741v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974591v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2018.8452258" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823337v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974504v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974518v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137253v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975317v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane, Walid" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565004v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898835v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMAR.2017.8046951" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975428v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975418v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zefeng Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975091v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489029v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206532" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274736v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487468" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975331v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050802v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Li&#233;nard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Massenzio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247148v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajval Kumar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836776v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836839v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Pourghodrat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923696v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gazeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82744" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773353v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnier Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieffer V&#233;ronique" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707983v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2012.6197996" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647415v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Djebrani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Benali" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661966v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647359v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657062v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647357v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Mnif" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983043" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647591v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2011.5986782" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630139v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Njah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647386v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647420v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2010.5585567" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647927v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647537v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2010.5547733" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647380v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5637712" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647560v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5649680" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661967v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647581v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Edkie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354366" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647582v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AMC.2008.4516039" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647570v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650901" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661965v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Haddad" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660428v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056291v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Mnif" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659782v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couverture" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIG.2007.127" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056288v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659301v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00660388v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659333v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1642217" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659757v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotos Voskarides" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotoris Avgousti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Kassinopoulos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorges Florides" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Pattichis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060522-3-FR-2904.00059" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04005224v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920627v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Canou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1302484" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021442v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerraz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hennion" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Vilchis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920625v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marche" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2001.933242" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021553v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Althuser" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ayoubi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428940v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Jridi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poisson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490557v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799730v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debarsy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Ertur" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nemo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit-Lucas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563453v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-24778-1.00003-5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898819v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48989-2_4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606531v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debarsy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ertur" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649659v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647923v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78871-3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660410v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-26559-7_35" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GVC4W58M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377409v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490979v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92442-3_16" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284437v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137272v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>