--- v0 (2026-03-09)
+++ v1 (2026-05-01)
@@ -91,7737 +91,7936 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cultural turn in educational action and research</w:t>
+                <w:t xml:space="preserve">Sur la nécessité comparatiste. Comparatisme en théorie de l’action conjointe : vers un programme de recherche en didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Le Hénaff</w:t>
+                <w:t xml:space="preserve">Maël Le Paven Jarno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Santini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Curriculum Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00220272.2025.2476953⟩</w:t>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (1), pp.9-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15vgh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993234v1</w:t>
+                <w:t xml:space="preserve">hal-05567654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission et imitation de la culture, création de langage à l’école maternelle. Un exemple, avec une berceuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Tollu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 226, pp.47-66. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14w1e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ingénierie coopérative autour de l’utilisation de robots de sol</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A cultural turn in educational action and research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Hénaff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tréma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 65, </w:t>
+              <w:t xml:space="preserve">Journal of Curriculum Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/159vb⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00220272.2025.2476953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05443644v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ingéniérie coopérative, lieu d’accompagnement et de transformation des pratiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Une ingénierie coopérative autour de l’utilisation de robots de sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vergon Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lerbour</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didactiques &amp; [et] disciplines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34874/PRSM.DD-VOL3ISS6.62146⟩</w:t>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/159vb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530768v1</w:t>
+                <w:t xml:space="preserve">hal-05443644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de : Heyes, C. Cognitive Gadgets. The Cultural Evolution of Thinking. Cambridge : Harvard University Press, 2018, 304 p.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une ingéniérie coopérative, lieu d’accompagnement et de transformation des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Athias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Le Henaff</w:t>
+                <w:t xml:space="preserve">Sophie Saffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Le Paven</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Lerbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Didactiques &amp; [et] disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (6), pp.45-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34874/PRSM.DD-VOL3ISS6.62146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622225v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduire des recherches participatives : enjeux scientifiques, enjeux politiques, enjeux de formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Marcel</w:t>
+                <w:t xml:space="preserve">Recension de : Heyes, C. Cognitive Gadgets. The Cultural Evolution of Thinking. Cambridge : Harvard University Press, 2018, 304 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Broussal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 215</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905409v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forme scolaire et temps didactique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conduire des recherches participatives : enjeux scientifiques, enjeux politiques, enjeux de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Aussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Broussal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tele.055.0093⟩</w:t>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 99, pp.155-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/138ei⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369683v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can young students understand the mathematical concept of equality? A whole-year arithmetic teaching experiment in second grade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34 (2), pp.439-456. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10212-018-0384-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preuves fondées sur la pratique, pratiques fondées sur la preuve : distinction et mise en synergie</w:t>
+                <w:t xml:space="preserve">Forme scolaire et temps didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Quilio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (2), pp.111-125. </w:t>
+              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 55 (1), pp.93-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/educationdidactique.3400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/tele.055.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532993v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Conceptualization and Investigating Teaching Effectiveness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Preuves fondées sur la pratique, pratiques fondées sur la preuve : distinction et mise en synergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracy Bloor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+                <w:t xml:space="preserve">Didier Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Quilio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11191-018-0016-6⟩</w:t>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (2), pp.111-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.3400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01957155v1</w:t>
+                <w:t xml:space="preserve">hal-02532993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About cooperative engineering: theory and emblematic examples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grace Morales</w:t>
+                <w:t xml:space="preserve">Modeling Conceptualization and Investigating Teaching Effectiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Action Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25 (1), pp.128-139. </w:t>
+              <w:t xml:space="preserve">Science and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (9-10), pp.921-961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09650792.2016.1154885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11191-018-0016-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369497v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01957155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative engineering as a joint action</w:t>
+                <w:t xml:space="preserve">About cooperative engineering: theory and emblematic examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Morellato</w:t>
+                <w:t xml:space="preserve">Grace Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Quilio</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Educational Research Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1474904117690006⟩</w:t>
+              <w:t xml:space="preserve">Educational Action Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (1), pp.128-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09650792.2016.1154885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369495v1</w:t>
+                <w:t xml:space="preserve">hal-02369497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire pour lire, lire pour écrire au CE1 : l’exemple d’un travail sur « Le loup et l’agneau »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooperative engineering as a joint action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïs Lefeuvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Maisonneuve</w:t>
+                <w:t xml:space="preserve">Mireille Morellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Quilio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Educational Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.187-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1474904117690006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01399558v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’action et contrefactuels. Un exemple exploratoire en didactique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Écrire pour lire, lire pour écrire au CE1 : l’exemple d’un travail sur « Le loup et l’agneau »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tréma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 45, pp.83-91</w:t>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lecture et écriture : les choix des enseignants au début de l’école élémentaire, 52, pp.143-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369511v1</w:t>
+                <w:t xml:space="preserve">halshs-01399558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sismographe mécanique : une image d'Epinal ? Construction d'une signification partagée d'un instrument et potentialités didactiques associées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de l’action et contrefactuels. Un exemple exploratoire en didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45, pp.83-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rdst.1415⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01529905v1</w:t>
+                <w:t xml:space="preserve">hal-02369511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail conjoint entre un médiateur scientifique, un professeur des écoles et ses élèves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+                <w:t xml:space="preserve">Le sismographe mécanique : une image d'Epinal ? Construction d'une signification partagée d'un instrument et potentialités didactiques associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14, pp.37-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdst.1415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083952v1</w:t>
+                <w:t xml:space="preserve">hal-01529905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didactique et/ou didactiques. Poursuivre le travail de problématisation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Travail conjoint entre un médiateur scientifique, un professeur des écoles et ses élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Ligozat</w:t>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Coquidé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Verscheure</w:t>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Marlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Dossier thématique : Didactique et/ou didactiques? D'une question polémique à la construction d'un espace de problématisation scientifique, 8 (1), pp.101-116</w:t>
+              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.58 - 73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01076388v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Evolution of Classroom Physics Knowledge in Relation to Certainty and Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Research in Science Teaching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51 (7), pp.930-961. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/tea.21152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01281621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing teaching effectiveness in the Joint Action Theory in Didactics: an exploratory study in primary school</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Didactique et/ou didactiques. Poursuivre le travail de problématisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ligozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Coquidé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Verscheure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Marlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Curriculum Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Dossier thématique : Didactique et/ou didactiques? D'une question polémique à la construction d'un espace de problématisation scientifique, 8 (1), pp.101-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138346v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01076388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du phénomène dans les sciences de la Terre : transposition et référence. Une étude de cas comparée du séisme dans l'histoire des sciences et à l'école élémentaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Skholê : cahiers de la recherche et du développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (2), pp.73-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01162784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative engineering as a specific design-based research</w:t>
+                <w:t xml:space="preserve">Characterizing teaching effectiveness in the Joint Action Theory in Didactics: an exploratory study in primary school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grace Morales-Ibarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZDM The international Journal on Mathematics Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Curriculum Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (5), pp.577-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00220272.2014.931466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138906v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jeu comme modèle de l'activité humaine et comme modèle en théorie de l'action conjointe en didactique. Quelques remarques</w:t>
+                <w:t xml:space="preserve">Cooperative engineering as a specific design-based research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Quilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Morales-Ibarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (2), pp.105-131</w:t>
+              <w:t xml:space="preserve">ZDM The international Journal on Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (7), pp.1031-1043</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856460v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logique de l'action et film d'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (3), pp.166-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the Joint Action Theory in Didactics.</w:t>
+                <w:t xml:space="preserve">Le jeu comme modèle de l'activité humaine et comme modèle en théorie de l'action conjointe en didactique. Quelques remarques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Erziehungswissenschaft</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15 (3), pp.503-516</w:t>
+              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.105-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856459v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre et enseigner : une action conjointe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">About the Joint Action Theory in Didactics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Apprendre au XXIe siècle, 500, pp.100-102</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Erziehungswissenschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (3), pp.503-516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01163212v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude d'un enseignement de la lecture au CP. Esquisse d'articulation de divers types d'analyse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprendre et enseigner : une action conjointe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 168, pp.39-58</w:t>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Apprendre au XXIe siècle, 500, pp.100-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856462v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01163212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esquisse d'une pragmatique didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie de l'interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27-28, pp.179-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La différenciation didactique passive : un essai de définition et d'illustration.</w:t>
+                <w:t xml:space="preserve">Une étude d'un enseignement de la lecture au CP. Esquisse d'articulation de divers types d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 20, pp.105-122</w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 168, pp.39-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856463v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling, an epistemological approach : cases studies and implications for science teaching.</w:t>
+                <w:t xml:space="preserve">An epistemological approach to modeling: Cases studies and implications for science teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Santini</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Griggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 92 (3), pp.424-446</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 92 (3), pp.424-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sce.20268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856466v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00361490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An epistemological approach to modeling: Cases studies and implications for science teaching</w:t>
+                <w:t xml:space="preserve">Modelling, an epistemological approach : cases studies and implications for science teaching.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérome Santini</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Griggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 92 (3), pp.424-446. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 92 (3), pp.424-446</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00361490v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail du professeur pour la théorie de l'action conjointe en didactique. Une activité située ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 57, pp.39-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture au cours préparatoire : une analyse empirique de l'influence des choix pédagogiques et didactiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La différenciation didactique passive : un essai de définition et d'illustration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Piquée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+                <w:t xml:space="preserve">Joel Clanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 36, pp.231-252</w:t>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.105-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856420v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le forum débat : un dispositif d'apprentissage collaboratif en formation initiale d'enseignants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lecture au cours préparatoire : une analyse empirique de l'influence des choix pédagogiques et didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piquée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 3 (3-4), pp.331-330</w:t>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36, pp.231-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856543v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos de l'enseignement des mathématiques en Adaptation et Intégration Scolaire. Une étude de cas comparative en regroupement d'adaptation</w:t>
+                <w:t xml:space="preserve">Le forum débat : un dispositif d'apprentissage collaboratif en formation initiale d'enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Kuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Théry</w:t>
+                <w:t xml:space="preserve">Françoise Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Nédélec-Trohel</w:t>
+                <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 26 (2), pp.151-206</w:t>
+              <w:t xml:space="preserve">Distances et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (3-4), pp.331-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856542v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos de l’enseignement des mathématiques en adaptation et intégration scolaire : une étude de cas comparative en regroupement d’adaptation</w:t>
+                <w:t xml:space="preserve">A propos de l'enseignement des mathématiques en Adaptation et Intégration Scolaire. Une étude de cas comparative en regroupement d'adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Toullec-Théry</w:t>
+                <w:t xml:space="preserve">M. Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Nédelec-Trohel</w:t>
+                <w:t xml:space="preserve">I. Nédélec-Trohel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 26/2, pp.151-156</w:t>
+              <w:t xml:space="preserve">, 2006, 26 (2), pp.151-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199288v1</w:t>
+                <w:t xml:space="preserve">halshs-00856542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'action didactique. Eléments de théorisation</w:t>
+                <w:t xml:space="preserve">Le forum-débat : Un dispositif d'apprentissage collaboratif en formation initiale d'enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Hélary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Kuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 28 (2), pp.205-225</w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitationances et Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3, pp.311-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00856540v1</w:t>
+                <w:t xml:space="preserve">halshs-00855789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le forum-débat : Un dispositif d'apprentissage collaboratif en formation initiale d'enseignants</w:t>
+                <w:t xml:space="preserve">L'action didactique. Eléments de théorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitationances et Savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 3, pp.311-330</w:t>
+              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28 (2), pp.205-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00855789v1</w:t>
+                <w:t xml:space="preserve">halshs-00856540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation : une approche épistémologique</w:t>
+                <w:t xml:space="preserve">A propos de l’enseignement des mathématiques en adaptation et intégration scolaire : une étude de cas comparative en regroupement d’adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Santini</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Toullec-Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nédelec-Trohel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aster</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 43, pp.163-188</w:t>
+              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26/2, pp.151-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00856541v1</w:t>
+                <w:t xml:space="preserve">hal-04199288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse proxémique d’une leçon de mathématiques : une étude exploratoire</w:t>
+                <w:t xml:space="preserve">Modélisation : une approche épistémologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Santini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 31 (3), pp.659-686</w:t>
+              <w:t xml:space="preserve">Aster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43, pp.163-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327249v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse proxémique d'une leçon de mathématiques</w:t>
+                <w:t xml:space="preserve">Analyse proxémique d’une leçon de mathématiques : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Barbu</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 30 (2), pp.659-686</w:t>
+              <w:t xml:space="preserve">, 2005, 31 (3), pp.659-686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856545v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Attempt to Model the Teacher’S Action in the Mathematics Class</w:t>
+                <w:t xml:space="preserve">Analyse proxémique d'une leçon de mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria-Luisa Schubauer-Leoni</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Jacques Mercier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérard Perrot</w:t>
+                <w:t xml:space="preserve">S. Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Studies in Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 59 (1-3), pp.153-181</w:t>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30 (2), pp.659-686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997621v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un enseignement de l'histoire au CM. Questions didactiques</w:t>
+                <w:t xml:space="preserve">An Attempt to Model the Teacher’S Action in the Mathematics Class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Luisa Schubauer-Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Rivenc</w:t>
+                <w:t xml:space="preserve">Alain Jacques Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ligozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 144, pp.69-83</w:t>
+              <w:t xml:space="preserve">Educational Studies in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 59 (1-3), pp.153-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856546v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les discours du professeur. Vers une pragmatique didactique</w:t>
+                <w:t xml:space="preserve">Un enseignement de l'histoire au CM. Questions didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Quilio</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Rivenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 141, pp.47-56</w:t>
+              <w:t xml:space="preserve">, 2003, 144, pp.69-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856548v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une didactique comparée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Mercier</w:t>
+                <w:t xml:space="preserve">Les discours du professeur. Vers une pragmatique didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-L. Schubauer-Léoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+                <w:t xml:space="preserve">S. Quilio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 141, pp.5-16</w:t>
+              <w:t xml:space="preserve">, 2002, 141, pp.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856549v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une modalité de régulation des pratiques professionnelles : la recherche d'une articulation entre &amp;quot; attentes &amp;quot; et &amp;quot; besoins &amp;quot; dans la formation continue des enseignants</w:t>
+                <w:t xml:space="preserve">Vers une didactique comparée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Merle</w:t>
+                <w:t xml:space="preserve">A. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Schubauer-Léoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 8 (2), pp.27-48</w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 141, pp.5-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00856552v1</w:t>
+                <w:t xml:space="preserve">halshs-00856549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de l'hétérogénéité : le travail de régulation du professeur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une modalité de régulation des pratiques professionnelles : la recherche d'une articulation entre &amp;quot; attentes &amp;quot; et &amp;quot; besoins &amp;quot; dans la formation continue des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Le Tiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aster</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 35, pp.85-122</w:t>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 8 (2), pp.27-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856547v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations et action didactique</w:t>
+                <w:t xml:space="preserve">Prise en compte de l'hétérogénéité : le travail de régulation du professeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Turco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stallaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Tiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'année des sciences de l'Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, pp.67-90</w:t>
+              <w:t xml:space="preserve">Aster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35, pp.85-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856551v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation continue des professeurs : quelques éléments de réflexions, quelques propositions</w:t>
+                <w:t xml:space="preserve">Représentations et action didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 136, pp.9-16</w:t>
+              <w:t xml:space="preserve">L'année des sciences de l'Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.67-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856550v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How social interactions within a class depend on the teacher’s assessment of the students’ various mathematical capabilities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La formation continue des professeurs : quelques éléments de réflexions, quelques propositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria-Luisa Schubauer-Leoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zentralblatt für Didaktik der Mathematik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 32 (5), pp.126-130</w:t>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 136, pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997614v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How social interactions within a class depend on the teacher's assessment of the various pupil's mathematical capabilities, a case study. Zentralblatt fur Didaktik der Mathematik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Mercier</w:t>
+                <w:t xml:space="preserve">How social interactions within a class depend on the teacher’s assessment of the students’ various mathematical capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jacques Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.-L. Schubauer-Léoni</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Luisa Schubauer-Leoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International review of Mathematics Education</w:t>
+              <w:t xml:space="preserve">Zentralblatt für Didaktik der Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 32 (5), pp.126-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856555v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi faire encore des mathématiques à l'école ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How social interactions within a class depend on the teacher's assessment of the various pupil's mathematical capabilities, a case study. Zentralblatt fur Didaktik der Mathematik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Mercier</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Schubauer-Léoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 15, pp.69-78</w:t>
+              <w:t xml:space="preserve">International review of Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 32 (5), pp.126-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856556v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pourquoi faire encore des mathématiques à l'école ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 15, pp.69-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Statuts de l'erreur dans la relation didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ravestein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminer l'efficacité de la pratique en création-résolution de problèmes à l'école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journal Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Martinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morellato Mireille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de didactique de l'ARDM 2024/2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guille-Biel Winder Claire; Tempier Frédérick, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture, Epistemic Kinship, and Epistemic Solidarity in Didactic Activity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saut informationnel et impavidité de la professeure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Athias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Le Henaff</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Educational Research (ECER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Educational Research Association (EERA), Sep 2025, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Colloque international en l’hommage à l’oeuvre de Guy Brousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Bordeaaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253316v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saut informationnel et impavidité de la professeure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Culture, Epistemic Kinship, and Epistemic Solidarity in Didactic Activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grace Morales</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international en l’hommage à l’oeuvre de Guy Brousseau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Bordeaaux, France</w:t>
+              <w:t xml:space="preserve">European Conference on Educational Research (ECER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Educational Research Association (EERA), Sep 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200526v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction et anthropologie à l’école : des exemples de description et de compréhension de pratiques de cuisine et de chant.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Le Henaff</w:t>
+                <w:t xml:space="preserve">Problem posing at elementary school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lerbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Quilio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traduction et anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Supérieur des Arts et Métiers de Tataouine (ISAMT.) Tataouine, Tunisie (3200), Dec 2024, Tataouine, Tunisie</w:t>
+              <w:t xml:space="preserve">The 15th International Congress on Mathematical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kim Beswik, Jul 2024, Sydney (AUSTRALIA), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947054v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problem posing at elementary school</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francine Athias</w:t>
+                <w:t xml:space="preserve">Traduction et anthropologie à l’école : des exemples de description et de compréhension de pratiques de cuisine et de chant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brehant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Congress on Mathematical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kim Beswik, Jul 2024, Sydney (AUSTRALIA), Australia</w:t>
+              <w:t xml:space="preserve">Traduction et anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Supérieur des Arts et Métiers de Tataouine (ISAMT.) Tataouine, Tunisie (3200), Dec 2024, Tataouine, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667343v1</w:t>
+                <w:t xml:space="preserve">hal-04947054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système hypermédia, une représentation de la pratique ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Henry</w:t>
+                <w:t xml:space="preserve">Le comparatisme et la revue Education &amp; Didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres internationales des LéA-Ifé. Création collective d’intelligence dans le réseau des LéA-Ifé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifé, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude de l’ARCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667346v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplicative Problem Posing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Un système hypermédia, une représentation de la pratique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journal Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lerbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Educational Research (ECER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Educational Research Association (EERA), Aug 2023, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Rencontres internationales des LéA-Ifé. Création collective d’intelligence dans le réseau des LéA-Ifé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifé, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04507954v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un travail conjoint entre professeurs et chercheurs pour élaborer des séquences de mathématiques à l'école élémentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Multiplicative Problem Posing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lerbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maths en l'IR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journées Nationales APMEP, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">European Conference on Educational Research (ECER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Educational Research Association (EERA), Aug 2023, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04507936v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Preuve dans la recherche en éducation, dans les sciences, dans la culture.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Perraud</w:t>
+                <w:t xml:space="preserve">Un travail conjoint entre professeurs et chercheurs pour élaborer des séquences de mathématiques à l'école élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Athias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lerbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Le Henaff</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Saffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de clôture du 3ème congrès international de la TACD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collectif Didactique pour enseigner, Nov 2023, Brest (UBO), France</w:t>
+              <w:t xml:space="preserve">Maths en l'IR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées Nationales APMEP, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05219470v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coopération : quelle contribution de la TACD ? Conférence plénière</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">La Preuve dans la recherche en éducation, dans les sciences, dans la culture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maël Le Paven</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès International de la Théorie de l’Action Conjointe en Didactique, Pour une reconstruction de la forme scolaire d’éducation,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">Conférence de clôture du 3ème congrès international de la TACD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif Didactique pour enseigner, Nov 2023, Brest (UBO), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344330v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05219470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La TACD et le langage : la notion de jargon, ses sources, ses raisons d'être, et ses affinités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La coopération : quelle contribution de la TACD ? Conférence plénière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tracy Bloor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès International de la Théorie de l'Action Conjointe en Didactique Pour une reconstruction de la forme scolaire d'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collectif Didactique Pour Enseigner, 2021, Nancy (FR), France</w:t>
+              <w:t xml:space="preserve">2ème Congrès International de la Théorie de l’Action Conjointe en Didactique, Pour une reconstruction de la forme scolaire d’éducation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088175v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coopération : quelle contribution de la TACD ? Conférence plénière</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">La TACD et le langage : la notion de jargon, ses sources, ses raisons d'être, et ses affinités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Bloor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès International de la Théorie de l’Action Conjointe en Didactique, Pour une reconstruction de la forme scolaire d’éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">2ème Congrès International de la Théorie de l'Action Conjointe en Didactique Pour une reconstruction de la forme scolaire d'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif Didactique Pour Enseigner, 2021, Nancy (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621314v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion de preuve en didactique : vers une épistémologie de l'ascension de l'abstrait au concret ? Didactique de la musique et de la danse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Forest</w:t>
+                <w:t xml:space="preserve">La coopération : quelle contribution de la TACD ? Conférence plénière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'ARCD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour des Recherches Comparatistes en Didactique, Oct 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2ème Congrès International de la Théorie de l’Action Conjointe en Didactique, Pour une reconstruction de la forme scolaire d’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170913v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuity of the students' experience and systems of representation, an example of teaching and learning in mathematics first grade students</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Morellato</w:t>
+                <w:t xml:space="preserve">La notion de preuve en didactique : vers une épistémologie de l'ascension de l'abstrait au concret ? Didactique de la musique et de la danse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Batézat-Batellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Quilio</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Loquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERME 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Colloque de l'ARCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour des Recherches Comparatistes en Didactique, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950546v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TWG24: Representations in mathematics teaching and learning Introduction to the papers of TWG24</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Baccaglini-Frank</w:t>
+                <w:t xml:space="preserve">Continuity of the students' experience and systems of representation, an example of teaching and learning in mathematics first grade students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Torsten Fritzlar</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Quilio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950557v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail conjoint entre un médiateur scientifique, un professeur des écoles et ses élèves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+                <w:t xml:space="preserve">TWG24: Representations in mathematics teaching and learning Introduction to the papers of TWG24</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Robotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baccaglini-Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Fritzlar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SIEST Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">CERME 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136049v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude de cas avec le cadre théorique de la TACD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vigot</w:t>
+                <w:t xml:space="preserve">Travail conjoint entre un médiateur scientifique, un professeur des écoles et ses élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Comparatives de l'organisation des formes et des contenus de l'étude : variations et constantes disciplinaires, institutionnelles, culturelles.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARCD, Jan 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque SIEST Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154859v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About Cooperative Engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une étude de cas avec le cadre théorique de la TACD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès WALS (The World Association of Lesson Studies International Conference 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The World Association of Lesson Studies International Conference 2013, Sep 2013, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">Approches Comparatives de l'organisation des formes et des contenus de l'étude : variations et constantes disciplinaires, institutionnelles, culturelles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARCD, Jan 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138924v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interactions didactiques dans la dialectique jeux d'apprentissage – jeux épistémiques. Une étude de cas à l'école primaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">About Cooperative Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Spécificités et diversité des interactions didactiques : disciplines, finalités, contextes", Université de Lyon - ICAR - CNRS - INRP, 24-26 juin 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, LYON, INRP, France</w:t>
+              <w:t xml:space="preserve">Congrès WALS (The World Association of Lesson Studies International Conference 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The World Association of Lesson Studies International Conference 2013, Sep 2013, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533804v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le forum débat : un outil de formation et d'analyse de pratiques des enseignants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les interactions didactiques dans la dialectique jeux d'apprentissage – jeux épistémiques. Une étude de cas à l'école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jocair 08, journées communication et apprentissage instrumentés en réseau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Amiens, France. pp.207-219</w:t>
+              <w:t xml:space="preserve">Colloque international "Spécificités et diversité des interactions didactiques : disciplines, finalités, contextes", Université de Lyon - ICAR - CNRS - INRP, 24-26 juin 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, LYON, INRP, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00855807v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le forum débat : un outil de formation et d'analyse de pratiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Le forum débat : un outil de formation et d'analyse de pratiques des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Hélary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Kuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lameul</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières journées communication et apprentissage instrumentés en réseau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Amiens, France</w:t>
+              <w:t xml:space="preserve">Jocair 08, journées communication et apprentissage instrumentés en réseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Amiens, France. pp.207-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-00138057v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00855807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The teacher's action, the researcher's conception in mathematics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le forum débat : un outil de formation et d'analyse de pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Lameul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Hélary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Kuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Jacques Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERME 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Dortmund, Germany</w:t>
+              <w:t xml:space="preserve">Premières journées communication et apprentissage instrumentés en réseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995191v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00138057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logiques d'action du professeur et du chercheur, un essai d'analyse</w:t>
+                <w:t xml:space="preserve">The teacher's action, the researcher's conception in mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ligozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francia Leutenegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jacques Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REF 2003 Symposium "Questions de didactique comparée"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FAPSE université de Genève, Sep 2003, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">CERME 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Dortmund, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994332v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’action du professeur et formation.</w:t>
+                <w:t xml:space="preserve">Logiques d'action du professeur et du chercheur, un essai d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vivier Jean-Pierre</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jacques Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Inter-IUFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">REF 2003 Symposium "Questions de didactique comparée"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAPSE université de Genève, Sep 2003, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011609v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modélisation de l’action du professeur et formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrot Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillot Agnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turco Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivier Jean-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Inter-IUFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A model for examining Teacher's didactic action in mathematics, the case of the game &amp;quot;race to 20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Luisa Schubauer-Leoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 2 Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2001, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7831,154 +8030,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching mathematics in Primary School : effets of a learning program requesting numerical estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Applied Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7988,565 +8187,565 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner ça s'apprend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Cdpe Didactique Pour Enseigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Kolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif Didactique pour Enseigner (CDpE). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Mythes et réalités, André Tricot, 978-2725637785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique pour enseigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kervran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif didactique pour enseigner (CDpE). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.618, 2019, Paideia, 9782753577527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 2014, Encyclopedia of Science Education</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens du Savoir. Eléments pour une théorie de l'action conjointe en didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, pp.800, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir ensemble. L'action conjointe du professeur et des élèves dans le système didactique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.230, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutions didactiques. Etude et autonomie à l'école élémentaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de France, pp.268, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8556,2856 +8755,2856 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Epistemic Kinship Between School Mathematical Practices and the Practice of Mathematicians: The Journal of Number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Where is the Mathematics in Your Math Education Research? Personal Accounts of Leading Educators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland; Springer Nature Switzerland, pp.221-248, 2025, Research in Mathematics Education, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-83907-8_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération : quelle contribution de la TACD ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Carole Le Hénaff, Maël Le Paven, Frédérique-Marie Prot &amp; Henri-Louis Go (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprendre et transformer la forme scolaire. Contributions de la théorie de l’action conjointe en didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Paideia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ingénieries coopératives : un fonctionnement général et un système de principes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vergon Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif Didactique pour Enseigner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un art de faire ensemble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-76, 2024, 9782753596399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi coopérer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Louis Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif Didactique pour Enseigner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un art de faire ensemble. Les ingénieries coopératives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.37-58, 2024, 978-2-7535-9639-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la création collective d’un système de signes. L’ingénierie du Jeu du trésor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garrec Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif Didactique pour Enseigner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un art de faire ensemble.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.301-338, 2024, 9782753596399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 11. VISA : un outil de mutualisation des matériaux empiriques de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Albero, Joris Thievenaz (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquêter dans les métiers de l'humain. Traité de méthodologie de la recherche en Sciences de l’Éducation et de la Formation. Tome 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raison et passions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.413-426, 2022, 978-2917645994. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rp.alber.2022.03.0413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Films d’étude et systèmes hypermédias: le cas des systèmes hybrides texte-image-son (SHTIS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Blocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Albero; Joris Thievenaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquêter dans les métiers de l’humain. Traité de méthodologie de la recherche en sciences de l’éducation et de la formation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.637-651, 2022, Raisons &amp; Passions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04067388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le film d’étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Blocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Albero; Joris Thievenaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquêter dans les métiers de l’humain. Traité de méthodologie de la recherche en sciences de l’éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.622-636, 2022, Raisons &amp; Passions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement constructiviste ou enseignement direct : il faut choisir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif Didactique pour Enseigner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner, ça s’apprend</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49-67, Retz, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Can Earthquakes Get Into a 5th Grade Classroom?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Quilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Levrini, O. &amp; Tasquier, G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Proceedings of the ESERA 2019 Conference. The beauty and pleasure of understanding: engaging with contemporary challenges through science education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Alma Mater Studiorum – University of Bologna, pp.374-380, 2020, ISBN 978-88-945874-0-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la notion de jargon. Quelques réflexions sur le langage et les langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épistémologie à usage didactique. Langue de spécialité.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative Didactic Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Bloor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-5, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-77487-9_100037-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative Didactic Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Bloor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-5, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-77487-9_100037-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How teachers and researchers can cooperate to redesign a curriculum?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Quilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morellato Mireille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lerbour Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">School Mathematics Curriculum Reforms?: Challenges, Changes and Opportunities.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 563-570, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action and Science Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Science Education.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agency and Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Science Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropological Approaches in Mathematics Education, French Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lerman, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Dordrecht, Heidelberg, New York, London, pp.38-43, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filmer la pratique. Un point de vue de la théorie de l’action conjointe en didactique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Veillard &amp; Andrée Tiberghien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentation de la recherche en Education. Le cas du développement d’une base de vidéos de situation d’enseignement et d’apprentissage ViSA.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la MSH, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi Dewey ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henri Go. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dewey penseur de l’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de nancy, pp.9-30, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video studies : Time and duration in the teaching-learning processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook "The World of Science Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sense Publishers, pp.141-179, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of didactic intentions, thought collective and documentation work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gueudet, G.; Pepin, B.; Trouche, L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From text to 'lived resources': curriculum material and mathematics teacher development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.43-57, 2012, Mathematics Teacher Education, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-1966-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00632256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions didactiques dans la dialectique jeux d’apprentissage – jeux épistémiques. Une étude de cas à l’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. Rivière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spécificités et diversité des interactions didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Riveneuve, pp.113-131, 2012, 978-2-36013-093-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03658594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming fragmentation : Towards a joint action theory in didactics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Hudson &amp; M. Meyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Overcoming fragmentation : Towards a joint action theory in didactics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Opladen and Farmington Hills : Barbara Budrich, pp.60-76, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00725827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes de l'intention didactique, collectifs, et travail documentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ghislaine Gueudet et Luc Trouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources vives. Le travail documentaire des professeurs en mathématiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes et INRP, pp.147-161, 2010, Paideia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contenus de savoirs et gestes d'enseignement. Professeurs et Chercheurs : vers de nouveaux modes de coopération ?</w:t>
+                <w:t xml:space="preserve">Didactique et sciences de l'éducation : une reconfiguration ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J. Clanet. </w:t>
+              <w:t xml:space="preserve">A. Vergnioux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation des Enseignants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUR, pp.127-142, 2009</w:t>
+              <w:t xml:space="preserve">Quarante ans des sciences de l'éducation. L'âge de la maturité ? Questions vives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.49-57, 2009, Questions vives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00725831v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didactique et sciences de l'éducation : une reconfiguration ?</w:t>
+                <w:t xml:space="preserve">Contenus de savoirs et gestes d'enseignement. Professeurs et Chercheurs : vers de nouveaux modes de coopération ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. Vergnioux. </w:t>
+              <w:t xml:space="preserve">J. Clanet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarante ans des sciences de l'éducation. L'âge de la maturité ? Questions vives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.49-57, 2009, Questions vives</w:t>
+              <w:t xml:space="preserve">Recherche et formation des Enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.127-142, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856562v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00725831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vergnaud, un pragmatiste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activité humaine et conceptualisation : questions à Gérard Vergnaud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Mirail, pp.23-30, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche didactique et Apprentissage Collaboratif Assisté par Ordinateur. Quelques remarques et questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies de communication et formation d'enseignants : vers de nouvelles modalités de professionnalisation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRP, pp.81-102, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des catégories pour l'analyse comparée de l'action du professeur : un essai de mise à l'épreuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etude des pratiques effectives. L'approche des didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Pensée Sauvage, pp.25-46, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de l'action de l'enseignant. Nécessité, difficultés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le génie didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.209-232, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théories de l'action et action du professeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théories de l'action et éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.203-224, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11415,266 +11614,266 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for design of online resources for inquiry-based science teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies, resources, and inquiry-based science teaching. A literature review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ferriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Kuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CREAD. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId255"/>
+      <w:footerReference w:type="default" r:id="rId260"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11821,51 +12020,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le H&#233;naff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220272.2025.2476953" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310190v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Tollu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w1e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443644v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vergon Dartois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159vb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530768v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douarin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saffray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerbour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.DD-VOL3ISS6.62146" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622225v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905409v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marcel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aussel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Broussal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138ei" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.055.0093" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02070494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fischer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-018-0384-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3400" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957155v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Bloor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-018-0016-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369497v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Morales" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09650792.2016.1154885" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369495v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morellato" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1474904117690006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399558v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maisonneuve" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369511v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1415" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C2LG5TN1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083952v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076388v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ligozat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquid&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verscheure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281621v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tea.21152" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-48NJC64L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138346v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220272.2014.931466" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162784v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138906v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Morales-Ibarra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856460v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138908v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856459v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163212v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856463v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Maurice" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Clanet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murillo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856466v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Griggs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361490v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Santini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sce.20268" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856464v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856420v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piqu&#233;e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856543v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise H&#233;lary" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856542v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;ry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N&#233;d&#233;lec-Trohel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199288v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle N&#233;delec-Trohel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856540v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855789v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856541v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01327249v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856545v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Schubauer-Leoni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques Mercier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Perrot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856546v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rivenc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856548v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quilio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856549v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Schubauer-L&#233;oni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856547v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Turco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stallaerts" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Tiec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856551v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856550v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997614v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856555v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856556v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01777724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ravestein" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371701v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jadot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Journal Catherine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Martinotti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morellato Mireille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253316v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200526v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947054v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brehant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Fournier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667343v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667346v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507954v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507936v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219470v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344330v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04088175v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621314v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170913v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bat&#233;zat-Batellier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950546v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950557v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Robotti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baccaglini-Frank" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Fritzlar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136049v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154859v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138924v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533804v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855807v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00138057v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995191v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francia Leutenegger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994332v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02011609v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot G&#233;rard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillot Agn&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turco Gilbert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivier Jean-Pierre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991660v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140279v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Meyer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139360v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856455v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856456v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856457v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415302v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83907-8_15" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05146674v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667266v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620940v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louis Go" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koessler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667265v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrec Anne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03975787v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/enqueter-dans-les-metiers-de-l-humain--9782917645994-page-413.htm" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.03.0413" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04067388v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Blocher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067369v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458875v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533171v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371988v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570506v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77487-9_100037-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369645v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940708v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerbour Olivier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139356v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139359v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139352v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevallard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139351v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139347v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856558v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiberghien" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632256v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1966-8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658594v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725827v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497307v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725831v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856562v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856565v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856566v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856567v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856569v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856568v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734199v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151156v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ferriere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven Jarno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vgh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310190v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le H&#233;naff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Tollu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w1e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993234v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220272.2025.2476953" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443644v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vergon Dartois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159vb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530768v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douarin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saffray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerbour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.DD-VOL3ISS6.62146" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905409v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marcel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aussel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Broussal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138ei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02070494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fischer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Richard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-018-0384-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369683v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.055.0093" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532993v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3400" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957155v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Bloor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-018-0016-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Morales" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09650792.2016.1154885" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369495v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morellato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1474904117690006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maisonneuve" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369511v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529905v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1415" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C2LG5TN1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083952v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281621v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tea.21152" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-48NJC64L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076388v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ligozat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquid&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verscheure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162784v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138346v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220272.2014.931466" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138906v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Morales-Ibarra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138908v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856460v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856459v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163212v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856462v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361490v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Santini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Griggs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sce.20268" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856466v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856464v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856463v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Maurice" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Clanet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murillo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856420v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piqu&#233;e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856543v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise H&#233;lary" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856542v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;ry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N&#233;d&#233;lec-Trohel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855789v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856540v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199288v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle N&#233;delec-Trohel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856541v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01327249v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856545v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997621v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Schubauer-Leoni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques Mercier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Perrot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856546v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rivenc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856548v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quilio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856549v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Schubauer-L&#233;oni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856552v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856547v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Turco" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stallaerts" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Tiec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856551v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856550v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997614v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856555v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856556v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01777724v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ravestein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371701v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jadot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Journal Catherine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Martinotti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morellato Mireille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200526v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253316v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667343v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947054v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brehant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Fournier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667346v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507954v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507936v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219470v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344330v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04088175v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621314v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170913v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bat&#233;zat-Batellier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950546v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950557v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Robotti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baccaglini-Frank" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Fritzlar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136049v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154859v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138924v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533804v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855807v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00138057v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995191v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francia Leutenegger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994332v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02011609v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot G&#233;rard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillot Agn&#232;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turco Gilbert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivier Jean-Pierre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991660v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140279v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Meyer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139360v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856455v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856456v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856457v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415302v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83907-8_15" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05146674v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667266v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620940v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louis Go" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koessler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667265v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrec Anne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03975787v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/enqueter-dans-les-metiers-de-l-humain--9782917645994-page-413.htm" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.03.0413" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04067388v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Blocher" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067369v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458875v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533171v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371988v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570506v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77487-9_100037-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369645v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940708v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerbour Olivier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139356v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139359v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139352v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevallard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139351v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139347v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856558v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiberghien" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632256v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1966-8" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658594v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725827v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497307v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856562v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725831v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856565v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856566v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856567v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856569v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856568v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734199v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151156v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ferriere" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>