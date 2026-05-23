--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -91,51 +91,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -242,4998 +242,5123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission et imitation de la culture, création de langage à l’école maternelle. Un exemple, avec une berceuse</w:t>
+                <w:t xml:space="preserve">Une analyse des rapports possibles entre anthropologie et traduction à l’école, à travers des exemples en russe, en espagnol et en breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Tollu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vasilisa Livinchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310190v1</w:t>
+                <w:t xml:space="preserve">hal-05621126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cultural turn in educational action and research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une ingénierie coopérative autour de l’utilisation de robots de sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vergon Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Athias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Curriculum Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/159vb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00220272.2025.2476953⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04993234v1</w:t>
+                <w:t xml:space="preserve">hal-05443644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ingénierie coopérative autour de l’utilisation de robots de sol</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmission et imitation de la culture, création de langage à l’école maternelle. Un exemple, avec une berceuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Tollu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tréma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 226, pp.47-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14w1e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/159vb⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05443644v1</w:t>
+                <w:t xml:space="preserve">hal-05310190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ingéniérie coopérative, lieu d’accompagnement et de transformation des pratiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A cultural turn in educational action and research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didactiques &amp; [et] disciplines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34874/PRSM.DD-VOL3ISS6.62146⟩</w:t>
+              <w:t xml:space="preserve">Journal of Curriculum Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00220272.2025.2476953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530768v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de : Heyes, C. Cognitive Gadgets. The Cultural Evolution of Thinking. Cambridge : Harvard University Press, 2018, 304 p.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une ingéniérie coopérative, lieu d’accompagnement et de transformation des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Athias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Saffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Le Henaff</w:t>
+                <w:t xml:space="preserve">Olivier Lerbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Le Paven</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Journal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Didactiques &amp; [et] disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (6), pp.45-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34874/PRSM.DD-VOL3ISS6.62146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622225v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduire des recherches participatives : enjeux scientifiques, enjeux politiques, enjeux de formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recension de : Heyes, C. Cognitive Gadgets. The Cultural Evolution of Thinking. Cambridge : Harvard University Press, 2018, 304 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Marcel</w:t>
+                <w:t xml:space="preserve">Carole Le Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Broussal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 215</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905409v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can young students understand the mathematical concept of equality? A whole-year arithmetic teaching experiment in second grade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conduire des recherches participatives : enjeux scientifiques, enjeux politiques, enjeux de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Fischer</w:t>
+                <w:t xml:space="preserve">Lucie Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Sander</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Richard</w:t>
+                <w:t xml:space="preserve">Dominique Broussal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10212-018-0384-y⟩</w:t>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 99, pp.155-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/138ei⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070494v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forme scolaire et temps didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N° 55 (1), pp.93-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tele.055.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preuves fondées sur la pratique, pratiques fondées sur la preuve : distinction et mise en synergie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can young students understand the mathematical concept of equality? A whole-year arithmetic teaching experiment in second grade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Cariou</w:t>
+                <w:t xml:space="preserve">Bruno Vilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Quilio</w:t>
+                <w:t xml:space="preserve">Jean-François Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (2), pp.111-125. </w:t>
+              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (2), pp.439-456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/educationdidactique.3400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10212-018-0384-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532993v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Conceptualization and Investigating Teaching Effectiveness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preuves fondées sur la pratique, pratiques fondées sur la preuve : distinction et mise en synergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracy Bloor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+                <w:t xml:space="preserve">Didier Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Quilio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11191-018-0016-6⟩</w:t>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (2), pp.111-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.3400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01957155v1</w:t>
+                <w:t xml:space="preserve">hal-02532993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About cooperative engineering: theory and emblematic examples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grace Morales</w:t>
+                <w:t xml:space="preserve">Modeling Conceptualization and Investigating Teaching Effectiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Action Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09650792.2016.1154885⟩</w:t>
+              <w:t xml:space="preserve">Science and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (9-10), pp.921-961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11191-018-0016-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369497v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01957155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative engineering as a joint action</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">About cooperative engineering: theory and emblematic examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Morellato</w:t>
+                <w:t xml:space="preserve">Grace Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Quilio</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Educational Research Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (1), pp.187-208. </w:t>
+              <w:t xml:space="preserve">Educational Action Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (1), pp.128-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1474904117690006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09650792.2016.1154885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369495v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire pour lire, lire pour écrire au CE1 : l’exemple d’un travail sur « Le loup et l’agneau »</w:t>
+                <w:t xml:space="preserve">Cooperative engineering as a joint action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïs Lefeuvre</w:t>
+                <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Maisonneuve</w:t>
+                <w:t xml:space="preserve">Mireille Morellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Quilio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Educational Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.187-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1474904117690006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01399558v1</w:t>
+                <w:t xml:space="preserve">hal-02369495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’action et contrefactuels. Un exemple exploratoire en didactique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Écrire pour lire, lire pour écrire au CE1 : l’exemple d’un travail sur « Le loup et l’agneau »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tréma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 45, pp.83-91</w:t>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lecture et écriture : les choix des enseignants au début de l’école élémentaire, 52, pp.143-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369511v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01399558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sismographe mécanique : une image d'Epinal ? Construction d'une signification partagée d'un instrument et potentialités didactiques associées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de l’action et contrefactuels. Un exemple exploratoire en didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45, pp.83-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01529905v1</w:t>
+                <w:t xml:space="preserve">hal-02369511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail conjoint entre un médiateur scientifique, un professeur des écoles et ses élèves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+                <w:t xml:space="preserve">Le sismographe mécanique : une image d'Epinal ? Construction d'une signification partagée d'un instrument et potentialités didactiques associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14, pp.37-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdst.1415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083952v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolution of Classroom Physics Knowledge in Relation to Certainty and Uncertainty</w:t>
+                <w:t xml:space="preserve">Travail conjoint entre un médiateur scientifique, un professeur des écoles et ses élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrée Tiberghien</w:t>
+                <w:t xml:space="preserve">Catherine Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cross</w:t>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Research in Science Teaching</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.58 - 73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01281621v1</w:t>
+                <w:t xml:space="preserve">hal-01083952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didactique et/ou didactiques. Poursuivre le travail de problématisation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Evolution of Classroom Physics Knowledge in Relation to Certainty and Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Tiberghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Ligozat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Verscheure</w:t>
+                <w:t xml:space="preserve">David Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Marlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Research in Science Teaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (7), pp.930-961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tea.21152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01076388v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01281621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction du phénomène dans les sciences de la Terre : transposition et référence. Une étude de cas comparée du séisme dans l'histoire des sciences et à l'école élémentaire.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Santini</w:t>
+                <w:t xml:space="preserve">Didactique et/ou didactiques. Poursuivre le travail de problématisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ligozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Coquidé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Verscheure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Marlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skholê : cahiers de la recherche et du développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 18 (2), pp.73-82</w:t>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Dossier thématique : Didactique et/ou didactiques? D'une question polémique à la construction d'un espace de problématisation scientifique, 8 (1), pp.101-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01162784v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01076388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing teaching effectiveness in the Joint Action Theory in Didactics: an exploratory study in primary school</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La construction du phénomène dans les sciences de la Terre : transposition et référence. Une étude de cas comparée du séisme dans l'histoire des sciences et à l'école élémentaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Curriculum Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Skholê : cahiers de la recherche et du développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (2), pp.73-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138346v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01162784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative engineering as a specific design-based research</w:t>
+                <w:t xml:space="preserve">Characterizing teaching effectiveness in the Joint Action Theory in Didactics: an exploratory study in primary school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grace Morales-Ibarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZDM The international Journal on Mathematics Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Curriculum Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (5), pp.577-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00220272.2014.931466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138906v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logique de l'action et film d'étude</w:t>
+                <w:t xml:space="preserve">Cooperative engineering as a specific design-based research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Quilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Morales-Ibarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (3), pp.166-177</w:t>
+              <w:t xml:space="preserve">ZDM The international Journal on Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (7), pp.1031-1043</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138908v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jeu comme modèle de l'activité humaine et comme modèle en théorie de l'action conjointe en didactique. Quelques remarques</w:t>
+                <w:t xml:space="preserve">Logique de l'action et film d'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (2), pp.105-131</w:t>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (3), pp.166-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856460v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the Joint Action Theory in Didactics.</w:t>
+                <w:t xml:space="preserve">Le jeu comme modèle de l'activité humaine et comme modèle en théorie de l'action conjointe en didactique. Quelques remarques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Erziehungswissenschaft</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15 (3), pp.503-516</w:t>
+              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.105-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856459v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre et enseigner : une action conjointe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">About the Joint Action Theory in Didactics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Apprendre au XXIe siècle, 500, pp.100-102</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Erziehungswissenschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (3), pp.503-516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01163212v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esquisse d'une pragmatique didactique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprendre et enseigner : une action conjointe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie de l'interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 27-28, pp.179-223</w:t>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Apprendre au XXIe siècle, 500, pp.100-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856461v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01163212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude d'un enseignement de la lecture au CP. Esquisse d'articulation de divers types d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 168, pp.39-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An epistemological approach to modeling: Cases studies and implications for science teaching</w:t>
+                <w:t xml:space="preserve">Esquisse d'une pragmatique didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Peter Griggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psychologie de l'interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27-28, pp.179-223</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00361490v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling, an epistemological approach : cases studies and implications for science teaching.</w:t>
+                <w:t xml:space="preserve">La différenciation didactique passive : un essai de définition et d'illustration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Peter Griggs</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Clanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 92 (3), pp.424-446</w:t>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.105-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856466v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail du professeur pour la théorie de l'action conjointe en didactique. Une activité située ?</w:t>
+                <w:t xml:space="preserve">An epistemological approach to modeling: Cases studies and implications for science teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Tiberghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Laubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Griggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (3), pp.424-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sce.20268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856464v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00361490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La différenciation didactique passive : un essai de définition et d'illustration.</w:t>
+                <w:t xml:space="preserve">Modelling, an epistemological approach : cases studies and implications for science teaching.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joel Clanet</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Tiberghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Murillo</w:t>
+                <w:t xml:space="preserve">Sylvain Laubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Griggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 20, pp.105-122</w:t>
+              <w:t xml:space="preserve">Science Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (3), pp.424-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856463v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture au cours préparatoire : une analyse empirique de l'influence des choix pédagogiques et didactiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le travail du professeur pour la théorie de l'action conjointe en didactique. Une activité située ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 36, pp.231-252</w:t>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57, pp.39-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856420v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le forum débat : un dispositif d'apprentissage collaboratif en formation initiale d'enseignants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lecture au cours préparatoire : une analyse empirique de l'influence des choix pédagogiques et didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piquée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 3 (3-4), pp.331-330</w:t>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36, pp.231-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856543v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos de l'enseignement des mathématiques en Adaptation et Intégration Scolaire. Une étude de cas comparative en regroupement d'adaptation</w:t>
+                <w:t xml:space="preserve">L'action didactique. Eléments de théorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Nédélec-Trohel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 26 (2), pp.151-206</w:t>
+              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28 (2), pp.205-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00856542v1</w:t>
+                <w:t xml:space="preserve">halshs-00856540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le forum-débat : Un dispositif d'apprentissage collaboratif en formation initiale d'enseignants</w:t>
+                <w:t xml:space="preserve">A propos de l’enseignement des mathématiques en adaptation et intégration scolaire : une étude de cas comparative en regroupement d’adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Lameul</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Toullec-Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nédelec-Trohel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitationances et Savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 3, pp.311-330</w:t>
+              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26/2, pp.151-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00855789v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'action didactique. Eléments de théorisation</w:t>
+                <w:t xml:space="preserve">Le forum-débat : Un dispositif d'apprentissage collaboratif en formation initiale d'enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Hélary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Kuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 28 (2), pp.205-225</w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitationances et Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3, pp.311-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00856540v1</w:t>
+                <w:t xml:space="preserve">halshs-00855789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos de l’enseignement des mathématiques en adaptation et intégration scolaire : une étude de cas comparative en regroupement d’adaptation</w:t>
+                <w:t xml:space="preserve">A propos de l'enseignement des mathématiques en Adaptation et Intégration Scolaire. Une étude de cas comparative en regroupement d'adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Nédelec-Trohel</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nédélec-Trohel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 26/2, pp.151-156</w:t>
+              <w:t xml:space="preserve">, 2006, 26 (2), pp.151-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199288v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation : une approche épistémologique</w:t>
+                <w:t xml:space="preserve">Le forum débat : un dispositif d'apprentissage collaboratif en formation initiale d'enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Santini</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Kuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Hélary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aster</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 43, pp.163-188</w:t>
+              <w:t xml:space="preserve">Distances et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (3-4), pp.331-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856541v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse proxémique d’une leçon de mathématiques : une étude exploratoire</w:t>
+                <w:t xml:space="preserve">Modélisation : une approche épistémologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Santini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 31 (3), pp.659-686</w:t>
+              <w:t xml:space="preserve">Aster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43, pp.163-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327249v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse proxémique d'une leçon de mathématiques</w:t>
+                <w:t xml:space="preserve">Analyse proxémique d’une leçon de mathématiques : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Barbu</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 30 (2), pp.659-686</w:t>
+              <w:t xml:space="preserve">, 2005, 31 (3), pp.659-686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856545v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Attempt to Model the Teacher’S Action in the Mathematics Class</w:t>
+                <w:t xml:space="preserve">Analyse proxémique d'une leçon de mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Ligozat</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Perrot</w:t>
+                <w:t xml:space="preserve">S. Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Studies in Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 59 (1-3), pp.153-181</w:t>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30 (2), pp.659-686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997621v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un enseignement de l'histoire au CM. Questions didactiques</w:t>
+                <w:t xml:space="preserve">An Attempt to Model the Teacher’S Action in the Mathematics Class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Rivenc</w:t>
+                <w:t xml:space="preserve">Maria-Luisa Schubauer-Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jacques Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ligozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 144, pp.69-83</w:t>
+              <w:t xml:space="preserve">Educational Studies in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 59 (1-3), pp.153-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00856546v1</w:t>
+                <w:t xml:space="preserve">hal-01997621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les discours du professeur. Vers une pragmatique didactique</w:t>
+                <w:t xml:space="preserve">Un enseignement de l'histoire au CM. Questions didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Quilio</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Rivenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 141, pp.47-56</w:t>
+              <w:t xml:space="preserve">, 2003, 144, pp.69-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856548v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une didactique comparée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Schubauer-Léoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 141, pp.5-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une modalité de régulation des pratiques professionnelles : la recherche d'une articulation entre &amp;quot; attentes &amp;quot; et &amp;quot; besoins &amp;quot; dans la formation continue des enseignants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les discours du professeur. Vers une pragmatique didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Quilio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 8 (2), pp.27-48</w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 141, pp.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856552v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de l'hétérogénéité : le travail de régulation du professeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Turco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stallaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Tiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aster</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 35, pp.85-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations et action didactique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une modalité de régulation des pratiques professionnelles : la recherche d'une articulation entre &amp;quot; attentes &amp;quot; et &amp;quot; besoins &amp;quot; dans la formation continue des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'année des sciences de l'Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, pp.67-90</w:t>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 8 (2), pp.27-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856551v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation continue des professeurs : quelques éléments de réflexions, quelques propositions</w:t>
+                <w:t xml:space="preserve">Représentations et action didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 136, pp.9-16</w:t>
+              <w:t xml:space="preserve">L'année des sciences de l'Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.67-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856550v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How social interactions within a class depend on the teacher’s assessment of the students’ various mathematical capabilities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La formation continue des professeurs : quelques éléments de réflexions, quelques propositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria-Luisa Schubauer-Leoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zentralblatt für Didaktik der Mathematik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 32 (5), pp.126-130</w:t>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 136, pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997614v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How social interactions within a class depend on the teacher's assessment of the various pupil's mathematical capabilities, a case study. Zentralblatt fur Didaktik der Mathematik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Mercier</w:t>
+                <w:t xml:space="preserve">How social interactions within a class depend on the teacher’s assessment of the students’ various mathematical capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jacques Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.-L. Schubauer-Léoni</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Luisa Schubauer-Leoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International review of Mathematics Education</w:t>
+              <w:t xml:space="preserve">Zentralblatt für Didaktik der Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 32 (5), pp.126-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856555v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi faire encore des mathématiques à l'école ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How social interactions within a class depend on the teacher's assessment of the various pupil's mathematical capabilities, a case study. Zentralblatt fur Didaktik der Mathematik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Mercier</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Schubauer-Léoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 15, pp.69-78</w:t>
+              <w:t xml:space="preserve">International review of Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 32 (5), pp.126-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856556v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pourquoi faire encore des mathématiques à l'école ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 15, pp.69-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Statuts de l'erreur dans la relation didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ravestein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5243,2784 +5368,2784 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminer l'efficacité de la pratique en création-résolution de problèmes à l'école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journal Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Martinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morellato Mireille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de didactique de l'ARDM 2024/2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guille-Biel Winder Claire; Tempier Frédérick, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saut informationnel et impavidité de la professeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international en l’hommage à l’oeuvre de Guy Brousseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Bordeaaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture, Epistemic Kinship, and Epistemic Solidarity in Didactic Activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Educational Research (ECER)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Educational Research Association (EERA), Sep 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problem posing at elementary school</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francine Athias</w:t>
+                <w:t xml:space="preserve">Traduction et anthropologie à l’école : des exemples de description et de compréhension de pratiques de cuisine et de chant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brehant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Congress on Mathematical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kim Beswik, Jul 2024, Sydney (AUSTRALIA), Australia</w:t>
+              <w:t xml:space="preserve">Traduction et anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Supérieur des Arts et Métiers de Tataouine (ISAMT.) Tataouine, Tunisie (3200), Dec 2024, Tataouine, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667343v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction et anthropologie à l’école : des exemples de description et de compréhension de pratiques de cuisine et de chant.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Le Henaff</w:t>
+                <w:t xml:space="preserve">Le comparatisme et la revue Education &amp; Didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traduction et anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Supérieur des Arts et Métiers de Tataouine (ISAMT.) Tataouine, Tunisie (3200), Dec 2024, Tataouine, Tunisie</w:t>
+              <w:t xml:space="preserve">Journées d’étude de l’ARCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947054v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comparatisme et la revue Education &amp; Didactique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Gomes</w:t>
+                <w:t xml:space="preserve">Problem posing at elementary school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lerbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Quilio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude de l’ARCD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The 15th International Congress on Mathematical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kim Beswik, Jul 2024, Sydney (AUSTRALIA), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05565420v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système hypermédia, une représentation de la pratique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journal Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lerbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres internationales des LéA-Ifé. Création collective d’intelligence dans le réseau des LéA-Ifé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ifé, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplicative Problem Posing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lerbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Educational Research (ECER)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Educational Research Association (EERA), Aug 2023, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un travail conjoint entre professeurs et chercheurs pour élaborer des séquences de mathématiques à l'école élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lerbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Saffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maths en l'IR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées Nationales APMEP, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Preuve dans la recherche en éducation, dans les sciences, dans la culture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de clôture du 3ème congrès international de la TACD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collectif Didactique pour enseigner, Nov 2023, Brest (UBO), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération : quelle contribution de la TACD ? Conférence plénière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès International de la Théorie de l’Action Conjointe en Didactique, Pour une reconstruction de la forme scolaire d’éducation,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La TACD et le langage : la notion de jargon, ses sources, ses raisons d'être, et ses affinités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Bloor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès International de la Théorie de l'Action Conjointe en Didactique Pour une reconstruction de la forme scolaire d'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collectif Didactique Pour Enseigner, 2021, Nancy (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération : quelle contribution de la TACD ? Conférence plénière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès International de la Théorie de l’Action Conjointe en Didactique, Pour une reconstruction de la forme scolaire d’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de preuve en didactique : vers une épistémologie de l'ascension de l'abstrait au concret ? Didactique de la musique et de la danse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Batézat-Batellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Loquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'ARCD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour des Recherches Comparatistes en Didactique, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuity of the students' experience and systems of representation, an example of teaching and learning in mathematics first grade students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Morellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Quilio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TWG24: Representations in mathematics teaching and learning Introduction to the papers of TWG24</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Robotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baccaglini-Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Fritzlar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail conjoint entre un médiateur scientifique, un professeur des écoles et ses élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SIEST Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude de cas avec le cadre théorique de la TACD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches Comparatives de l'organisation des formes et des contenus de l'étude : variations et constantes disciplinaires, institutionnelles, culturelles.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARCD, Jan 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About Cooperative Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès WALS (The World Association of Lesson Studies International Conference 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The World Association of Lesson Studies International Conference 2013, Sep 2013, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions didactiques dans la dialectique jeux d'apprentissage – jeux épistémiques. Une étude de cas à l'école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Spécificités et diversité des interactions didactiques : disciplines, finalités, contextes", Université de Lyon - ICAR - CNRS - INRP, 24-26 juin 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, LYON, INRP, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le forum débat : un outil de formation et d'analyse de pratiques des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Kuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jocair 08, journées communication et apprentissage instrumentés en réseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Amiens, France. pp.207-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00855807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le forum débat : un outil de formation et d'analyse de pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Kuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières journées communication et apprentissage instrumentés en réseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00138057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The teacher's action, the researcher's conception in mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francia Leutenegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jacques Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Dortmund, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiques d'action du professeur et du chercheur, un essai d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jacques Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REF 2003 Symposium "Questions de didactique comparée"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FAPSE université de Genève, Sep 2003, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’action du professeur et formation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrot Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillot Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turco Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivier Jean-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Inter-IUFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for examining Teacher's didactic action in mathematics, the case of the game &amp;quot;race to 20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Luisa Schubauer-Leoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 2 Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2001, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8030,154 +8155,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching mathematics in Primary School : effets of a learning program requesting numerical estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Applied Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8187,565 +8312,565 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner ça s'apprend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Cdpe Didactique Pour Enseigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Kolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif Didactique pour Enseigner (CDpE). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Mythes et réalités, André Tricot, 978-2725637785</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique pour enseigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kervran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif didactique pour enseigner (CDpE). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.618, 2019, Paideia, 9782753577527</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 2014, Encyclopedia of Science Education</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens du Savoir. Eléments pour une théorie de l'action conjointe en didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, pp.800, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir ensemble. L'action conjointe du professeur et des élèves dans le système didactique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.230, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutions didactiques. Etude et autonomie à l'école élémentaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de France, pp.268, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8755,2155 +8880,2155 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Epistemic Kinship Between School Mathematical Practices and the Practice of Mathematicians: The Journal of Number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Where is the Mathematics in Your Math Education Research? Personal Accounts of Leading Educators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland; Springer Nature Switzerland, pp.221-248, 2025, Research in Mathematics Education, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-83907-8_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération : quelle contribution de la TACD ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Carole Le Hénaff, Maël Le Paven, Frédérique-Marie Prot &amp; Henri-Louis Go (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprendre et transformer la forme scolaire. Contributions de la théorie de l’action conjointe en didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Paideia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ingénieries coopératives : un fonctionnement général et un système de principes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vergon Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif Didactique pour Enseigner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un art de faire ensemble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-76, 2024, 9782753596399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi coopérer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Louis Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif Didactique pour Enseigner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un art de faire ensemble. Les ingénieries coopératives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.37-58, 2024, 978-2-7535-9639-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la création collective d’un système de signes. L’ingénierie du Jeu du trésor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garrec Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif Didactique pour Enseigner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un art de faire ensemble.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.301-338, 2024, 9782753596399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 11. VISA : un outil de mutualisation des matériaux empiriques de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Albero, Joris Thievenaz (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquêter dans les métiers de l'humain. Traité de méthodologie de la recherche en Sciences de l’Éducation et de la Formation. Tome 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raison et passions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.413-426, 2022, 978-2917645994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rp.alber.2022.03.0413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Films d’étude et systèmes hypermédias: le cas des systèmes hybrides texte-image-son (SHTIS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Blocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Albero; Joris Thievenaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquêter dans les métiers de l’humain. Traité de méthodologie de la recherche en sciences de l’éducation et de la formation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.637-651, 2022, Raisons &amp; Passions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04067388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le film d’étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Blocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Albero; Joris Thievenaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquêter dans les métiers de l’humain. Traité de méthodologie de la recherche en sciences de l’éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.622-636, 2022, Raisons &amp; Passions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement constructiviste ou enseignement direct : il faut choisir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif Didactique pour Enseigner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner, ça s’apprend</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49-67, Retz, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Can Earthquakes Get Into a 5th Grade Classroom?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Quilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Levrini, O. &amp; Tasquier, G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Proceedings of the ESERA 2019 Conference. The beauty and pleasure of understanding: engaging with contemporary challenges through science education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Alma Mater Studiorum – University of Bologna, pp.374-380, 2020, ISBN 978-88-945874-0-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la notion de jargon. Quelques réflexions sur le langage et les langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épistémologie à usage didactique. Langue de spécialité.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative Didactic Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Bloor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-5, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-77487-9_100037-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative Didactic Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Bloor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-5, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-77487-9_100037-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How teachers and researchers can cooperate to redesign a curriculum?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Quilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morellato Mireille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lerbour Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">School Mathematics Curriculum Reforms?: Challenges, Changes and Opportunities.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 563-570, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action and Science Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Science Education.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agency and Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Science Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropological Approaches in Mathematics Education, French Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lerman, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Dordrecht, Heidelberg, New York, London, pp.38-43, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filmer la pratique. Un point de vue de la théorie de l’action conjointe en didactique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Veillard &amp; Andrée Tiberghien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentation de la recherche en Education. Le cas du développement d’une base de vidéos de situation d’enseignement et d’apprentissage ViSA.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la MSH, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi Dewey ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henri Go. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dewey penseur de l’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de nancy, pp.9-30, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video studies : Time and duration in the teaching-learning processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook "The World of Science Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sense Publishers, pp.141-179, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of didactic intentions, thought collective and documentation work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gueudet, G.; Pepin, B.; Trouche, L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From text to 'lived resources': curriculum material and mathematics teacher development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.43-57, 2012, Mathematics Teacher Education, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-1966-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00632256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions didactiques dans la dialectique jeux d’apprentissage – jeux épistémiques. Une étude de cas à l’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10923,688 +11048,688 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. Rivière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spécificités et diversité des interactions didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Riveneuve, pp.113-131, 2012, 978-2-36013-093-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03658594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming fragmentation : Towards a joint action theory in didactics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Hudson &amp; M. Meyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Overcoming fragmentation : Towards a joint action theory in didactics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Opladen and Farmington Hills : Barbara Budrich, pp.60-76, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00725827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes de l'intention didactique, collectifs, et travail documentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ghislaine Gueudet et Luc Trouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources vives. Le travail documentaire des professeurs en mathématiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes et INRP, pp.147-161, 2010, Paideia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didactique et sciences de l'éducation : une reconfiguration ?</w:t>
+                <w:t xml:space="preserve">Contenus de savoirs et gestes d'enseignement. Professeurs et Chercheurs : vers de nouveaux modes de coopération ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. Vergnioux. </w:t>
+              <w:t xml:space="preserve">J. Clanet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarante ans des sciences de l'éducation. L'âge de la maturité ? Questions vives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.49-57, 2009, Questions vives</w:t>
+              <w:t xml:space="preserve">Recherche et formation des Enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.127-142, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856562v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00725831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contenus de savoirs et gestes d'enseignement. Professeurs et Chercheurs : vers de nouveaux modes de coopération ?</w:t>
+                <w:t xml:space="preserve">Didactique et sciences de l'éducation : une reconfiguration ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J. Clanet. </w:t>
+              <w:t xml:space="preserve">A. Vergnioux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation des Enseignants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUR, pp.127-142, 2009</w:t>
+              <w:t xml:space="preserve">Quarante ans des sciences de l'éducation. L'âge de la maturité ? Questions vives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.49-57, 2009, Questions vives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00725831v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vergnaud, un pragmatiste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activité humaine et conceptualisation : questions à Gérard Vergnaud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Mirail, pp.23-30, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche didactique et Apprentissage Collaboratif Assisté par Ordinateur. Quelques remarques et questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies de communication et formation d'enseignants : vers de nouvelles modalités de professionnalisation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRP, pp.81-102, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des catégories pour l'analyse comparée de l'action du professeur : un essai de mise à l'épreuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etude des pratiques effectives. L'approche des didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Pensée Sauvage, pp.25-46, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de l'action de l'enseignant. Nécessité, difficultés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le génie didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.209-232, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théories de l'action et action du professeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théories de l'action et éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.203-224, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11614,78 +11739,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for design of online resources for inquiry-based science teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11693,187 +11818,187 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies, resources, and inquiry-based science teaching. A literature review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ferriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Kuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CREAD. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId260"/>
+      <w:footerReference w:type="default" r:id="rId262"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12020,51 +12145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven Jarno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vgh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310190v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le H&#233;naff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Tollu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w1e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993234v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220272.2025.2476953" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443644v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vergon Dartois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159vb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530768v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douarin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saffray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerbour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.DD-VOL3ISS6.62146" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905409v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marcel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aussel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Broussal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138ei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02070494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fischer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Richard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-018-0384-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369683v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.055.0093" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532993v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3400" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957155v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Bloor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-018-0016-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Morales" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09650792.2016.1154885" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369495v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morellato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1474904117690006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maisonneuve" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369511v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529905v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1415" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C2LG5TN1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083952v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281621v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tea.21152" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-48NJC64L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076388v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ligozat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquid&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verscheure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162784v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138346v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220272.2014.931466" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138906v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Morales-Ibarra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138908v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856460v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856459v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163212v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856462v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361490v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Santini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Griggs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sce.20268" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856466v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856464v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856463v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Maurice" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Clanet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murillo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856420v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piqu&#233;e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856543v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise H&#233;lary" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856542v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;ry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N&#233;d&#233;lec-Trohel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855789v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856540v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199288v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle N&#233;delec-Trohel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856541v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01327249v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856545v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997621v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Schubauer-Leoni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques Mercier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Perrot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856546v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rivenc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856548v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quilio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856549v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Schubauer-L&#233;oni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856552v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856547v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Turco" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stallaerts" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Tiec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856551v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856550v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997614v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856555v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856556v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01777724v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ravestein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371701v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jadot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Journal Catherine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Martinotti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morellato Mireille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200526v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253316v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667343v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947054v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brehant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Fournier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667346v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507954v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507936v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219470v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344330v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04088175v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621314v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170913v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bat&#233;zat-Batellier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950546v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950557v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Robotti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baccaglini-Frank" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Fritzlar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136049v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154859v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138924v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533804v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855807v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00138057v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995191v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francia Leutenegger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994332v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02011609v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot G&#233;rard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillot Agn&#232;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turco Gilbert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivier Jean-Pierre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991660v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140279v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Meyer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139360v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856455v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856456v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856457v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415302v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83907-8_15" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05146674v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667266v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620940v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louis Go" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koessler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667265v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrec Anne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03975787v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/enqueter-dans-les-metiers-de-l-humain--9782917645994-page-413.htm" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.03.0413" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04067388v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Blocher" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067369v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458875v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533171v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371988v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570506v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77487-9_100037-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369645v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940708v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerbour Olivier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139356v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139359v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139352v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevallard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139351v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139347v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856558v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiberghien" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632256v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1966-8" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658594v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725827v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497307v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856562v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725831v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856565v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856566v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856567v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856569v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856568v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734199v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151156v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ferriere" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven Jarno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vgh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621126v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le H&#233;naff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilisa Livinchik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Fournier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443644v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vergon Dartois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159vb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310190v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Tollu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w1e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993234v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220272.2025.2476953" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530768v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douarin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saffray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerbour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.DD-VOL3ISS6.62146" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622225v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905409v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marcel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aussel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Broussal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138ei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369683v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.055.0093" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02070494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fischer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Richard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-018-0384-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532993v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3400" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957155v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Bloor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-018-0016-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369497v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Morales" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09650792.2016.1154885" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369495v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morellato" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1474904117690006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399558v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maisonneuve" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369511v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1415" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C2LG5TN1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083952v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281621v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tea.21152" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-48NJC64L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ligozat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquid&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verscheure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162784v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138346v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220272.2014.931466" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138906v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Morales-Ibarra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138908v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856460v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856459v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163212v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856462v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856461v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Maurice" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Clanet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murillo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361490v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Santini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Griggs" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sce.20268" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856466v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856464v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856420v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piqu&#233;e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856540v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199288v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle N&#233;delec-Trohel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855789v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise H&#233;lary" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856542v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;ry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N&#233;d&#233;lec-Trohel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856543v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856541v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01327249v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856545v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997621v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Schubauer-Leoni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques Mercier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Perrot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856546v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rivenc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856549v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Schubauer-L&#233;oni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856548v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quilio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856547v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Turco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stallaerts" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Tiec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856552v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856551v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856550v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997614v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856555v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856556v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01777724v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ravestein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371701v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jadot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Journal Catherine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Martinotti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morellato Mireille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200526v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253316v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947054v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brehant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565420v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667343v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667346v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507954v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507936v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219470v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344330v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04088175v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621314v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170913v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bat&#233;zat-Batellier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950546v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950557v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Robotti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baccaglini-Frank" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Fritzlar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136049v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154859v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138924v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533804v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855807v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00138057v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995191v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francia Leutenegger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994332v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02011609v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot G&#233;rard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillot Agn&#232;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turco Gilbert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivier Jean-Pierre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991660v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140279v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Meyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139360v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856455v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856456v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856457v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415302v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83907-8_15" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05146674v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667266v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620940v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louis Go" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koessler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667265v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrec Anne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03975787v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/enqueter-dans-les-metiers-de-l-humain--9782917645994-page-413.htm" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.03.0413" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04067388v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Blocher" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067369v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458875v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533171v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371988v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570506v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77487-9_100037-1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369645v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940708v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerbour Olivier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139356v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139359v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139352v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevallard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139351v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139347v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856558v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiberghien" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632256v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1966-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658594v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725827v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497307v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725831v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856562v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856565v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856566v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856567v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856569v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856568v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734199v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151156v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ferriere" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>