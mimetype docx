--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -702,697 +702,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro‐CT and high‐field MRI for studying very early post‐mortem human fetal anatomy at 8 weeks of gestation</w:t>
+                <w:t xml:space="preserve">Unified protocol to evaluate intraoral scanner resolution, trueness and precision: the RTP-protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Lamouroux</w:t>
+                <w:t xml:space="preserve">Alban Desoutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïda Cardoso</w:t>
+                <w:t xml:space="preserve">Kevin Bouchiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Bottero</w:t>
+                <w:t xml:space="preserve">Ikram Benmoumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gallo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martha Duraes</w:t>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prenatal Diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pd.6489⟩</w:t>
+              <w:t xml:space="preserve">Metrology and Measurement Systems / Metrologia i Systemy Pomiarowe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (1), pp.73-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24425/mms.2024.148541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04694873v1</w:t>
+                <w:t xml:space="preserve">hal-04695264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified protocol to evaluate intraoral scanner resolution, trueness and precision: the RTP-protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Herbivorous fish feeding dynamics and energy expenditure on a coral reef: Insights from stereo‐video and AI‐driven 3D tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Lilkendey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Barrelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Desoutter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Subsol</w:t>
+                <w:t xml:space="preserve">Jingjing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bouchiha</w:t>
+                <w:t xml:space="preserve">Michael Meares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikram Benmoumen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+                <w:t xml:space="preserve">Houssam Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrology and Measurement Systems / Metrologia i Systemy Pomiarowe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24425/mms.2024.148541⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (3), pp.e11070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.11070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695264v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbivorous fish feeding dynamics and energy expenditure on a coral reef: Insights from stereo‐video and AI‐driven 3D tracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of breast skin and tissue stiffness using a non‐invasive aspiration device and impact of clinical predictors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Duraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Lilkendey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Barrelet</w:t>
+                <w:t xml:space="preserve">Noémie Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingjing Zhang</w:t>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Meares</w:t>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssam Larbi</w:t>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (3), pp.e11070. </w:t>
+              <w:t xml:space="preserve">Clinical Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (7), pp.329-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.11070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ca.24134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525101v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of breast skin and tissue stiffness using a non‐invasive aspiration device and impact of clinical predictors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Managing linguistic obstacles in multidisciplinary, multinational, and multilingual research projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Briot</w:t>
+                <w:t xml:space="preserve">Alison Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+                <w:t xml:space="preserve">Shelley Stall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+                <w:t xml:space="preserve">Jeaneth Machicao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Payan</w:t>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Anatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (7), pp.329-336. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (12), pp.e0311967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ca.24134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0311967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495818v1</w:t>
+                <w:t xml:space="preserve">ird-04822119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing linguistic obstacles in multidisciplinary, multinational, and multilingual research projects</w:t>
+                <w:t xml:space="preserve">Micro‐CT and high‐field MRI for studying very early post‐mortem human fetal anatomy at 8 weeks of gestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Specht</w:t>
+                <w:t xml:space="preserve">Audrey Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shelley Stall</w:t>
+                <w:t xml:space="preserve">Maïda Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeaneth Machicao</w:t>
+                <w:t xml:space="preserve">Célia Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Catry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Chaumont</w:t>
+                <w:t xml:space="preserve">Mathieu Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Duraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (12), pp.e0311967. </w:t>
+              <w:t xml:space="preserve">Prenatal Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (1), pp.3-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0311967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pd.6489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-04822119v1</w:t>
+                <w:t xml:space="preserve">lirmm-04694873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deep‐learning algorithm to localize basal cell carcinoma foci on Mohs surgery frozen sections</w:t>
               </w:r>
@@ -1759,51 +1759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New method to analyze resolution acquisition for intraoral scanners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Desoutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1893,51 +1893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Three‐Dimensional Virtual Environment to Improve Learning of Anatomical Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Duraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2027,51 +2027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation Strategies to Improve Reproducibility of Poverty Estimations From Remote Sensing Images Using Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeaneth Machicao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2079,51 +2079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Meneguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrêa Pedro Luiz Pizzigatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (8), pp.e2022EA002379. </w:t>
@@ -2155,1329 +2155,1329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of Cochlea High-frequency Ultrasound and Microcomputed Tomography Registration for Cochlear Computer-assisted Surgery: A Testbed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Akkari</w:t>
+                <w:t xml:space="preserve">Three‐dimensional printing to compare endoscopic endonasal surgical approaches: A technical note</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaser Najaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Damecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Farah</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Captier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Otology and Neurotology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/mao.0000000000003091⟩</w:t>
+              <w:t xml:space="preserve">Clinical Otolaryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (1), pp.106-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/coa.13641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03250536v1</w:t>
+                <w:t xml:space="preserve">lirmm-03002267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three‐dimensional printing to compare endoscopic endonasal surgical approaches: A technical note</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Haptic Fidelity: The Game Changer in Surgical Simulators for the Next Decade?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Duraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Captier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaser Najaf</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Otolaryngology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/coa.13641⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.#713343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2021.713343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03002267v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03477162v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Fidelity: The Game Changer in Surgical Simulators for the Next Decade?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Favier</w:t>
+                <w:t xml:space="preserve">HFUS Imaging of the Cochlea: A Feasibility Study for Anatomical Identification by Registration with MicroCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Lavenir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Gallet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederic Venail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.#713343. </w:t>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (5), pp.1308-1317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fonc.2021.713343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10439-020-02671-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03477162v2</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02960692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HFUS Imaging of the Cochlea: A Feasibility Study for Anatomical Identification by Registration with MicroCT</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard Subsol</w:t>
+                <w:t xml:space="preserve">Élaboration d’un algorithme d’intelligence artificielle appliqué à la localisation de foyers de carcinomes basocellulaires sur coupes extemporanées de chirurgie de Mohs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bonnefille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Venail</w:t>
+                <w:t xml:space="preserve">Francois Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Masset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49 (5), pp.1308-1317. </w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (8 (suppl. 1)), pp.A201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10439-020-02671-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fander.2021.09.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02960692v1</w:t>
+                <w:t xml:space="preserve">lirmm-03819797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration d’un algorithme d’intelligence artificielle appliqué à la localisation de foyers de carcinomes basocellulaires sur coupes extemporanées de chirurgie de Mohs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roger</w:t>
+                <w:t xml:space="preserve">Are endocasts reliable proxies for brains? A 3D quantitative comparison of the extant human brain and endocast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Habib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Farzaneh Masset</w:t>
+                <w:t xml:space="preserve">Stanley Durrleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin de Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fander.2021.09.129⟩</w:t>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 238 (2), pp.480-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.13318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03819797v1</w:t>
+                <w:t xml:space="preserve">hal-02964453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are endocasts reliable proxies for brains? A 3D quantitative comparison of the extant human brain and endocast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+                <w:t xml:space="preserve">Shape-changing chains for morphometric analysis of 2D and 3D, open or closed outlines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingjue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengmin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Peter Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joa.13318⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.21479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-00911-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964453v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-changing chains for morphometric analysis of 2D and 3D, open or closed outlines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shengmin Zhou</w:t>
+                <w:t xml:space="preserve">Feasibility of Cochlea High-frequency Ultrasound and Microcomputed Tomography Registration for Cochlear Computer-assisted Surgery: A Testbed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Lavenir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Peter Murray</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlotte Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.21479. </w:t>
+              <w:t xml:space="preserve">Otology and Neurotology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (6), pp.e779-e787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-00911-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/mao.0000000000003091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472877v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03250536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ tensile test under microtomography to characterize mechanical behavior of ethmoid bone: a preliminary study</w:t>
+                <w:t xml:space="preserve">CAD-driven analysis and beautification of reverse engineered geometric models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Serantoni</w:t>
+                <w:t xml:space="preserve">Silvère Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noura Faraj</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roseline Bénière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Puech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1816292⟩</w:t>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.1211-1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12008-020-00693-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345431v1</w:t>
+                <w:t xml:space="preserve">lirmm-03002256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAD-driven analysis and beautification of reverse engineered geometric models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new method to control error rates in automated species identification with deep learning algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvère Gauthier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12008-020-00693-6⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-67573-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03002256v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03002261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to control error rates in automated species identification with deep learning algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ tensile test under microtomography to characterize mechanical behavior of ethmoid bone: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Serantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Villon</w:t>
+                <w:t xml:space="preserve">Noura Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mouillot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérard Subsol</w:t>
+                <w:t xml:space="preserve">Eric Rondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Claverie</w:t>
+                <w:t xml:space="preserve">Léa Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S279-S281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-67573-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1816292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03002261v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A challenge in dental computerised photogrammetry</w:t>
               </w:r>
@@ -3558,90 +3558,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Biomechanical Properties of Skull Base Tissues Is Essential for the Future of Virtual Reality Endoscopic Sinus and Skull Base Surgery Simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Captier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and Experimental Otorhinolaryngology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (2), pp.231-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3727,51 +3727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josee Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Geneviève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 40 (5), pp.587-597. </w:t>
@@ -3903,1744 +3903,1768 @@
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 150, pp.328-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compag.2018.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01790777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The endocranial shape of Australopithecus africanus : surface analysis of the endocasts of Sts 5 and Sts 60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frikkie de Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Durrleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gilissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Anatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 232 (2), pp.296-303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/joa.12745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01636811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deep learning method for accurate and fast identification of coral reef fishes in underwater images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Darling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48, pp.238-244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2018.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01884005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method to evaluate the noise of 3D intra-oral scanner</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Osama Yusuf Solieman</w:t>
+                <w:t xml:space="preserve">Cerebrospinal fluid volume does not have etiological role in the incidence of positional skull deformities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Captier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Galeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roujeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Solinhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0182206⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cranio-Maxillofacial Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (9), pp.1387-1393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcms.2017.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575681v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebrospinal fluid volume does not have etiological role in the incidence of positional skull deformities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Galeron</w:t>
+                <w:t xml:space="preserve">Method to evaluate the noise of 3D intra-oral scanner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Desoutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osama Yusuf Solieman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Melissa Solinhac</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tassery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cranio-Maxillofacial Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcms.2017.06.005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (8), pp.e0182206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0182206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580898v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of digitized 3D mesh curvature histograms for reverse engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvère Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Bénière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 92-93, pp.67-83. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2017.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric and mechanical evaluation of 3D-printing materials for skull base anatomical education and endoscopic surgery simulation – A first step to create reliable customized simulators.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Caravaca Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Captier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (12), pp.e0189486. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0189486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01667197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated efficient computation of crown transparency from tree silhouette images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 133, pp.108-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compag.2016.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01494935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Surface Imaging Is Not Enough for Surgical Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Herlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Captier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chaput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plastic and Reconstructive Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 137 (1), pp.246e-247e. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/PRS.0000000000001921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01275683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Manhole Covers in High-Resolution Aerial Images of Urban Areas by Combining Two Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Desert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (5), pp.1802-1807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSTARS.2015.2504401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01275684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of an EMST-based path for 3D meshes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Itier</w:t>
+                <w:t xml:space="preserve">In situ 3D Digitization of the &amp;quot;Little Foot&amp;quot; Australopithecus skeleton from Sterkfontein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tournier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérard Subsol</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Pedeboy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cad.2015.02.005⟩</w:t>
+              <w:t xml:space="preserve">Paleoanthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.44-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4207/PA.2015.ART95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01233558v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01275682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automated method for tree-ring delineation based on active contours guided by DT-CWT complex coefficients in photographic images: Application to Abies alba wood slice images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Kennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 118, pp.204-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compag.2015.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01275680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ 3D Digitization of the &amp;quot;Little Foot&amp;quot; Australopithecus skeleton from Sterkfontein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional study of the skin/subcutaneous complex using in vivo whole body 3T MRI: review of the literature and confirmation of a generic pattern of organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Herlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Chica-Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Macri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoanthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4207/PA.2015.ART95⟩</w:t>
+              <w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (7), pp.731-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00276-014-1409-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01275682v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01239180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional study of the skin/subcutaneous complex using in vivo whole body 3T MRI: review of the literature and confirmation of a generic pattern of organization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alina Chica-Rosa</w:t>
+                <w:t xml:space="preserve">Analysis of an EMST-based path for 3D meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Itier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pedeboy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00276-014-1409-0⟩</w:t>
+              <w:t xml:space="preserve">Computer-Aided Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.22-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cad.2015.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01239180v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01233558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic identification and characterization of radial files in light microscopy images of wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5648,2417 +5672,2417 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 114 (4), pp.829-840. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcu119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandibular effects of maxillary distraction osteogenesis in cleft lip and palate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Herlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bigorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bäumler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Oral and Maxillofacial Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 43 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijom.2014.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01275685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive process of reverse engineering from 3D meshes to CAD models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Bénière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer-Aided Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45 (11), pp.1382-1393. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cad.2013.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00857347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of growth on maxillary distraction osteogenesis in cleft lip and palate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Herlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bigorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bäumler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cranio-Maxillofacial Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 41 (8), pp.836-841. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcms.2013.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01275686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le problème de la définition des repères 3D pour l’analyse morphométrique en anthropologie physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biométrie Humaine et Anthropologie - revue de la Société de biométrie humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (1), pp.37-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01275993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition d'un maillage triangulaire 3D en carreaux quadrangulés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Bénière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (1), pp.17-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00857215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The enamel-dentine junction (EDJ) in the post-canine dentition of Australopithecus africanus (Sts52): assessment of intra-individual metameric and antimeric variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Thackeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Anatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 216 (1), pp.62-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-7580.2009.01154.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00415950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse tridimensionnelle de la mobilité des métatarsiens lors de la mise en charge du pied</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Three-Dimensional Analysis of the Intrinsic Anatomy of the Metatarsal Bones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Largey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Canovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.J. Barrault</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chemouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Chirurgie du Pied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10243-007-0108-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Foot and Ankle Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (6), pp.434-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.jfas.2007.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00156357v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00185169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Analysis of the Intrinsic Anatomy of the Metatarsal Bones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Analyse tridimensionnelle de la mobilité des métatarsiens lors de la mise en charge du pied</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Largey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Chemouny</w:t>
+                <w:t xml:space="preserve">Jean-Paul Micallef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cyteval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Foot and Ankle Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.jfas.2007.08.003⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Chirurgie du Pied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (1), pp.009-016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10243-007-0108-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00185169v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00156357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional computer imaging of hominid fossils: a new step in human evolution studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mafart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Guipert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette de Lumley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Association of Radiologists Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 55 (4), pp.264-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01275999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Detection and Segmentation of Evolving Processes in 3D Medical Images: Application to Multiple Sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 6 (2), pp.163-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing a 3D structure from serial histological sections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ourselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image and Vision Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 19, pp.25-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0262-8856(00)00052-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00333669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Analysis of Normal and Abnormal Dissymmetry in Volumetric Medical Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 4 (2), pp.111--121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic alignement of histological sections for 3D reconstruction and analysis</w:t>
+                <w:t xml:space="preserve">Le cerveau en quatre dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ourselin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexis Roche</w:t>
+                <w:t xml:space="preserve">Nicholas Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Cellular Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 18 (3), pp.123</w:t>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 320, pp.46-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00615094v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cerveau en quatre dimensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">El Cerebro in Cuatro Dimensiones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 320, pp.46-49</w:t>
+              <w:t xml:space="preserve">Mundo Cientifico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 203, pp.30-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00615096v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Cerebro in Cuatro Dimensiones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Ayache</w:t>
+                <w:t xml:space="preserve">Automatic alignement of histological sections for 3D reconstruction and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ourselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sattonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mundo Cientifico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 203, pp.30-33</w:t>
+              <w:t xml:space="preserve">Analytical Cellular Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 18 (3), pp.123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00615098v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Scheme for Automatically Building 3D Morphometric Anatomical Atlases: application to a Skull Atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 2 (1), pp.37-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic MRI Database Exploration and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Guimond</w:t>
+                <w:t xml:space="preserve">A Fully Three-Dimensional Method for Facial Reconstruction Based on Deformable Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Quatrehomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delingette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Garidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Forensic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 42 (4), pp.649-652</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218001497000627⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00615071v1</w:t>
+                <w:t xml:space="preserve">inria-00615074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully Three-Dimensional Method for Facial Reconstruction Based on Deformable Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cotin</w:t>
+                <w:t xml:space="preserve">Automatic MRI Database Exploration and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forensic Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 11 (8), pp.1345-1366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218001497000627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00615074v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Analysis of Cerebral Atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 15 (8), pp.917-927. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0730-725X(97)00002-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction automatique d'atlas anatomiques morphométriques à partir d'images médicales tridimensionnelles : application à un atlas du crâne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 13 (6), pp.651-674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8068,2424 +8092,2424 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved architecture for part-based animal re-identification through semantic segmentation distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugênio Dias Ribero Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Tucson (AZ), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Deep-Learning Methods for Power Line Component Detection in Unmanned Aircraft System Imagery With Few Data</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colorectal Cancer Tumor Grade Segmentation in Digital Histopathology Images: from GIGA to Mini Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Brau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alper Bahcekapili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duygu Arslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Ozdemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berkay Ozkirli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emre Akbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUAS 2025 - International Conference on Unmanned Aircraft Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICUAS65942.2025.11007893⟩</w:t>
+              <w:t xml:space="preserve">ICIPW 2025 - IEEE International Conference on Image Processing Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Anchorage, AK, United States. pp.48-53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIPW68931.2025.11385990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-05238693v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05518551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly Detection in Drone Videos for Preventive Maintenance of Power Lines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Chaumont</w:t>
+                <w:t xml:space="preserve">Automated CT binary/multiclass segmentation of ovarian masses and peritoneal lesions comparative assessment of nnU-net models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladis Valenzuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rusnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2025 - 2025 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Society of Medical Imaging Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Heraklion (CR), Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-05502070v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des algorithmes de segmentation de plaies chroniques économes en données annotées</w:t>
+                <w:t xml:space="preserve">SSL based encoder pre-training for segmenting a heterogeneous chronic wound image database with few annotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Téot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Cicatrisations 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diabetic Foot Ulcers Grand Challenge 2024 @MICCAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karim Lekadir; Julia Schnabel, Oct 2024, Marrakech, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-80871-5_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05537117v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04895166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorectal Cancer Tumor Grade Segmentation in Digital Histopathology Images: from GIGA to Mini Challenge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving Yolov8 For Fast Few-Shot Object Detection By Dinov2 Distillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fiorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIPW 2025 - IEEE International Conference on Image Processing Workshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIPW68931.2025.11385990⟩</w:t>
+              <w:t xml:space="preserve">ICIP 2025 - 32nd IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Anchorage, AK, United States. pp.803-808, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP55913.2025.11084724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-05518551v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05238690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated CT binary/multiclass segmentation of ovarian masses and peritoneal lesions comparative assessment of nnU-net models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Berger</w:t>
+                <w:t xml:space="preserve">Automated detection of reef fishes on underwater videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Planolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society of Medical Imaging Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Heraklion (CR), Greece</w:t>
+              <w:t xml:space="preserve">International Temperate Reefs Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05562445v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SSL based encoder pre-training for segmenting a heterogeneous chronic wound image database with few annotations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Picaud</w:t>
+                <w:t xml:space="preserve">Analyzing Deep-Learning Methods for Power Line Component Detection in Unmanned Aircraft System Imagery With Few Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fiorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Téot</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Brau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetic Foot Ulcers Grand Challenge 2024 @MICCAI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-80871-5_6⟩</w:t>
+              <w:t xml:space="preserve">ICUAS 2025 - International Conference on Unmanned Aircraft Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Charlotte, NC, United States. pp.898-904, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS65942.2025.11007893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04895166v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05238693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Yolov8 For Fast Few-Shot Object Detection By Dinov2 Distillation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Anomaly Detection in Drone Videos for Preventive Maintenance of Power Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fiorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Subsol</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Brau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2025 - 32nd IEEE International Conference on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP55913.2025.11084724⟩</w:t>
+              <w:t xml:space="preserve">IGARSS 2025 - 2025 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Brisbane, Australia. pp.7298-7302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS55030.2025.11243920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-05238690v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05502070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated detection of reef fishes on underwater videos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Planolles</w:t>
+                <w:t xml:space="preserve">Vers des algorithmes de segmentation de plaies chroniques économes en données annotées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Téot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Temperate Reefs Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">Journée Cicatrisations 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05537130v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparer le paradigme spatial au spatio-temporel pour estimer l’évolution d’indicateurs socio-économiques à partir d’images satellites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Jarry</w:t>
+                <w:t xml:space="preserve">Analyse de l'encodeur pour la segmentation d'une base de données hétérogène de photographies de plaies chroniques avec peu d'annotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Téot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNIA 2024 - 8e Conférence Nationale en Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jul 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">, PFIA, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637143v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de Yolov8 pour la détection d'objets avec peu d'exemples</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Acoustic and video remote sensing for monitoring and removal of seafloor macrolitter in the Venice Coastal Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantina Madricardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Mesghez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Petrizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Lahami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tihana Marceta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNIA 2024 - 8e Conférence Nationale en Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jul 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">MICRO 2024 - 5th Edition of the International Conference on Plastic Pollution from Macro to Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lanzarote, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628594v1</w:t>
+                <w:t xml:space="preserve">hal-04775058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'encodeur pour la segmentation d'une base de données hétérogène de photographies de plaies chroniques avec peu d'annotations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Picaud</w:t>
+                <w:t xml:space="preserve">Comparer le paradigme spatial au spatio-temporel pour estimer l’évolution d’indicateurs socio-économiques à partir d’images satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Berti-Equille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Téot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNIA 2024 - 8e Conférence Nationale en Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PFIA, Jul 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628579v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic and video remote sensing for monitoring and removal of seafloor macrolitter in the Venice Coastal Area</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation de Yolov8 pour la détection d'objets avec peu d'exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fiorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICRO 2024 - 5th Edition of the International Conference on Plastic Pollution from Macro to Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lanzarote, Spain</w:t>
+              <w:t xml:space="preserve">CNIA 2024 - 8e Conférence Nationale en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775058v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Socio-economic Indicator Variations with Satellite Image Time Series and Transformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Berti-Equille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MVEO 2024 - Workshop on Machine Vision for Earth Observation and Environment Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04895134v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From TrashCan to UNO: Deriving an Underwater Image Dataset To Get a More Consistent and Balanced Version</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing ecosystem functioning through 3D AI-enhanced fish tracking: A Red Sea Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Lilkendey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Barrelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Meares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVAUI 2022 - 5th Workshop on Computer Vision for Analysis of Underwater Imagery @ICPR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th Indo-Pacific Fish Conference (IPFC) and Annual Conference of the Australian Society for Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Australian Society for fish Biology (ASFB), Nov 2023, Auckland, New Zealand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03815628v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing ecosystem functioning through 3D AI-enhanced fish tracking: A Red Sea Case Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sur l'applicabilité du transport optimal au recalage rigide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault de Villèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fiorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Indo-Pacific Fish Conference (IPFC) and Annual Conference of the Australian Society for Fish Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Australian Society for fish Biology (ASFB), Nov 2023, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">ORASIS 2023 - 19e journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637832v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l'applicabilité du transport optimal au recalage rigide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From TrashCan to UNO: Deriving an Underwater Image Dataset To Get a More Consistent and Balanced Version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Barrelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault de Villèle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérard Subsol</w:t>
+                <w:t xml:space="preserve">Vincent Creuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2023 - 19e journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CVAUI 2022 - 5th Workshop on Computer Vision for Analysis of Underwater Imagery @ICPR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Montreal, Canada. pp.403-414, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37731-0_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219568v1</w:t>
+                <w:t xml:space="preserve">lirmm-03815628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ré-identification de chiens à partir de vidéos en environnement non-contrôlé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Robotic Seabed Cleaning Platform: An Underwater Cable-Driven Parallel Robot for Marine Litter Removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariola Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Barrelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Elie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Creuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - 29. Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CableCon 2023 - 6th International Conference on Cable-Driven Parallel Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Caro, CNRS, LS2N, Nantes, France (stephane.caro@ls2n.fr); Tobias Bruckmann, University of Duisburg-Essen, Germany (tobias.bruckmann@uni-due.de); Andreas Pott, University of Stuttgart, Germany, (andreas.pott@isw.uni-stuttgart.de), Jun 2023, Nantes, France. pp.430-441, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04261054v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04261099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Robotic Seabed Cleaning Platform: An Underwater Cable-Driven Parallel Robot for Marine Litter Removal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ré-identification de chiens à partir de vidéos en environnement non-contrôlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Barrelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Creuze</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Dias Ribeiro Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CableCon 2023 - 6th International Conference on Cable-Driven Parallel Robots</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2023 - 29. Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérôme MARS, Gipsa-lab, UGA G-INP; Nicolas LE BIHAN, Gipsa-lab, CNRS, Aug 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04261099v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04261054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing spatial and spatio-temporal paradigms to estimate the evolution of socio-economical indicators from satellite images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Berti-Équille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2023 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sidharth Misra; Shannon Brown, Jul 2023, Pasadena, CA, United States. pp.5790-5793, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation semi-automatique de base de données d'images complexes non standardisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10494,348 +10518,352 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Téot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORESA 2023 - 22e colloque COmpression et REprésentation des Signaux Audiovisuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Deise Santana Maia (MCF Université de Lille, CRIStAL); Mohamed Daoudi (PR IMT Nord Europe, CRIStAL); Olivier Losson (MCF Université de Lille, CRIStAL); Benjamin Mathon (MCF Université de Lille, CRIStAL); Marius Bilasco (MCF Université de Lille, CRIStAL), Jun 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04260935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d’anomalies dans des vidéos acquises par drone pour la maintenance préventive de lignes électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fiorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Brau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORESA 2023 - 22e colloque COmpression et REprésentation des Signaux Audiovisuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Deise Santana Maia (MCF Université de Lille, CRIStAL); Mohamed Daoudi (PR IMT Nord Europe, CRIStAL); Olivier Losson (MCF Université de Lille, CRIStAL); Benjamin Mathon (MCF Université de Lille, CRIStAL); Ludovic Macaire (PR Université de Lille, CRIStAL); Marius Bilasco (MCF Université de Lille, CRIStAL), Jun 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04260979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dériver une base de données d'images en une nouvelle version plus cohérente et équilibrée pour de l'apprentissage profond</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Barrelet</w:t>
+                <w:t xml:space="preserve">Détection d'objets urbains dans des nuages de points LiDAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Zegaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Borianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 - 28e Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">CNIA 2022 - Conférence Nationale en Intelligence Artificielle @PFIA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03815617v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03815620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FSPM applied to agroforestry system co-design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lemière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10877,2293 +10905,2289 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium on Plant Growth Modeling, Simulation, Visualization, and Applications (PMA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Wuxi, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'objets urbains dans des nuages de points LiDAR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Borianne</w:t>
+                <w:t xml:space="preserve">Dériver une base de données d'images en une nouvelle version plus cohérente et équilibrée pour de l'apprentissage profond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Barrelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Creuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNIA 2022 - Conférence Nationale en Intelligence Artificielle @PFIA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2022 - 28e Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03815620v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03815617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'évolutivité d'un réseau d'apprentissage profond pour la stéganalyse d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Yedroudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORESA 2021 - 21e colloque COmpression et REprésentation des Signaux Audiovisuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03819818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of CNN-based Methods for Poverty Estimation from Satellite Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Berti-Équille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRRS 2021 - 11th IAPR International Workshop on Pattern Recognition in Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Milan, Italy. pp.550-565, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-68787-8_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Scalability of a Deep-Learning Network for Steganography &amp;quot;Into the Wild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Yedroudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Oulad-Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMForWILD 2021 - Workshop on MultiMedia FORensics in the WILD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Virtual (formerly Milan), Italy. pp.439-452, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-68780-9_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03090482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling underwater autonomous vehicles and automatic video analysis for efficient monitoring of coral reef ecosystems: promises and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Hereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRS 2021 - 15th International Coral Reef Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Bremen (virtual), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03820865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LSSD: a Controlled Large JPEG Image Database for Deep-Learning-based Steganalysis &amp;quot;into the Wild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Yedroudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMForWILD 2020 - Workshop on MultiMedia FORensics in the WILD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Virtual (formerly Milan), Italy. pp.470-483, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-68780-9_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03098196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method to approximate intra oral scanner noise and resolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Osama Yusuf Solieman</w:t>
+                <w:t xml:space="preserve">CAD-driven pattern recognition in reverse engineered models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Bénière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lasers in Dentistry XXV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2509460⟩</w:t>
+              <w:t xml:space="preserve">VISIGRAPP 2019 - 14th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.244-254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007360702440254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02084852v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02084850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAD-driven pattern recognition in reverse engineered models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roseline Bénière</w:t>
+                <w:t xml:space="preserve">Pooled Steganalysis in JPEG: how to deal with the spreading strategy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Zakaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISIGRAPP 2019 - 14th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0007360702440254⟩</w:t>
+              <w:t xml:space="preserve">WIFS 2019 - 11th IEEE International Workshop on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Delft, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WIFS47025.2019.9035096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02084850v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pooled Steganalysis in JPEG: how to deal with the spreading strategy?</w:t>
+                <w:t xml:space="preserve">Stéganalyse groupée en JPEG : comment gérer la stratégie d'étalement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Zakaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIFS 2019 - 11th IEEE International Workshop on Information Forensics and Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2019 - 27e Colloque francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301698v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03819907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéganalyse groupée en JPEG : comment gérer la stratégie d'étalement?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Zakaria</w:t>
+                <w:t xml:space="preserve">Urban object classification with 3D Deep-Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Zegaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Borianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019 - 27e Colloque francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JURSE 2019 - Joint Urban Remote Sensing Event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Vannes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JURSE.2019.8809043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03819907v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02087761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban object classification with 3D Deep-Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Chaumont</w:t>
+                <w:t xml:space="preserve">Method to approximate intra oral scanner noise and resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Desoutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osama Yusuf Solieman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Derras</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JURSE 2019 - Joint Urban Remote Sensing Event</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JURSE.2019.8809043⟩</w:t>
+              <w:t xml:space="preserve">Lasers in Dentistry XXV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.1085707, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2509460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02087761v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02084852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation Beautification of Reverse Engineered Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roseline Bénière</w:t>
+                <w:t xml:space="preserve">Automatic extraction of the 3D symmetry line of back surface: application on scoliotic adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Comas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fiorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISIGRAPP 2018 - 13th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0006606000910100⟩</w:t>
+              <w:t xml:space="preserve">EMBC 2018 - 40th International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2018, Honolulu, HI, United States. pp.4118-4121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2018.8513282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01728147v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01914725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic extraction of the 3D symmetry line of back surface: application on scoliotic adolescents</w:t>
+                <w:t xml:space="preserve">Automatic Extraction of a Piecewise Symmetry Surface of a 3D Mesh: Application to Scoliosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Comas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fiorio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2018 - 40th International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2018.8513282⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Shape in Medical Imaging (ShapeMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.147-159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-04747-4_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01914725v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01940108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Experiments of Deep Learning on LiDAR Point Clouds for Classification of Urban Objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younes Zegaoui</w:t>
+                <w:t xml:space="preserve">How to Deal with Multi-source Data for Tree Detection Based on Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pibre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Borianne</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFPT: Conférence Française de Photogrammétrie et de Télédétection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th IEEE Global Conference on Signal and Information Processing (GlobalSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Montreal, Canada. pp.1150-1154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GlobalSIP.2017.8309141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01884001v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01685327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Extraction of a Piecewise Symmetry Surface of a 3D Mesh: Application to Scoliosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Comas</w:t>
+                <w:t xml:space="preserve">First Experiments of Deep Learning on LiDAR Point Clouds for Classification of Urban Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Zegaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Fiorio</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Borianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Shape in Medical Imaging (ShapeMI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFPT: Conférence Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01940108v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01884001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Deal with Multi-source Data for Tree Detection Based on Deep Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pibre</w:t>
+                <w:t xml:space="preserve">A deep learning algorithm for automatic identification of coral reef fish species on images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Darling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE Global Conference on Signal and Information Processing (GlobalSIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WCMB 2018 - 4th World Conference on Marine Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01685327v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01883997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deep learning algorithm for automatic identification of coral reef fish species on images</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emily Darling</w:t>
+                <w:t xml:space="preserve">Orientation Beautification of Reverse Engineered Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Bénière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCMB 2018 - 4th World Conference on Marine Biodiversity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VISIGRAPP 2018 - 13th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Funchal, Madeira, Portugal. pp.91-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006606000910100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01883997v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01728147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to quantify enamel thickness distribution and the enamel-dentine junction topography in primate teeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Cantaloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martin-Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMEF 2018 - 10e Symposium de Morphométrie et Évolution des Formes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire PACEA (UMR 5199), LabEx des Sciences Archéologiques de Bordeaux (France), Jun 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de regards de visite sur des images à haute résolution spatiale par une méthode d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss En-Nejjary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pibre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13182,73 +13206,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEMU: Télédétection pour l'Etude des Milieux Urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification d'objets urbains à partir de données LiDAR 3D terrestre par Deep-Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Zegaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13270,106 +13294,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Derras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2018 - Conférence internationale francophone Spatial Analysis and GEOmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03820925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative and Binary Steganalysis in JPEG: A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Zakaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13398,3161 +13422,3161 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1422-1426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01884006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Metric for Statistical Analysis of Rigid Transformations: Application to the Rib Cage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Petit</w:t>
+                <w:t xml:space="preserve">Digitized 3D mesh segmentation based on curvature analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Bénière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRAIL-MICGen-MFCA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-67675-3_11⟩</w:t>
+              <w:t xml:space="preserve">Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Burlingame, United States. pp.33-38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2017.20.3DIPM-005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588289v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01494957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitized 3D mesh segmentation based on curvature analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cart'Eaux: an automatic mapping procedure for wastewater networks using machine learning and data mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU2017 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New-Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01494957v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cart'Eaux: an automatic mapping procedure for wastewater networks using machine learning and data mining</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic reconstruction of urban wastewater and stormwater networks based on uncertain manhole cover locations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Commandre</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU2017 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New-Orleans, United States</w:t>
+              <w:t xml:space="preserve">ICUD: International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.2345-2352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680121v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584776v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic reconstruction of urban wastewater and stormwater networks based on uncertain manhole cover locations</w:t>
+                <w:t xml:space="preserve">A New Metric for Statistical Analysis of Rigid Transformations: Application to the Rib Cage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Commandre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Chaumont</w:t>
+                <w:t xml:space="preserve">Baptiste Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUD: International Conference on Urban Drainage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRAIL-MICGen-MFCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Québec City, Canada. pp.114-124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67675-3_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584776v2</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing color information processing inside an SVM network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Pasquet</w:t>
+                <w:t xml:space="preserve">Coral reef fish detection and recognition in underwater videos by supervised machine learning : Comparison between Deep Learning and HOG+SVM methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EI: Electronic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">ACIVS 2016 - 17th International Conference on Advanced Concepts for Intelligent Vision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374090v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesizing Planar Rigid-Body Chains for Morphometric Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David H. Myszka</w:t>
+                <w:t xml:space="preserve">Automated characterization of the mature root system form by a double-quadrangle-shaped polygon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Borianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDETC/CIE: International Design Engineering Technical Conferences &amp; Computers and Information in Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FSPMA: Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Qingdao, China. pp.6-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FSPMA.2016.7818282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01381306v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02020635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coral reef fish detection and recognition in underwater videos by supervised machine learning : Comparison between Deep Learning and HOG+SVM methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villon</w:t>
+                <w:t xml:space="preserve">Speeding-up a convolutional neural network by connecting an SVM network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACIVS 2016 - 17th International Conference on Advanced Concepts for Intelligent Vision Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, AZ, United States. pp.2286-2290, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374123v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated characterization of the mature root system form by a double-quadrangle-shaped polygon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Borianne</w:t>
+                <w:t xml:space="preserve">How to build an average model when samples are variably incomplete? Application to fossil data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanley Durrleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPMA: Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FSPMA.2016.7818282⟩</w:t>
+              <w:t xml:space="preserve">Computer Vision and Pattern Recognition Workshops (CVPRW 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Las Vegas, United States. pp.541--548, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW.2016.74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02020635v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01381310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speeding-up a convolutional neural network by connecting an SVM network</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Innovative approaches to quantify and statistically compare tooth enamel thickness distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cantaloube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bondioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESHE 2016 - 6th Annual Meeting of the European Society for the Study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374118v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to build an average model when samples are variably incomplete? Application to fossil data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+                <w:t xml:space="preserve">Optimizing color information processing inside an SVM network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Pattern Recognition Workshops (CVPRW 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EI: Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01381310v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative approaches to quantify and statistically compare tooth enamel thickness distribution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesizing Planar Rigid-Body Chains for Morphometric Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingjue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David H. Myszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESHE 2016 - 6th Annual Meeting of the European Society for the Study of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">IDETC/CIE: International Design Engineering Technical Conferences &amp; Computers and Information in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Charlotte, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153972v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01381306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment caractériser la variabilité d'une surface 3D ? Analyse à partir d'exemples en anatomie comparée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+                <w:t xml:space="preserve">CT-Scanner identification based on sensor noise analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Kharboutly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hoa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GTMG 2015 - Journées du Groupe de Travail en Modélisation Géométrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUVIP: European Workshop on Visual Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUVIP.2014.7018385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209334v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01379581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CT-Scanner identification based on sensor noise analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Puech</w:t>
+                <w:t xml:space="preserve">An efficient multi-resolution SVM network approach for object detection in aerial images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Hoa</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUVIP: European Workshop on Visual Information Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EUVIP.2014.7018385⟩</w:t>
+              <w:t xml:space="preserve">MLSP: Machine Learning for Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MLSP.2015.7324329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01379581v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01234225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient multi-resolution SVM network approach for object detection in aerial images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Chaumont</w:t>
+                <w:t xml:space="preserve">Improving sensor noise analysis for CT-Scanner identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Kharboutly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Derras</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MLSP: Machine Learning for Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MLSP.2015.7324329⟩</w:t>
+              <w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.2411-2415, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01234225v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01379558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving sensor noise analysis for CT-Scanner identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId426" w:history="1">
+                <w:t xml:space="preserve">Advanced sensor noise analysis for CT-scanner identification from its 3D images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Kharboutly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362817⟩</w:t>
+              <w:t xml:space="preserve">IPTA: Image Processing Theory, Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Orléans, France. pp.325-330, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01379558v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01379571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced sensor noise analysis for CT-scanner identification from its 3D images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Puech</w:t>
+                <w:t xml:space="preserve">Capteurs infrarouge « low cost » pour l’analyse spectrale des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Borianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Hoa</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPTA: Image Processing Theory, Tools and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Electronique et Environnement du club EEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01379571v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteurs infrarouge « low cost » pour l’analyse spectrale des plantes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detection of manhole covers in high-resolution aerial images of urban areas by combining two methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Desert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Electronique et Environnement du club EEA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JURSE: Joint Urban Remote Sensing Event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Lausanne, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JURSE.2015.7120524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903582v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01234242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of manhole covers in high-resolution aerial images of urban areas by combining two methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Delenne</w:t>
+                <w:t xml:space="preserve">Comment caractériser la variabilité d'une surface 3D ? Analyse à partir d'exemples en anatomie comparée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanley Durrleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JURSE: Joint Urban Remote Sensing Event</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GTMG 2015 - Journées du Groupe de Travail en Modélisation Géométrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Poitiers, France. pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01234242v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic 3D Geometrical and Mechanical Modeling of the Skin/Subcutaneous Complex by a Procedural Hybrid Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gilles</w:t>
+                <w:t xml:space="preserve">Comparaison de la segmentation pixel et segmentation objet pour la détection d'objets multiples et variables dans des images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Captier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBMS: International Symposium on Biomedical Simulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01239192v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01234244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Homo-like features in virtually rendered South African australopiths endocasts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Landmark-free 3D method for comparison of fossil hominins and hominids based on endocranium and EDJ shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Durrleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Le Registre Fossile Humain Africain / The African Human Fossil Record (2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Toulouse, France. pp.(electronic medium)</w:t>
+              <w:t xml:space="preserve">83rd Annual Meeting of the American Association of Physical Anthropologists (2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAPA: American Association of Physical Anthropologists, Apr 2014, Calgary, Canada. pp.110-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266927v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la segmentation pixel et segmentation objet pour la détection d'objets multiples et variables dans des images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Chaumont</w:t>
+                <w:t xml:space="preserve">Generic 3D Geometrical and Mechanical Modeling of the Skin/Subcutaneous Complex by a Procedural Hybrid Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Herlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Captier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISBMS: International Symposium on Biomedical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Strasbourg, France. pp.173-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-12057-7_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01234244v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01239192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landmark-free 3D method for comparison of fossil hominins and hominids based on endocranium and EDJ shapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Homo-like features in virtually rendered South African australopiths endocasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Thackeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Durrleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">83rd Annual Meeting of the American Association of Physical Anthropologists (2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AAPA: American Association of Physical Anthropologists, Apr 2014, Calgary, Canada. pp.110-111</w:t>
+              <w:t xml:space="preserve">Symposium Le Registre Fossile Humain Africain / The African Human Fossil Record (2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Toulouse, France. pp.(electronic medium)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935054v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast semi-supervised segmentation of in-situ tree color images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICISP: International Conference on Image and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Cherbourg, France. pp.161-172, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-07998-1_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01381829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic localization of tombs in aerial imagery: Application to the digital archiving of cemetery heritage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Tribouillard</w:t>
+                <w:t xml:space="preserve">Simple-graph fusion in image mosaic. Application to automated cell file identification in wood slices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Borianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DigitalHeritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.657-660, </w:t>
+              <w:t xml:space="preserve">SCIA: Scandinavian Conference on Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Espoo, Finland. pp.34-43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6743811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38886-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01234256v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01381834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple-graph fusion in image mosaic. Application to automated cell file identification in wood slices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Borianne</w:t>
+                <w:t xml:space="preserve">VirtuaL reconstruction of the taung chiLd’s endocast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan F. Garamendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Combès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCIA: Scandinavian Conference on Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38886-6_4⟩</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la société d'anthropologie de Paris - 1838e Réunion scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France. pp.Jan, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-012-0077-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01381834v1</w:t>
+                <w:t xml:space="preserve">inserm-00935232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VirtuaL reconstruction of the taung chiLd’s endocast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Prima</w:t>
+                <w:t xml:space="preserve">Automatic localization of tombs in aerial imagery: Application to the digital archiving of cemetery heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Tribouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Combès</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Courtade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la société d'anthropologie de Paris - 1838e Réunion scientifique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13219-012-0077-z⟩</w:t>
+              <w:t xml:space="preserve">DigitalHeritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.657-660, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6743811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00935232v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01234256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining reliability coefficients in an automated method of identification and characterization of radial files in microscopic images of gymnosperms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16560,250 +16584,250 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSPM: Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, R. Sievänen; E. Nikinmaa; C. Godin; A. Lintunen; P. Nygren, Jun 2013, Saariselkä, Finland. pp.82-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01381832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of JPEG compressed e-comics by selective encryption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.4588-4592, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01379600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of an automatic system classifying hepatic lesions on multi-phase computer tomography images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréline Quatrehomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16818,835 +16842,835 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01379596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of endocranial and ectocranial &amp;quot;symmetry planes&amp;quot; and application to the virtual reconstruction of hominid fossils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Francisco Garamendi Bragado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Combès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAPA: American Association of Physical Anthropologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Knoxville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00767670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Combinatorial Method for 3D Landmark-based Morphometry: Application to the Study of Coronal Craniosynostosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Gioan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI: Medical Image Computing and Computer-Assisted Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.533-541, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-33454-2_66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00739362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First virtual reconstructions of the frontal lobe and temporal pole of the Taung (Australopithecus africanus) endocast</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Combès</w:t>
+                <w:t xml:space="preserve">Finding Robust Vertices for 3D Synchronization Based on Euclidean Minimum Spanning Tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Prima</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pedeboy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPA: American Association of Physical Anthropologists</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, San Francisco, CA, United States. pp.78640W, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.872384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00649393v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00845510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Robust Vertices for 3D Synchronization Based on Euclidean Minimum Spanning Tree</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Puech</w:t>
+                <w:t xml:space="preserve">Imagerie tridimensionnelle à haute résolution des labyrinthes osseux de l'Homme, des Chimpanzés et des Babouins : Perspectives évolutives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Combès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Descouens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.872384⟩</w:t>
+              <w:t xml:space="preserve">1836èmes journées de la Société d'Anthropologie de Paris (SAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France. pp.S4-S5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-011-0037-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00845510v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00814280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie tridimensionnelle à haute résolution des labyrinthes osseux de l'Homme, des Chimpanzés et des Babouins : Perspectives évolutives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">First virtual reconstructions of the frontal lobe and temporal pole of the Taung (Australopithecus africanus) endocast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dean Falk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Combès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prima</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1836èmes journées de la Société d'Anthropologie de Paris (SAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAPA: American Association of Physical Anthropologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Minneapolis, United States. pp.134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00814280v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00649393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle méthode de morphométrie 3D par codage combinatoire de confgurations de points 3D: application à l'anatomie du crâne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Gioan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Treil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ièmes Journées de la Societé d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00815226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary perspectives of high resolution three-dimensional comparisons of bony labyrinths in humans, chimpanzees and baboons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Combès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Descouens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17665,3920 +17689,3920 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAPA: American Association of Physical Anthropologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Minneapolis, United States. pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00649376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientations of Simplices Determined by Orderings on the Coordinates of their Vertices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Gioan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCCG 2011 - 23rd Canadian Conference on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00741936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New 3D automatic methods for the analysis of the endocranial shape and its relationship with ectocranial structures: assessment and preliminary experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Holloway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Combès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Schoenemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAPA: American Association of Physical Anthropologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Minneapolis, United States. pp.243-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00649392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic identification of cell files in light microscopic images of conifer wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Kennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Guéroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPTA: Image Processing Theory, Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.98-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00804426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Facial Visualization Through Adaptive Spread Spectrum Synchronous Scalable (A4S) Data Hiding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khizar Hayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP 2009 - 16th IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Cairo, Egypt. pp.2473-2476, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2009.5413953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00416224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Important variations in dental trait expression at the EDJ throughout an Australopithecus africanus entire postcanine dentition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Thackeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Treil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautam Dasgupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAPA: American Association of Physical Anthropologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Chicago, United States. pp.139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00415964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JPEG2000-Based Data Hiding to Synchronously Unify Disparate Facial Data for Scalable 3D Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khizar Hayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Singaporean-French Ipal Symposium (SinFra)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Fusionopolis, Singapore. pp.22-34, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789814277563_0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00416018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration virtuelle d'un australopithèque sud-africain de deux millions d'années : modélisation surfacique et morphométrie tridimensionnelle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traitement automatique d'images scanographiques tridimensionnelles pour l'étude de fossiles paléo-anthropologiques : le problème de la définition des repères 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Françaises de Radiologie 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès National des Sociétés Historiques et Scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Arles, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00344180v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00196650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement automatique d'images scanographiques tridimensionnelles pour l'étude de fossiles paléo-anthropologiques : le problème de la définition des repères 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restauration virtuelle d'un australopithèque sud-africain de deux millions d'années : modélisation surfacique et morphométrie tridimensionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Thackeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dedouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National des Sociétés Historiques et Scientifiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Françaises de Radiologie 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Paris, France. pp.1415, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0221-0363(08)76284-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00196650v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00344180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Late Pliocene Hominin Midfacial Morphology. An Approach using Three-Dimensional Surface Registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Thackeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautam Dasgupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dedouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAPA: American Association of Physical Anthropologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Colombus, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00196641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les collections muséographiques en 3D par microtomographie Rayons X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mafart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Guipert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Retrospect 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Robert Vergnieux, Nov 2005, Biarritz, France. pp.80-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CT-Scan Image Processing for the Study of the Evolution of the Shape of the Human Skull: Presentation of the Tools and Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mafart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. de Lumley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV International Congress of Prehistoric and Protohistoric Science (Pre-prints)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Liège (Belgium), Belgium. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of a Three-Dimensional and a Computerized Assisted Method for Cranio-Facial Reconstruction: Application to Tautavel Man</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Quatrehomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mafart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV International Congress of Prehistoric and Protohistoric Science (Pre-prints)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Liège (Belgium), Belgium. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Detection and Segmentation of Evolving Processes in 3D Medical Images: Application to Multiple Sclerosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Rey</w:t>
+                <w:t xml:space="preserve">Automatic Alignment of Histological Sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ourselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Ayache</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing in Medical Imaging, IPMI'99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Visegrád, Hungary, Hungary. pp.154-167</w:t>
+              <w:t xml:space="preserve">International Workshop on Biomedical Image Registration, WBIR'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Bled (Slovénie), Slovenia. pp.1--13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00615685v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement d'images scanographiques appliqué à l'étude tridimensionnelle de l'évolution de la forme du crâne humain</w:t>
+                <w:t xml:space="preserve">Three-dimensional image processing for assistance in localizing the deep cerebral structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.A. de Lumley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'identité humaine en question, nouvelles problématiques et nouvelles technologies en paléontologie humaine et en paléoanthropologie biologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Créteil (France), France. pp.21-22</w:t>
+              <w:t xml:space="preserve">First Medtronic European Neuroscience Fair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00615827v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Alignment of Histological Sections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Continuum Mechanics Operators for detection and Quantification of Evolving Processes in 3D Medical Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delingette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ourselin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pennec</w:t>
+                <w:t xml:space="preserve">Nicholas Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Biomedical Image Registration, WBIR'99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Bled (Slovénie), Slovenia. pp.1--13</w:t>
+              <w:t xml:space="preserve">EUROMECH'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Warsaw, Poland, Poland. pp.185-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00615684v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional image processing for assistance in localizing the deep cerebral structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Detection and Segmentation of Evolving Processes in 3D Medical Images: Application to Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delingette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Medtronic European Neuroscience Fair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">Information Processing in Medical Imaging, IPMI'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Visegrád, Hungary, Hungary. pp.154-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00615823v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Continuum Mechanics Operators for detection and Quantification of Evolving Processes in 3D Medical Images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traitement d'images scanographiques appliqué à l'étude tridimensionnelle de l'évolution de la forme du crâne humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Ayache</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mafart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Méline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. de Lumley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH'99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Warsaw, Poland, Poland. pp.185-188</w:t>
+              <w:t xml:space="preserve">L'identité humaine en question, nouvelles problématiques et nouvelles technologies en paléontologie humaine et en paléoanthropologie biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Créteil (France), France. pp.21-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00615822v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of Normal and Abnormal Dissymmetry in Volumetric Medical Images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Analyse statistique de la dissymétrie dans les images médicales volumiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Neil Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Biomedical Image Analysis, WBIA'98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Santa Barbara, USA, United States. pp.74-83</w:t>
+              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle, RFIA'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Clermont-Ferrand, France, France. pp.175-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00615804v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse statistique de la dissymétrie dans les images médicales volumiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Automatic Analysis of Normal Brain Dissymmetry of Males and Females in MR Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle, RFIA'98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Clermont-Ferrand, France, France. pp.175-184</w:t>
+              <w:t xml:space="preserve">Proc. of First Int. Conf. on Medical Image Computing and Computer-Assisted Intervention (MICCAI'98)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Cambridge, USA, United States. pp.770--779</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00615814v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Analysis of Normal Brain Dissymmetry of Males and Females in MR Images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Statistical Analysis of Normal and Abnormal Dissymmetry in Volumetric Medical Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of First Int. Conf. on Medical Image Computing and Computer-Assisted Intervention (MICCAI'98)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Cambridge, USA, United States. pp.770--779</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Biomedical Image Analysis, WBIA'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Santa Barbara, USA, United States. pp.74-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00615810v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of 3D Structures and Ranking According to Morphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Guimond</w:t>
+                <w:t xml:space="preserve">Comparison of Phantom Target Localisation by Frame-Based Stereotaxy and by the VISLAN System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Colchester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dorward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Thirion</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.G.T. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Medical Physics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CVRMed/MRCAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Grenoble, France. pp.501-510, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BFb0029273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00615799v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Phantom Target Localisation by Frame-Based Stereotaxy and by the VISLAN System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Dorward</w:t>
+                <w:t xml:space="preserve">Automatic Exploration and Morphometry/Morphology Assessment of Medical Image Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D.G.T. Thomas</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVRMed/MRCAS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BFb0029273⟩</w:t>
+              <w:t xml:space="preserve">Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Newport Beach, United States. pp.659-670, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.274152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00615781v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Exploration and Morphometry/Morphology Assessment of Medical Image Databases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Extraction of 3D Structures and Ranking According to Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Congress on Medical Physics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00615786v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some applications of an automatically built 3D morphometric skull atlas</w:t>
+                <w:t xml:space="preserve">Une méthode générale pour construire automatiquement des atlas anatomiques morphométriques : application à un atlas du crâne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Assisted Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Paris (France), France. pp.339-344</w:t>
+              <w:t xml:space="preserve">Actes du 10eme congrès en Reconnaissance des formes et Intelligence Artificielle (RFIA'96)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Rennes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00615759v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode générale pour construire automatiquement des atlas anatomiques morphométriques : application à un atlas du crâne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross Validation of Three Inter-Patients Matching Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Ayache</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David S. Dean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 10eme congrès en Reconnaissance des formes et Intelligence Artificielle (RFIA'96)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VBC: Visualization in Biomedical Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Hamburg, Germany. pp.327-336, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BFb0046970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00615757v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross Validation of Three Inter-Patients Matching Methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">A General Scheme for Automatically Building 3D Morphometric Anatomical Atlases: application to a Skull and a Brain Atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David S. Dean</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VBC: Visualization in Biomedical Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th L.A.S.R. Workshop Image Fusion And Shape Variability Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Leeds (UK), United Kingdom. pp.115-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00615773v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Scheme for Automatically Building 3D Morphometric Anatomical Atlases: application to a Skull and a Brain Atlas</w:t>
+                <w:t xml:space="preserve">Some applications of an automatically built 3D morphometric skull atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th L.A.S.R. Workshop Image Fusion And Shape Variability Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Leeds (UK), United Kingdom. pp.115-122</w:t>
+              <w:t xml:space="preserve">Computer Assisted Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Paris (France), France. pp.339-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00615754v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of an Automatically Built 3D Morphometric Brain Atlas: Study of Cerebral Ventricle Shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VBC'96</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Hamburg (D), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Scheme for Automatically Building 3D Morphometric Anatomical Atlases: application to a Skull Atlas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fully Tridimensional Method for Facial Reconstruction based on Deformable Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Quatrehomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delingette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márta Fidrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Conference on Medical Robotics and Computer Assisted Surgery (MRCAS'95)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">International Association for Craniofacial Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, no address, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00615697v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully Tridimensional Method for Facial Reconstruction based on Deformable Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cotin</w:t>
+                <w:t xml:space="preserve">Automatic retrieval of anatomical structures in 3D medical images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association for Craniofacial Identification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, no address, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the Conference on Computer Vision, Virtual Reality and Robotics in Medecine (CVRMed'95)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Nice (France), France. pp.153-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00615746v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic retrieval of anatomical structures in 3D medical images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A General Scheme for Automatically Building 3D Morphometric Anatomical Atlases: application to a Skull Atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Conference on Computer Vision, Virtual Reality and Robotics in Medecine (CVRMed'95)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, Nice (France), France. pp.153-162</w:t>
+              <w:t xml:space="preserve">Proceedings of the Conference on Medical Robotics and Computer Assisted Surgery (MRCAS'95)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00615698v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Rigid Registration for Building 3D Anatomical Atlases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th International Conference on Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAPR, 1994, Jerusalem (Israel), Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de chirurgie craniofaciale et réalite virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interface des Mondes Reels et Virtuels (IMRV'94)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Montpellier, France. pp.399--408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steps Towards Automatic Building of Anatomical Atlases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visualization in Biomedical Computing '94</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, no address, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Craniofacial Surgery Simulation Testbed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visualization in Biomedical Computing (VBC'94)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, no address, United States. pp.607--618</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance de modèles génériques à l'aide d'un réseau spatial de lignes actives. Application au traitement d'images médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrièmes Journées ORASIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR-PRC Communication Homme-Machine, Pôle Vision, 1993, Mulhouse, France, France. pp.174-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21588,51 +21612,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgroforestAR: A mobile app for visualizing Agroforestry systems in Augmented Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21654,615 +21678,615 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Moskowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Kigali, Rwanda. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a standardized deep learning pipeline for the accurate segmentation of primary and peritoneal metastases in ovarian cancer on CT images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladis Valenzuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rusnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IABM 2025 - 3e Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Health in practice: a socio-ecological approach for the study and management of zoonoticdiseases associated with free-roaming dogs in Southeast Asia (SEAdogSEA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animika Kritiyakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayan Tunas Artama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowath Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Joint Conference of the Association of Institutions for Tropical Veterinary Medicine &amp; Society for Tropical Veterinary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'expérience sur l'utilisation de l'Intelligence Artificielle par le Cicat-Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Téot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Cicatrisations 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04259947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducing Deep Learning experiments: common challenges and recommendations for improvement</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Checklist Strategies to Improve the Reproducibility of Deep Learning Experiments with an Illustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Corrêa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alison Specht</w:t>
+                <w:t xml:space="preserve">Ali Ben Abbess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Meneguzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Pizzigatti Corrêa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDA 19th Plenary Meeting, Part Of International Data Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. , 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.6587694⟩</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6587702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719090v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph theory applied to agroforestry system co-design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lemière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22304,207 +22328,207 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Québec, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checklist Strategies to Improve the Reproducibility of Deep Learning Experiments with an Illustration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Mouillot</w:t>
+                <w:t xml:space="preserve">Reproducing Deep Learning experiments: common challenges and recommendations for improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeaneth Machicao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain David</w:t>
+                <w:t xml:space="preserve">Ali Ben Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Meneguzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Corrêa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDA 19th Plenary Meeting, Part Of International Data Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. , 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.6587702⟩</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6587694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738323v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmented reality for agroforestry system design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lemière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22546,405 +22570,405 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAF 2020 - 5th European Agroforestry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Nuoro, Italy. , Agroforestry for the transition towards sustainability and bioeconomy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Crest Lines Extraction for 3D Morphometry of Fossil Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Thackeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoanthropology Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Chicago, United States. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00415970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new 3D morphometric method based on a combinatorial encoding of 3D point confguration: application to skull anatomy for clinical research and physical antropology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Gioan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Richtsmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAPA: American Association of Physical Anthropologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Minneapolis, United States. 80th Annual Meeting of the American Association of Physical Anthropologists, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00815220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic analysis of the deformation of the cerebral ventricles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Roberts</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Puddephat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.W. Whitehouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMRMB: European Society of Magnetic Resonance in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Prague, Czech Republic. 13th Annual Meeting of the European Society for Magnetic Resonance in Medicine and Biology, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22954,540 +22978,540 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric and Topological Mesh Feature Extraction for 3D Shape Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Hetroy-Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley-ISTE, 3, pp.194, 2019, Geometric modeling and applications, Marc Daniel, 9781786300416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119681069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three Dimensional Imaging in PaleoAnthropology and Prehistoric Archeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marfart, B. and Delingette, Hervé and Subsol, Gérard. BAR International Series 1049, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Scientific Workshop on Virtual Reality and Prototyping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traitement du Signal - numéro spécial Réalité Virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dugelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Subsol, Gérard. undefined or unknown publisher, 1999</w:t>
+              <w:t xml:space="preserve">Dugelay, Jean-Luc and Subsol, Gérard. undefined or unknown publisher, 16(1), 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00615017v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement du Signal - numéro spécial Réalité Virtuelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">International Scientific Workshop on Virtual Reality and Prototyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dugelay, Jean-Luc and Subsol, Gérard. undefined or unknown publisher, 16(1), 1999</w:t>
+              <w:t xml:space="preserve">Subsol, Gérard. undefined or unknown publisher, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00615016v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE Workshop on Model-Based 3D Image Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Cuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cuchet, Élisabeth; Subsol, Gérard. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IEEE Computer Society</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journées Nationales Réalité Virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Balet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Balet, O. and Caubet, R. and Jessel, J.-P. and Subsol, Gérard. IRIT, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23497,305 +23521,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géométrie et topologie pour les maillages 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Hetroy-Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérémie Chalopin; Pierre Guillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique Mathématique, Une photographie en 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-2-271-12611-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computer-guided 3D multiscale reconstruction of the Kromdraai site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Braga; Johan Francis Thackeray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kromdraai, a Birthplace of Paranthropus in the Cradle of Humankind</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sun Media Metro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-28, 2016, 9781928355076</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01633989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles pour la représentation et la visualisation des plantes et des paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23815,555 +23839,555 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe de Reffye; Marc Jaeger; Daniel Barthélémy; François Houllier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architecture et croissance des plantes. Modélisation et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae Editions, 2016, Synthèses, 978-27592-2622-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La préhistoire en un clic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mafart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voir l'invisible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omniscience</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.110-111, 2007, 978-2-916097-13-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00198994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Image Processing for the Study of the Evolution of the Shape of the Human Skull: Presentation of the Tools and Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mafart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. de Lumley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mafart, Bertrand and Delingette, Hervé and Subsol, Gérard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Three-Dimensional Imaging in Paleoanthropology and Prehistoric Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BAR International Series 1049, pp.37--45, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement d'images scanographiques appliqué à l'étude tridimensionnelle de l'évolution de la forme du crâne humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mafart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Méline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. de Lumley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Andrieux; Djillali Hadjouis; Anne Dambricourt-Malassé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'identité humaine en question : Nouvelles problématiques et nouvelles technologies en paléontologie humaine et en paléoanthropologie biologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artcom, pp.92-101, 2000, Collection paléoanthropologie et paléopathologie osseuse, 978-2912741295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crest Lines for Curve Based Warping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Toga, Arthur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Warping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, pp.225-246, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Image dans la Réalité Virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Dupuis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Interfaces Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire Français des Techniques Avancées, 1996, ARAGO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24373,858 +24397,858 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some considerations to design an autonomous buoy system to enumerate pelagic sharks at Fish Aggregating Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Fite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Yedroudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Serres-Noïtaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1, LIRMM (UM, CNRS). 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04895187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Detection and Segmentation of Evolving Processes in 3D Medical Images: Application to Multiple Sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-3559, INRIA. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Alignment of Histological Sections for 3D Reconstruction and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ourselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sattonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-3595, INRIA. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Analysis of Dissymmetry in Volumetric Medical Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-3178, INRIA. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Retrieval of Anatomical Structures in 3D Medical Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-2485, INRIA. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A General Scheme for Automatically Building 3D Morphometric Anatomical Atlases: application to a Skull Atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-2586, INRIA. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Craniofacial surgery simulation testbed</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First steps towards automatic building of anatomical atlases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-2199, INRIA. 1994</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2216, INRIA. 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00074472v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00074454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First steps towards automatic building of anatomical atlases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Craniofacial surgery simulation testbed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delingette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Subsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-2216, INRIA. 1994</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2199, INRIA. 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00074454v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00074472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId614"/>
+      <w:footerReference w:type="default" r:id="rId616"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -25371,51 +25395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Atwood" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2026v25a3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05238684v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Landwerlin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41404-025-3082-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05238683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Spinazzola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Picaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Becchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Pittarello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Ricci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14092943" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05238677v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41404-025-3143-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492220v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Dias Ribeiro Neto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Barrelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nur Faiz Mahfudz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103547" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04694873v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lamouroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;da Cardoso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bottero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Duraes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.6489" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695264v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Desoutter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouchiha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Benmoumen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/mms.2024.148541" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525101v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Lilkendey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meares" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Larbi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11070" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495818v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Briot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Connesson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ca.24134" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04822119v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Specht" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Stall" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeaneth Machicao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311967" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04260897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bonnefille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abbas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Habib" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Masset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.18859" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151395v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ducros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/EI.2023.35.7.IMAGE-271" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344009v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lemi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/plantphenomics.0120" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fargier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sorgius" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tassery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/mms.2022.140032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472889v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akkari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jeandel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moreno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ase.2158" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761874v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Riadh Farah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Meneguzzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corr&#234;a Pedro Luiz Pizzigatti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ea002379" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03250536v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lavenir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Farah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/mao.0000000000003091" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03002267v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Najaf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Damecourt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coa.13641" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03477162v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gallet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.713343" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02960692v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Venail" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-020-02671-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03819797v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Habib" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2021.09.129" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964453v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin de Jager" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13318" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472877v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingjue Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengmin Zhou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Peter Murray" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00911-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345431v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Serantoni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Faraj" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ollier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816292" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03002256v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Gauthier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline B&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-020-00693-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03002261v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67573-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02365224v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fages" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02084847v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21053/ceo.2018.01627" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01789575v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josee Perez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-018-2008-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01790777v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borianne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Fallavier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dardou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audebert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2018.05.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01636811v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frikkie de Beer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilissen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12745" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01884005v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darling" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.09.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575681v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Yusuf Solieman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182206" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580898v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Galeron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roujeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Solinhac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcms.2017.06.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575669v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2017.06.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01667197v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Caravaca Mora" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189486" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01494935v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.12.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275683v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herlin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chaput" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PRS.0000000000001921" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275684v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartoli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2504401" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233558v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Itier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pedeboy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2015.02.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275680v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Kennel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2015.09.009" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275682v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jessel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2015.ART95" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01239180v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Chica-Rosa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Macri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-014-1409-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01076468v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Brunel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu119" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275685v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Doucet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bigorre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#228;umler" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2014.01.017" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RV13B6X1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00857347v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Breton" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2013.06.004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275686v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcms.2013.01.038" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ5QL4QR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275993v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00857215v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415950v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Thackeray" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kahn" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7580.2009.01154.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00156357v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Largey" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Micallef" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cyteval" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Barrault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10243-007-0108-5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-Z6TMDHR0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00185169v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Canovas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chemouny" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jfas.2007.08.003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HLP2G2N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275999v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mafart" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Guipert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette de Lumley" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615024v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333669v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ourselin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0262-8856(00)00052-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TZ92BB5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615102v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Thirion" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prima" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Roberts" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615094v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sattonnet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615096v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615098v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615035v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615071v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guimond" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001497000627" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615074v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Quatrehomme" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garidel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615075v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doran" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0730-725X(97)00002-7" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T9ZMSP1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615063v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546380v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#234;nio Dias Ribero Neto" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05238693v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiorio" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Brau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS65942.2025.11007893" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05502070v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS55030.2025.11243920" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537117v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc T&#233;ot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05518551v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Bahcekapili" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duygu Arslan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Ozdemir" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkay Ozkirli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Akbas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPW68931.2025.11385990" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05562445v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Berger" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladis Valenzuela" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Verdier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rusnac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04895166v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80871-5_6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05238690v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP55913.2025.11084724" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537130v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Planolles" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637143v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Jarry" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-Equille" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628594v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628579v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775058v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantina Madricardo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Mesghez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Petrizzo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Lahami" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Marceta" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04895134v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815628v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37731-0_30" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637832v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219568v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Vill&#232;le" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04261054v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04261099v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Rodriguez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Herv&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_35" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268542v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282306" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04260935v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04260979v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815617v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996877v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815620v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zegaoui" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03819818v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ruiz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yedroudj" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comby" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066937v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68787-8_40" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03090482v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Oulad-Amara" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68780-9_36" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03820865v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hereau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03098196v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68780-9_38" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02084852v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2509460" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02084850v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007360702440254" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301698v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Zakaria" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS47025.2019.9035096" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03819907v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02087761v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8809043" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01728147v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006606000910100" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01914725v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morand" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Comas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513282" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01884001v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01940108v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04747-4_14" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01685327v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pibre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309141" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01883997v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154905v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Cantaloube" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin-Frances" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867226v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandr&#233;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss En-Nejjary" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03820925v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Derras" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01884006v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588289v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moreau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jolivet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67675-3_11" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01494957v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2017.20.3DIPM-005" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680121v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandre" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584776v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374090v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381306v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Murray" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Myszka" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374123v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02020635v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818282" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374118v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532766" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381310v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2016.74" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153972v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantaloube" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bondioli" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209334v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379581v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Kharboutly" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hoa" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP.2014.7018385" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234225v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2015.7324329" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379558v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362817" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379571v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367158" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903582v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christol" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234242v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120524" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01239192v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12057-7_20" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266927v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234244v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935054v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381829v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07998-1_19" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234256v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tribouillard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Courtade" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743811" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381834v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38886-6_4" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00935232v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Garamendi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0077-z" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381832v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379600v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pinto" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738945" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379596v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Quatrehomme" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Millet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767670v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Garamendi Bragado" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00739362v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Gioan" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sol" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33454-2_66" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00649393v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Falk" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00845510v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872384" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00814280v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Descouens" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-011-0037-z" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00815226v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Treil" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00649376v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00741936v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00649392v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Holloway" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Schoenemann" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804426v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gu&#233;roult" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416224v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khizar Hayat" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413953" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415964v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Dasgupta" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416018v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814277563_0003" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344180v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dedouit" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jessel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0221-0363(08)76284-X" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196650v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196641v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759686v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Gascuel" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615903v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Silvestre" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. de Lumley" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615902v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Odin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615685v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615827v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis M&#233;line" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615684v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615823v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615822v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615804v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615814v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615810v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615799v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meunier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615781v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Colchester" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhao" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dorward" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G.T. Thomas" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0029273" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GDSSXVMG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615786v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.274152" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615759v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615757v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615773v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Dean" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0046970" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K3Q57TW7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615754v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615770v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615697v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615746v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rta Fidrich" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615698v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Declerck" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615737v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615733v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pignon" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615703v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615702v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615722v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324268v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Moskowicz" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191947v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637825v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animika Kritiyakan" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayan Tunas Artama" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowath Ly" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Michaux" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04259947v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mourgues" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719090v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Abbes" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Meneguzzi" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Corr&#234;a" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6587694" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739687v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738323v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Abbess" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6587702" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518723v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415970v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00815220v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Heuz&#233;" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Richtsmeier" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615058v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puddephat" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Whitehouse" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02361776v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hetroy-Wheeler" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119681069" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615019v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marfart" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615017v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615016v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dugelay" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615015v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Cuchet" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-sop.inria.fr/epidaure/personnel/Gerard.Subsol/MB3IA/mb3ia.html" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615014v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Balet" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caubet" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jessel" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058296v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/mathematiques/7818-informatique-mathematique.html" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633989v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://africansunmedia.store.it.si/za/book/kromdraai-a-birthplace-of-paranthropus-in-the-cradle-of-humankind/578750" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02305769v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00198994v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/icar/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615632v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615850v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615091v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615064v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04895187v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Fite" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Serres-No&#239;taky" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073125v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073084v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sattonnet" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073511v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074190v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074098v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074472v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074454v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Atwood" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2026v25a3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05238684v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Landwerlin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41404-025-3082-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05238683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Spinazzola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Picaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Becchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Pittarello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Ricci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14092943" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05238677v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41404-025-3143-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492220v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Dias Ribeiro Neto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Barrelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nur Faiz Mahfudz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103547" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695264v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Desoutter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouchiha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Benmoumen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/mms.2024.148541" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Lilkendey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meares" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Larbi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11070" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495818v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Duraes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Briot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Connesson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ca.24134" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04822119v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Specht" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Stall" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeaneth Machicao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311967" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04694873v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lamouroux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;da Cardoso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bottero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.6489" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04260897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bonnefille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abbas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Habib" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Masset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.18859" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151395v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ducros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/EI.2023.35.7.IMAGE-271" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344009v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lemi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/plantphenomics.0120" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fargier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sorgius" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tassery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/mms.2022.140032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472889v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akkari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jeandel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moreno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ase.2158" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761874v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Riadh Farah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Meneguzzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corr&#234;a Pedro Luiz Pizzigatti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ea002379" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03002267v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Najaf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Damecourt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coa.13641" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03477162v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gallet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.713343" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02960692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lavenir" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Venail" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-020-02671-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03819797v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Habib" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2021.09.129" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964453v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin de Jager" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13318" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472877v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingjue Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengmin Zhou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Peter Murray" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00911-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03250536v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Farah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/mao.0000000000003091" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03002256v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Gauthier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline B&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-020-00693-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03002261v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67573-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345431v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Serantoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Faraj" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ollier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816292" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02365224v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fages" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02084847v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21053/ceo.2018.01627" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01789575v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josee Perez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-018-2008-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01790777v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borianne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Fallavier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dardou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audebert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2018.05.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PXCN5CS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01636811v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frikkie de Beer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilissen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12745" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01884005v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darling" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.09.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580898v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Galeron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roujeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Solinhac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcms.2017.06.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575681v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Yusuf Solieman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182206" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575669v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2017.06.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01667197v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Caravaca Mora" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189486" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01494935v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.12.011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275683v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herlin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chaput" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PRS.0000000000001921" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275684v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartoli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2504401" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275682v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jessel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2015.ART95" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275680v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Kennel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2015.09.009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RD03T7H2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01239180v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Chica-Rosa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Macri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-014-1409-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233558v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Itier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pedeboy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2015.02.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01076468v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Brunel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu119" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275685v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Doucet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bigorre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#228;umler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2014.01.017" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RV13B6X1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00857347v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Breton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2013.06.004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275686v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcms.2013.01.038" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ5QL4QR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275993v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00857215v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415950v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Thackeray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kahn" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7580.2009.01154.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00185169v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Largey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Canovas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chemouny" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jfas.2007.08.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HLP2G2N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00156357v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Micallef" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cyteval" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Barrault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10243-007-0108-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-Z6TMDHR0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275999v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mafart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Guipert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette de Lumley" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615024v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rey" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333669v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ourselin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roche" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0262-8856(00)00052-4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TZ92BB5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615102v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Thirion" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prima" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Roberts" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615096v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615098v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615094v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sattonnet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615035v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615074v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Quatrehomme" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garidel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615071v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guimond" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001497000627" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615075v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doran" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0730-725X(97)00002-7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T9ZMSP1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615063v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546380v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#234;nio Dias Ribero Neto" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05518551v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Bahcekapili" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duygu Arslan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Ozdemir" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkay Ozkirli" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Akbas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPW68931.2025.11385990" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05562445v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Berger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladis Valenzuela" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Verdier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rusnac" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04895166v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc T&#233;ot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80871-5_6" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05238690v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourret" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiorio" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP55913.2025.11084724" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537130v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Planolles" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05238693v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Brau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS65942.2025.11007893" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05502070v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS55030.2025.11243920" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537117v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628579v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775058v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantina Madricardo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Mesghez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Petrizzo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Lahami" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Marceta" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637143v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Jarry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-Equille" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628594v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04895134v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637832v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219568v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Vill&#232;le" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815628v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37731-0_30" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04261099v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Rodriguez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Herv&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_35" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04261054v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268542v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282306" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04260935v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04260979v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815620v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zegaoui" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996877v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815617v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03819818v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ruiz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yedroudj" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comby" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066937v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68787-8_40" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03090482v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Oulad-Amara" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68780-9_36" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03820865v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hereau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03098196v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68780-9_38" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02084850v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007360702440254" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301698v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Zakaria" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS47025.2019.9035096" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03819907v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02087761v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8809043" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02084852v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2509460" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01914725v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morand" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Comas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513282" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01940108v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04747-4_14" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01685327v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pibre" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309141" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01884001v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01883997v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01728147v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006606000910100" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154905v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Cantaloube" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin-Frances" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867226v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandr&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss En-Nejjary" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03820925v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Derras" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01884006v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01494957v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2017.20.3DIPM-005" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680121v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584776v2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588289v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moreau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jolivet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67675-3_11" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374123v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02020635v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818282" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374118v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532766" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381310v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2016.74" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153972v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantaloube" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bondioli" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374090v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381306v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Murray" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Myszka" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379581v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Kharboutly" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hoa" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP.2014.7018385" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234225v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2015.7324329" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379558v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362817" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379571v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367158" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903582v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christol" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234242v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120524" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209334v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234244v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935054v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01239192v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12057-7_20" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266927v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381829v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07998-1_19" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381834v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38886-6_4" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00935232v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Garamendi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0077-z" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234256v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tribouillard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Courtade" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743811" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381832v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379600v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pinto" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738945" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379596v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Quatrehomme" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Millet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767670v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Garamendi Bragado" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00739362v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Gioan" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sol" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33454-2_66" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00845510v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872384" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00814280v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Descouens" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-011-0037-z" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00649393v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Falk" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00815226v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Treil" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00649376v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00741936v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00649392v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Holloway" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Schoenemann" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804426v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gu&#233;roult" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416224v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khizar Hayat" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413953" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415964v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Dasgupta" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416018v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814277563_0003" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196650v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344180v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dedouit" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jessel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0221-0363(08)76284-X" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196641v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759686v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Gascuel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615903v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Silvestre" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. de Lumley" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615902v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Odin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615684v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615823v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615822v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615685v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615827v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis M&#233;line" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615814v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615810v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615804v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615781v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Colchester" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhao" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dorward" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G.T. Thomas" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0029273" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GDSSXVMG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615786v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meunier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.274152" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615799v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615757v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615773v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Dean" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0046970" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K3Q57TW7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615754v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615759v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615770v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615746v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rta Fidrich" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615698v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Declerck" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615697v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615737v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615733v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pignon" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615703v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615702v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615722v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324268v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Moskowicz" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191947v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637825v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animika Kritiyakan" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayan Tunas Artama" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowath Ly" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Michaux" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04259947v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mourgues" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738323v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Abbess" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6587702" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739687v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719090v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Abbes" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Meneguzzi" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Corr&#234;a" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6587694" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518723v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415970v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00815220v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Heuz&#233;" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Richtsmeier" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615058v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puddephat" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Whitehouse" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02361776v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hetroy-Wheeler" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119681069" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615019v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marfart" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615016v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dugelay" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615017v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615015v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Cuchet" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-sop.inria.fr/epidaure/personnel/Gerard.Subsol/MB3IA/mb3ia.html" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615014v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Balet" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caubet" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jessel" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058296v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/mathematiques/7818-informatique-mathematique.html" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633989v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://africansunmedia.store.it.si/za/book/kromdraai-a-birthplace-of-paranthropus-in-the-cradle-of-humankind/578750" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02305769v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00198994v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/icar/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615632v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615850v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615091v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615064v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04895187v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Fite" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Serres-No&#239;taky" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073125v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073084v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sattonnet" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073511v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074190v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074098v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074454v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074472v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>