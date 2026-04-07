--- v0 (2026-03-05)
+++ v1 (2026-04-07)
@@ -234,325 +234,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of ferroelectric/dielectric multilayers for tunable stub resonator applications at microwaves</w:t>
+                <w:t xml:space="preserve">Loss reduction technique in ferroelectric tunable devices by laser micro-etching. Application to a CPW stub resonator in X-band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 553, pp.109-113. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (12), pp.4166-4170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2014.2360846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911792v1</w:t>
+                <w:t xml:space="preserve">hal-01069143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss reduction technique in ferroelectric tunable devices by laser micro-etching. Application to a CPW stub resonator in X-band</w:t>
+                <w:t xml:space="preserve">Study of ferroelectric/dielectric multilayers for tunable stub resonator applications at microwaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Simon</w:t>
+                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 61 (12), pp.4166-4170. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 553, pp.109-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2014.2360846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069143v1</w:t>
+                <w:t xml:space="preserve">hal-00911792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, optical, and dielectric properties of Bi(1.5-x)Zn(0.92-y)Nb(1.5)O(6.92-δ) thin films grown by PLD on R-plane sapphire and LaAlO3 substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian-Catalin Galca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -642,103 +642,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly tunable microwave stub resonator on ferroelectric KTa0.5Nb0.5O3 thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Castel</w:t>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 99 (9), pp.092904 - 092904-3. </w:t>
@@ -815,51 +815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -904,342 +904,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KTa1-xNbx03 thin films-based tunable microwave filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epitaxially grown ferroelectric thin films for agile devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fasquelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Députier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phase Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 81 (7-8), pp.642-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01411590801924482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00537825v1</w:t>
+                <w:t xml:space="preserve">hal-00411857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxially grown ferroelectric thin films for agile devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Rousseau</w:t>
+                <w:t xml:space="preserve">KTa1-xNbx03 thin films-based tunable microwave filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Fasquelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+                <w:t xml:space="preserve">Arnaud-Gides Moussavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phase Transitions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (8), pp.533-534</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411857v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KTa0.6Nb0.4O3 Ferroelectric Thin Film Behavior at Microwave Frequencies for Tunable Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1342,51 +1342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1450,51 +1450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEMS switchable interdigital coplanar filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1597,51 +1597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thépaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1945,256 +1945,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New reference antennas for SAR probe calibration in tissue equivalent liquid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstrip bandpass filter based on rotated excitation of dual mode ring resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Nea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Fernand Ngounou Kouam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Grangeat</w:t>
+                <w:t xml:space="preserve">Serge Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AP 2000</w:t>
+              <w:t xml:space="preserve">PIERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482387v1</w:t>
+                <w:t xml:space="preserve">hal-02482386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstrip bandpass filter based on rotated excitation of dual mode ring resonators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New reference antennas for SAR probe calibration in tissue equivalent liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alhonsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Nea</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
+                <w:t xml:space="preserve">Charles Fernand Ngounou Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Toutain</w:t>
+                <w:t xml:space="preserve">Christophe Grangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS</w:t>
+              <w:t xml:space="preserve">AP 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482386v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (97)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2398,51 +2398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Hoez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées de Caractérisation Microondes et Matériaux (JCMM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Tours, France</w:t>
@@ -2510,51 +2510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2635,51 +2635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pérennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2965,471 +2965,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Characterisation of VO 2 Based Switches for Ultra-Fast Reconfigurable Devices</w:t>
+                <w:t xml:space="preserve">Elaboration d’un capteur hyperfréquence pour la mesure de la densité in-situ des sédiments marins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Nikhian Sadiq</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paul Laurent</w:t>
+                <w:t xml:space="preserve">Rassoul Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rioual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noham Martin</w:t>
+                <w:t xml:space="preserve">Philippe Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Workshop Series on Advanced Materials and Processes (IMWS-AMP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bochum, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135908v1</w:t>
+                <w:t xml:space="preserve">hal-02137869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et caractérisation de commutateurs à base de VO2 pour des dispositifs reconfigurables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad-Nikhian N Sadiq</w:t>
+                <w:t xml:space="preserve">Design and Characterisation of VO 2 Based Switches for Ultra-Fast Reconfigurable Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nikhian Sadiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pérennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">International Microwave Workshop Series on Advanced Materials and Processes (IMWS-AMP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135583v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d’un capteur hyperfréquence pour la mesure de la densité in-situ des sédiments marins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Lescop</w:t>
+                <w:t xml:space="preserve">Conception et caractérisation de commutateurs à base de VO2 pour des dispositifs reconfigurables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad-Nikhian N Sadiq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pérennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Talbot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Gac</w:t>
+                <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137869v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déphaseurs numériques à base de VO2 pour réseaux phasés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nikhian Sadiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pérennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3465,459 +3465,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligne à retard large-bande, compacte et réglable de 6,67 ns à 1,67 µs pour simulateur de cibles pour radar automobile 77 GHz</w:t>
+                <w:t xml:space="preserve">Small-Size and Low-Cost Wideband 800 MHz Delay Line Tunable from 1.3 ns to 1.67 µs for Automotive Radar Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arzur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pérennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bordais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 èmes Journées Nationales Microondes, 16-19 Mai 2017, Saint-Malo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S 2017 International Conference on Microwaves for Intelligent Mobility : ICMIM2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Nagoya, Japon. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506969v1</w:t>
+                <w:t xml:space="preserve">hal-01507282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Architecture of a Compact, Low-cost and Gain Compensated Delay Line Switchable From 1 m to 250 m for Automotive Radar Target Simulator</w:t>
+                <w:t xml:space="preserve">Ligne à retard large-bande, compacte et réglable de 6,67 ns à 1,67 µs pour simulateur de cibles pour radar automobile 77 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arzur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pérennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bordais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuRAD (European Radar Conference) 2017, EuMW, Nuremberg, Germany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. pp.1-4</w:t>
+              <w:t xml:space="preserve">20 èmes Journées Nationales Microondes, 16-19 Mai 2017, Saint-Malo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589846v1</w:t>
+                <w:t xml:space="preserve">hal-01506969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Size and Low-Cost Wideband 800 MHz Delay Line Tunable from 1.3 ns to 1.67 µs for Automotive Radar Sensor</w:t>
+                <w:t xml:space="preserve">Hybrid Architecture of a Compact, Low-cost and Gain Compensated Delay Line Switchable From 1 m to 250 m for Automotive Radar Target Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arzur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pérennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bordais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S 2017 International Conference on Microwaves for Intelligent Mobility : ICMIM2017 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Nagoya, Japon. pp.1-4</w:t>
+              <w:t xml:space="preserve">EuRAD (European Radar Conference) 2017, EuMW, Nuremberg, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507282v1</w:t>
+                <w:t xml:space="preserve">hal-01589846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d’une paire d’antennes patch appliquée au sondage de sédiment sous-marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pelleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3955,90 +3955,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtre &amp;quot; Open Loop &amp;quot; deux pôles agile à base de capacités ferroélectriques de KTN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mekadmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4106,77 +4106,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mekadmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées de Caractérisation Microondes et Matériaux (JCMM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Nantes, France</w:t>
@@ -4199,825 +4199,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accordabilité en fréquence centrale et en bande passante d'un filtre compact SIR</w:t>
+                <w:t xml:space="preserve">Center Frequency and Bandwidth Tunable Compact SIR Bandpass Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mekadmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Nationales Microondes (JNM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Proc. 43e European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816105v1</w:t>
+                <w:t xml:space="preserve">hal-00816092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated ferroelectric tunable stub resonators with low loss in X-band</w:t>
+                <w:t xml:space="preserve">Tunable stub resonator on ferroelectric thin film and study of the ferroelectric layer confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Simon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIEM 2013 "2nd International Symposium on Inorganic and Environmental Materials"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rennes, France. pp.48</w:t>
+              <w:t xml:space="preserve">Workshop ''Oxydes fonctionnels pour l'intégration en micro- et nano- électronique''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, AUTRANS, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878227v1</w:t>
+                <w:t xml:space="preserve">hal-00846789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Center Frequency and Bandwidth Tunable Compact SIR Bandpass Filter</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Confined ferroelectric KTN film for low loss microwave coplanar resonator with a large frequency tunability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 43e European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">3rd Workshop NIMS - Université de Rennes 1 ''Materials and Sustainable development : Issues and Challenges of the 21st century''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rennes, France. p.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816092v1</w:t>
+                <w:t xml:space="preserve">hal-00878188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined ferroelectric KTN film for low loss microwave coplanar resonator with a large frequency tunability</w:t>
+                <w:t xml:space="preserve">Intégration d'hétérostructures ferroélectrique/diélectrique en couche mince pour résonateurs à stub agiles en fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Simon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mekadmini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop NIMS - Université de Rennes 1 ''Materials and Sustainable development : Issues and Challenges of the 21st century''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rennes, France. p.23</w:t>
+              <w:t xml:space="preserve">JNM 2013 "18èmes Journées Nationales Microondes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, PARIS, France. pp.J2-TM1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878188v1</w:t>
+                <w:t xml:space="preserve">hal-00846792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d'hétérostructures ferroélectrique/diélectrique en couche mince pour résonateurs à stub agiles en fréquence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accordabilité en fréquence centrale et en bande passante d'un filtre compact SIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mekadmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2013 "18èmes Journées Nationales Microondes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, PARIS, France. pp.J2-TM1-3</w:t>
+              <w:t xml:space="preserve">18èmes Journées Nationales Microondes (JNM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846792v1</w:t>
+                <w:t xml:space="preserve">hal-00816105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable stub resonator on ferroelectric thin film and study of the ferroelectric layer confinement</w:t>
+                <w:t xml:space="preserve">Integrated ferroelectric tunable stub resonators with low loss in X-band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Simon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop ''Oxydes fonctionnels pour l'intégration en micro- et nano- électronique''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, AUTRANS, France. 1 page</w:t>
+              <w:t xml:space="preserve">ISIEM 2013 "2nd International Symposium on Inorganic and Environmental Materials"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rennes, France. pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846789v1</w:t>
+                <w:t xml:space="preserve">hal-00878227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of ferroelectric/dielectric multilayers for a tunable stub resonator at microwaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mekadmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2013 Spring Meeting "European Material Research Society"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, STRASBOURG, France</w:t>
@@ -5059,51 +5059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric oxide thin films for high frequency agile devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5165,359 +5165,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances comparées de dispositifs à base de ferroélectriques KTN et BST déposés en couches minces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Mekadmini</w:t>
+                <w:t xml:space="preserve">Performance of frequency-agile CPW resonators on thin film ferroelectric material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Députier</w:t>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des JCMM 2012 : 12èmes journées de caractérisation microondes et matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Chamberry, France</w:t>
+              <w:t xml:space="preserve">Antennas and Propagation, EUCAP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic. A18-2: Reconfigurable Antennas II (4 pp.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667525v1</w:t>
+                <w:t xml:space="preserve">hal-00684365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of frequency-agile CPW resonators on thin film ferroelectric material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+                <w:t xml:space="preserve">Performances comparées de dispositifs à base de ferroélectriques KTN et BST déposés en couches minces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mekadmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Simon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antennas and Propagation, EUCAP 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic. A18-2: Reconfigurable Antennas II (4 pp.)</w:t>
+              <w:t xml:space="preserve">Actes des JCMM 2012 : 12èmes journées de caractérisation microondes et matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Chamberry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684365v1</w:t>
+                <w:t xml:space="preserve">hal-00667525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'épaisseur et de la localisation des films de KTN sur les performances d'un résonateur hyperfréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Simon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux (JCMM 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Chambéry, France. ID25 (4 p.)</w:t>
@@ -5546,51 +5546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance et caracterisations diélectriques et optiques de couches minces de Bi1,5 xZn1 yNb1,5O6 1,5x-y (BZN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5665,2846 +5665,2846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of KTa0.5Nb0.5O3 ferroelectric thin films at microwaves and their application to highly-tunable resonators</w:t>
+                <w:t xml:space="preserve">Impact of the ferroelectric film thickness on the performances of a tunable stub resonator in X-band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Simon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2011 Spring Meeting "European Material Research Society"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">1er Workshop NIMS - Université de Rennes 1 ''Materials and Sustainable development : Issues and Challenges of the 21st century''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596648v1</w:t>
+                <w:t xml:space="preserve">hal-00596652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the thickness of pulsed laser deposited KTa0.5Nb0.5O3 ferroelectric films on frequency tunable devices</w:t>
+                <w:t xml:space="preserve">Ferroelectric and dielectric multilayer heterostructures based on KTN and BZN grown by PLD and CSD on microwave substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Simon</w:t>
+                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Castel</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2011 Spring Meeting "European Material Research Society"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">EMF 2011 "European Meeting on Ferroelectricity"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, BORDEAUX, France. pp.7A-3O</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596645v1</w:t>
+                <w:t xml:space="preserve">hal-00630400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the ferroelectric film thickness on the performances of a tunable stub resonator in X-band</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+                <w:t xml:space="preserve">Filtre Hairpin accordable à base de capacités ferroélectriques réalisées par dépôt localisé de KTN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Simon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Castel</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Workshop NIMS - Université de Rennes 1 ''Materials and Sustainable development : Issues and Challenges of the 21st century''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales Microondes (JNM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596652v1</w:t>
+                <w:t xml:space="preserve">hal-00667520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre Hairpin accordable à base de capacités ferroélectriques réalisées par dépôt localisé de KTN</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Substrate effect on BZN dielectric thin films grown by PLD for tunable devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Députier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Microondes (JNM 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2011 Spring Meeting "European Material Research Society"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667520v1</w:t>
+                <w:t xml:space="preserve">hal-00630398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric and dielectric multilayer heterostructures based on KTN and BZN grown by PLD and CSD on microwave substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loss reduction on tunable stub resonator after laser micro-etching of ferroelectric layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Demange</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMF 2011 "European Meeting on Ferroelectricity"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, BORDEAUX, France. pp.7A-3O</w:t>
+              <w:t xml:space="preserve">1er Workshop NIMS - Université de Rennes 1 ''Materials and Sustainable development : Issues and Challenges of the 21st century''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630400v1</w:t>
+                <w:t xml:space="preserve">hal-00596653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate effect on BZN dielectric thin films grown by PLD for tunable devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunable stub resonators on KTa0.5Nb0.5O3 (KTN) films: impact of the thickness and localization of KTN on the device performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Demange</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2011 Spring Meeting "European Material Research Society"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, NICE, France</w:t>
+              <w:t xml:space="preserve">EMF 2011 "European Meeting on Ferroelectricity"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.7B-3O</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630398v1</w:t>
+                <w:t xml:space="preserve">hal-00606871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss reduction on tunable stub resonator after laser micro-etching of ferroelectric layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the thickness of pulsed laser deposited KTa0.5Nb0.5O3 ferroelectric films on frequency tunable devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Simon</w:t>
+                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Workshop NIMS - Université de Rennes 1 ''Materials and Sustainable development : Issues and Challenges of the 21st century''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2011 Spring Meeting "European Material Research Society"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596653v1</w:t>
+                <w:t xml:space="preserve">hal-00596645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable stub resonators on KTa0.5Nb0.5O3 (KTN) films: impact of the thickness and localization of KTN on the device performances</w:t>
+                <w:t xml:space="preserve">Characterization of KTa0.5Nb0.5O3 ferroelectric thin films at microwaves and their application to highly-tunable resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Simon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMF 2011 "European Meeting on Ferroelectricity"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.7B-3O</w:t>
+              <w:t xml:space="preserve">E-MRS 2011 Spring Meeting "European Material Research Society"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606871v1</w:t>
+                <w:t xml:space="preserve">hal-00596648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of ground plane membranes to realize a bandwidth and frequency tunable filter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D.D. Chrusch</w:t>
+                <w:t xml:space="preserve">Amélioration des performances de dispositifs accordables à base de couches minces ferroélectriques de KTA1-xNBxO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Symposium of Antenna Technology and Applied Electromagnetics (ANTEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. pp.10.1109/ANTEM.2010.5552547</w:t>
+              <w:t xml:space="preserve">JCMM 2010 : 11èmes journées de caractérisation microondes et matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776160v1</w:t>
+                <w:t xml:space="preserve">hal-00488517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of KTa0.65Nb0.35O3 ferroelectric thin films deposited by chemical solution and pulsed laser: impact on microwave responses</w:t>
+                <w:t xml:space="preserve">Improvements of KTa1-xNbxO3 ferroelectric thin films properties: contribution to tunable microwave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on the Applications of Ferroelectrics (ISAF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488794v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KTN-based ferroelectric ghin films and multilayers grown by pulsed laser deposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Laser micro-etching of ferroelectric layers for insertion loss reduction of tunable resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Députier</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">JNTE 10 "Journées Nationales sur les Technologies Emergentes en micro-nanofabication"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Ecole Polytechnique, PALAISEAU, France. pp.We-E8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619135v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des performances de dispositifs accordables à base de couches minces ferroélectriques de KTA1-xNBxO3</w:t>
+                <w:t xml:space="preserve">comparaison de couches minces ferroélectriques KTA0,65NB0,35O3 déposées par voie chimique et ablation laser : Influence sur les réponses hyperfréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCMM 2010 : 11èmes journées de caractérisation microondes et matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488517v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser processing on KTN thin films for tunable micro-electronic devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Croissance de couches minces de KTA1-xNBxO3 par spin-coating pour des applications hyperfrequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Castel</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2010 Spring Meeting "European Material Research Society"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">JCMM 2010 : 11èmes journées de caractérisation microondes et matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491610v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements of KTa1-xNbxO3 ferroelectric thin films properties: contribution to tunable microwave applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Laser processing on KTN thin films for tunable micro-electronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on the Applications of Ferroelectrics (ISAF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">E-MRS 2010 Spring Meeting "European Material Research Society"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488793v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser micro-etching of ferroelectric layers for insertion loss reduction of tunable resonators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">KTN-based ferroelectric ghin films and multilayers grown by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Castel</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Fevbrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNTE 10 "Journées Nationales sur les Technologies Emergentes en micro-nanofabication"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Ecole Polytechnique, PALAISEAU, France. pp.We-E8</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540610v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">comparaison de couches minces ferroélectriques KTA0,65NB0,35O3 déposées par voie chimique et ablation laser : Influence sur les réponses hyperfréquences</w:t>
+                <w:t xml:space="preserve">Comparison of KTa0.65Nb0.35O3 ferroelectric thin films deposited by chemical solution and pulsed laser: impact on microwave responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2010 : 11èmes journées de caractérisation microondes et matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">19th International Symposium on the Applications of Ferroelectrics (ISAF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488521v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance de couches minces de KTA1-xNBxO3 par spin-coating pour des applications hyperfrequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Optimisation des performances d'un résonateur à stub par microgravure localisée de films minces de KTN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Paul Laurent</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2010 : 11èmes journées de caractérisation microondes et matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">11èmes Journées de Caractérisation Microondes et Matériaux (JCMM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.07-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488526v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des performances d'un résonateur à stub par microgravure localisée de films minces de KTN</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Performance improvements of KTN ferroelectric thin films for microwave tunable devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées de Caractérisation Microondes et Matériaux (JCMM 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.07-3</w:t>
+              <w:t xml:space="preserve">40e European Microwave Conference - EuMC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470235v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance improvements of KTN ferroelectric thin films for microwave tunable devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+                <w:t xml:space="preserve">Implementation of ground plane membranes to realize a bandwidth and frequency tunable filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vaisman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Shafai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.D. Chrusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40e European Microwave Conference - EuMC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">14th Symposium of Antenna Technology and Applied Electromagnetics (ANTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. pp.10.1109/ANTEM.2010.5552547</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489100v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissances de couches minces de KTN par ablation laser pulsée : influence de dopants sur la structure et les propriétés diélectriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influence of doping on pulsed laser-deposited KTN thin films : structural, microstructural and microwave dielectric characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Députier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles de la SFM2 (Société Française de Métallurgie et de Matériaux)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society (EMRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437522v1</w:t>
+                <w:t xml:space="preserve">hal-00437210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs agiles à base de couches minces ferroélectriques de KTN sous fort champ électrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Croissances de couches minces de KTN par ablation laser pulsée : influence de dopants sur la structure et les propriétés diélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Quentin Simon</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6F-5 Session Affiche</w:t>
+              <w:t xml:space="preserve">Journées annuelles de la SFM2 (Société Française de Métallurgie et de Matériaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436618v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of doping on pulsed laser-deposited KTN thin films : structural, microstructural and microwave dielectric characteristics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Dispositifs agiles à base de couches minces ferroélectriques de KTN sous fort champ électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society (EMRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6F-5 Session Affiche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437210v1</w:t>
+                <w:t xml:space="preserve">hal-00436618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopage de couches minces ferroélectriques de KTa_1-x Nb_x O_3 : contribution à la diminution des pertes diélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8559,51 +8559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d'une couche tampon de KNbO_3 dans les dispositifs accordables à base de couches minces ferroélectriques de KTa_1-x Nb_x O_3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8665,4213 +8665,4213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circuits agiles à base de cristaux liquides: vers un procédé technologique plus fiable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bernigaud</w:t>
+                <w:t xml:space="preserve">Ferroelectric KTaxNb1-xO3 thin films grown by PLD: control of composition and structure for application to microwave agile devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Limoges, France</w:t>
+              <w:t xml:space="preserve">9th European Conference on Applications of Polar Dielectrics (ECAPD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Rome, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493327v1</w:t>
+                <w:t xml:space="preserve">hal-00488675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KTa1-xNbxO3 based tunable stub resonators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Croissance épitaxiale de couches minces de KTa1-xNbxO3 (KTN) par voie chimique en solution pour des dispositifs agiles en hyperfréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud-Gides Moussavou</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">André Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Castel</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Applications of Polar Dielectrics (ECAPD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journées Nanosciences de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355197v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric KTaxNb1-xO3 thin films grown by PLD: control of composition and structure for application to microwave agile devices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Perrin</w:t>
+                <w:t xml:space="preserve">Les matériaux KTN : potentiel pour l'agilité en hyperfréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Moussavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Applications of Polar Dielectrics (ECAPD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Rome, France</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488675v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance épitaxiale de couches minces de KTa1-xNbxO3 (KTN) par voie chimique en solution pour des dispositifs agiles en hyperfréquences</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
+                <w:t xml:space="preserve">Ferroelectrics- and Liquid Crystal-based Microwave Agile Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nanosciences de Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t>
+              <w:t xml:space="preserve">German Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488971v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les matériaux KTN : potentiel pour l'agilité en hyperfréquences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laur</w:t>
+                <w:t xml:space="preserve">Circuits agiles à base de cristaux liquides: vers un procédé technologique plus fiable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Moussavou</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488965v1</w:t>
+                <w:t xml:space="preserve">hal-00493327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectrics- and Liquid Crystal-based Microwave Agile Devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tanné</w:t>
+                <w:t xml:space="preserve">KTa1-xNbxO3 based tunable stub resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud-Gides Moussavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">German Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">9th European Conference on Applications of Polar Dielectrics (ECAPD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487222v1</w:t>
+                <w:t xml:space="preserve">hal-00355197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable DBR resonators using KTN ferroelectric thin-films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laur</w:t>
+                <w:t xml:space="preserve">Apport des cristaux liquides pour la réalisation de fonctions agiles en fréquence. Application aux filtres DBR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Moussavou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Honolulu, United States. pp.2059-2062</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484584v1</w:t>
+                <w:t xml:space="preserve">hal-00493318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurabilité de la bande passante des cavités intégrées dans le substrat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse de couches minces de KTaxNb1-xO3 par méthode des précurseurs polymères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Carlos Bohorquez Reyes</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Wei Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes journées nationales micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Couches Minces Ferroélectriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483207v1</w:t>
+                <w:t xml:space="preserve">hal-00488959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonateurs DBR agiles à base de couches minces ferroélectriques pour des applications micro-ondes</w:t>
+                <w:t xml:space="preserve">Application de couches minces KTN à la réalisation de déphaseurs hyperfréquences reconfigurables.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud-Gides Moussavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Deputier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">JNM 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488944v1</w:t>
+                <w:t xml:space="preserve">hal-00159971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des cristaux liquides pour la réalisation de fonctions agiles en fréquence. Application aux filtres DBR.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Reconfigurabilité de la bande passante des cavités intégrées dans le substrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Bohorquez Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+              <w:t xml:space="preserve">15èmes journées nationales micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493318v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de couches minces de KTaxNb1-xO3 par méthode des précurseurs polymères</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wei Peng</w:t>
+                <w:t xml:space="preserve">Résonateurs DBR agiles à base de couches minces ferroélectriques pour des applications micro-ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Moussavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Couches Minces Ferroélectriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Calais, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488959v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de couches minces KTN à la réalisation de déphaseurs hyperfréquences reconfigurables.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Etude de cavités intégrées SIW reconfigurables en fréquence centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Bohorquez Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Deputier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.114</w:t>
+              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159971v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de cavités intégrées SIW reconfigurables en fréquence centrale</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Reconfigurable Circuits for Wireless Applications Using KTN Ferroelectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Moussavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.102-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483168v1</w:t>
+                <w:t xml:space="preserve">hal-00484600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable Circuits for Wireless Applications Using KTN Ferroelectrics</w:t>
+                <w:t xml:space="preserve">Intégration de couches minces de KTa1-xNbxO3 (0,4 &amp;lt; x &amp;lt; 0,6) dans des dispositifs passifs pour la réalisation de fonctions agiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Moussavou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.102-105</w:t>
+              <w:t xml:space="preserve">Journées Couches Minces Ferroélectriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484600v1</w:t>
+                <w:t xml:space="preserve">hal-00488953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de couches minces de KTa1-xNbxO3 (0,4 &amp;lt; x &amp;lt; 0,6) dans des dispositifs passifs pour la réalisation de fonctions agiles</w:t>
+                <w:t xml:space="preserve">Tunable DBR resonators using KTN ferroelectric thin-films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Moussavou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Perrin</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Couches Minces Ferroélectriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Calais, France</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Honolulu, United States. pp.2059-2062</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488953v1</w:t>
+                <w:t xml:space="preserve">hal-00484584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de capacités interdigitées en réflexion sur substrat KTa0,5Nb0,5O3/saphir</w:t>
+                <w:t xml:space="preserve">Développement de couches minces de KNbO3 par voie chimique pour applications en hyperfréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Tavora Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Députier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2006, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">, Mar 2006, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488941v1</w:t>
+                <w:t xml:space="preserve">hal-00488935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency variations improvement of a bandwidth and central frequency reconfigurable DBR filter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Study of KTN-based coplanar waveguides at microwave frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Moussavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.181-184</w:t>
+              <w:t xml:space="preserve">Franco-Ukrainian meeting on Ferroelectricity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711132v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre DBR accordable à base de cristaux liquides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tanné</w:t>
+                <w:t xml:space="preserve">Investigation of KNbO3 and KTaO3 powders and thin films synthesized by chemical route from solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina T. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Audebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">Franco-Ukrainian meeting on ferroelectricity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493310v1</w:t>
+                <w:t xml:space="preserve">hal-00487177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Filter using Liquid Crystal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noham Martin</w:t>
+                <w:t xml:space="preserve">KTN dielectric properties at microwave frequencies: substrate influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Tanné</w:t>
+                <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Applications of Polar Dielectrics</w:t>
+              <w:t xml:space="preserve">European Conference on Applications of Polar Dielectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488795v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de couches minces de KNbO3 par voie chimique pour applications en hyperfréquence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
+                <w:t xml:space="preserve">Reconfigurable planar SIW cavity resonator and filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488935v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of KTN-based coplanar waveguides at microwave frequencies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laur</w:t>
+                <w:t xml:space="preserve">Filtre DBR accordable à base de cristaux liquides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Moussavou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Franco-Ukrainian meeting on Ferroelectricity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Amiens, France</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487171v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable planar SIW cavity resonator and filter</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Tunable Filter using Liquid Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">8th European Conference on Applications of Polar Dielectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437418v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of KNbO3 and KTaO3 powders and thin films synthesized by chemical route from solution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Perrin</w:t>
+                <w:t xml:space="preserve">Microwave Tunable filter using liquid crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Franco-Ukrainian meeting on ferroelectricity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Amiens, France</w:t>
+              <w:t xml:space="preserve">Workshop on Microwave Filters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487177v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KTN dielectric properties at microwave frequencies: substrate influence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Liquid Crystal Tunable Filter Based On DBR Topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Applications of Polar Dielectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Metz, France</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00484658v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Tunable filter using liquid crystal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bernigaud</w:t>
+                <w:t xml:space="preserve">Wide-Band Characterization of Ferroelectric Thin-Films: Applications to KTN-based Microwave Agile Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tanné</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Microwave Filters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.929-932</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493306v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid Crystal Tunable Filter Based On DBR Topology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noham Martin</w:t>
+                <w:t xml:space="preserve">KTN ferroelectric thin-films: Application to the realization of tunable microwave devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Moussavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.835-837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493268v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide-Band Characterization of Ferroelectric Thin-Films: Applications to KTN-based Microwave Agile Devices</w:t>
+                <w:t xml:space="preserve">Etude de capacités interdigitées en réflexion sur substrat KTa0,5Nb0,5O3/saphir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.929-932</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00484572v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KTN ferroelectric thin-films: Application to the realization of tunable microwave devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laur</w:t>
+                <w:t xml:space="preserve">Frequency variations improvement of a bandwidth and central frequency reconfigurable DBR filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Moussavou</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.835-837</w:t>
+              <w:t xml:space="preserve">36th European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.181-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00484560v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et réalisation d'une chaîne RF passive d'émission réception en technologie microruban</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
+                <w:t xml:space="preserve">Étude de dispositifs micro-ondes agiles réalisés à partir de couches minces ferroélectriques de KTa1-xNbxO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anthony Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS 2005 : 5ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées Couches Minces Ferroélectriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482967v1</w:t>
+                <w:t xml:space="preserve">hal-00488917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de dispositifs micro-ondes agiles réalisés à partir de couches minces ferroélectriques de KTa1-xNbxO3</w:t>
+                <w:t xml:space="preserve">Tunable microwave components based on Kta1-xNbxO3 ferroelectric material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Couches Minces Ferroélectriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Paris, France. pp.641-644</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488917v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable microwave components based on Kta1-xNbxO3 ferroelectric material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pulsed Laser Deposited KTN Thin Films for Microwave Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Paris, France. pp.641-644</w:t>
+              <w:t xml:space="preserve">European Material Research Society Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00484526v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed Laser Deposited KTN Thin Films for Microwave Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Effet du substrat sur les propriétés de dispositifs micro-ondes agiles réalisés à partir de couches minces ferroélectriques de KTa0,5Nb0,5O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tanné</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Couches Minces Ferroélectriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00483905v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du substrat sur les propriétés de dispositifs micro-ondes agiles réalisés à partir de couches minces ferroélectriques de KTa0,5Nb0,5O3</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Conception et réalisation d'une chaîne RF passive d'émission réception en technologie microruban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Couches Minces Ferroélectriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Nantes, France</w:t>
+              <w:t xml:space="preserve">CETSIS 2005 : 5ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488927v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépôts de couches mincesferroélectriques (SBN et KNO) pour des applications micro-ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12926,64 +12926,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs accordables en micro-ondes : une application possible des films minces ferroélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13051,64 +13051,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation de dispositifs hyperfréquences agiles à partir de matériaux ferroélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13189,51 +13189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13416,485 +13416,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on tunable filter topologies using MEMS cantilevers for millimeter wave applications</w:t>
+                <w:t xml:space="preserve">Tunable interdigital coplanar filters using MEMS capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEMSWAVE : 3d workshop for millimeterwave communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Heraklion, Grèce</w:t>
+              <w:t xml:space="preserve">EMC 2002 : proceedings ot the 32nd European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Milan, Italie. pp.801 - 804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482351v1</w:t>
+                <w:t xml:space="preserve">hal-02482353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable interdigital coplanar filters using MEMS capacitors</w:t>
+                <w:t xml:space="preserve">Switchable interdigital coplanar filter using MEMS capacitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC 2002 : proceedings ot the 32nd European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Milan, Italie. pp.801 - 804</w:t>
+              <w:t xml:space="preserve">International workshop on microwave filters, CNES/ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482353v1</w:t>
+                <w:t xml:space="preserve">hal-02482360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switchable interdigital coplanar filter using MEMS capacitor</w:t>
+                <w:t xml:space="preserve">Bandwidth and central frequency tunable bandpass filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on microwave filters, CNES/ESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EMC 2002 : proceedings of the 32nd European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Milan, Italie. pp.473 - 476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482360v1</w:t>
+                <w:t xml:space="preserve">hal-02482359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandwidth and central frequency tunable bandpass filter</w:t>
+                <w:t xml:space="preserve">Investigations on tunable filter topologies using MEMS cantilevers for millimeter wave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC 2002 : proceedings of the 32nd European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Milan, Italie. pp.473 - 476</w:t>
+              <w:t xml:space="preserve">MEMSWAVE : 3d workshop for millimeterwave communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Heraklion, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482359v1</w:t>
+                <w:t xml:space="preserve">hal-02482351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High performance microwave filters for emerging telecommunication system : original synthesis approaches and nex technological proposals</w:t>
               </w:r>
@@ -13919,51 +13919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th EUMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14027,64 +14027,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Perennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14109,64 +14109,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer Aided Design of Contiguous-band Output Multiplexers (COMUX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14262,64 +14262,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures électromagnétiques pour la caractérisation in situ de sédiments sous-marins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14432,90 +14432,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KTa0.5Nb0.5O3 ferroelectric thin films: processing, characterization and application to microwave agile devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Gides Moussavou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -14550,64 +14550,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KTa1-xNbxO3 thin films-based tunable microwave filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Moussavou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14677,77 +14677,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KTN dielectric properties at microwave frequencies : substrate influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14791,103 +14791,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of tunable microwave planar circuits based on liquid crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, pp.224-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -14903,314 +14903,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric-based agile devices - Application to tunable filters</w:t>
+                <w:t xml:space="preserve">KTa0.5Nb0.5O3 ferroelectric thin films: processing, characterization and application to microwave agile devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Moussavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2007, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411663v1</w:t>
+                <w:t xml:space="preserve">hal-00411675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KTa0.5Nb0.5O3 ferroelectric thin films: processing, characterization and application to microwave agile devices</w:t>
+                <w:t xml:space="preserve">Ferroelectric-based agile devices - Application to tunable filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tanné</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2007</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mmce.20197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411675v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of substrate on the pulsed laser deposition growth and microwave behaviour of KTa0.6Nb0.4O3 potassium tantalate niobate ferroelectric thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15474,51 +15474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02966444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mansour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lescop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Talbot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abboud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20041058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Corredores" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Febvrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.068" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069143v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2360846" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian-Catalin Galca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am301152r" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618923v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00472468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yan Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laurent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25104" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud-Gides Moussavou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tann&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411857v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Perrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fasquelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01411590801924482" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00459192v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.174" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00128650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Huret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.04.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rius" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pothier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2002.806517" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Floch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Piriou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vilbe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2003015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482364v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jarry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stephen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482387v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alhonsou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fernand Ngounou Kouam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grangeat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482386v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Nea" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Toutain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04849406v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Ouled Angoura" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Hijazi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Simpore" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Roy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Kubwimana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM63406.2024.10815762" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047293v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Rou&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04047246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Patris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03716390v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi-Long Doan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;rennec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ishchenko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03216157v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour R." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lescop B." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talbot P." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02497173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Nikhian N Sadiq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Blandine Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02135908v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nikhian Sadiq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noham Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02135583v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02137869v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rassoul Mansour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talbot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02135559v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01506969v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arzur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bordais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01589846v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01507282v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02137444v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pelleau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948939v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mekadmini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948930v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00816105v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878227v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyan Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00816092v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878188v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846792v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846789v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846794v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846788v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667525v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684365v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684371v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684378v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596648v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596645v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596652v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667520v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630400v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630398v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596653v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606871v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776160v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Bohorquez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pena" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaisman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shafai" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Chrusch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488794v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619135v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Fevbrier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488517v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491610v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488793v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540610v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488521v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488526v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470235v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489100v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437522v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;putier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436618v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437210v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488673v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488674v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493327v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernigaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355197v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488675v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488971v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488965v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Moussavou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487222v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484584v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483207v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Bohorquez Reyes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488944v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493318v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488959v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Peng" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159971v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deputier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483168v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484600v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488953v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488941v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711132v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manchec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493310v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488795v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488935v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tavora Weber" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487171v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437418v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potelon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487177v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina T. Weber" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audebrand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484658v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493306v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493268v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484572v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484560v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482967v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Favennec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488917v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484526v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00483905v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488927v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488913v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488918v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488855v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482408v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482527v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mercier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tristant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2002.339325" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482351v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482353v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482360v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482359v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359065v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358909v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Perennec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184454v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Favennec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jarry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boschet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01698944v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276991v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411854v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20080462" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411667v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190701367028" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488792v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411663v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20197" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HRHN2ZG1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411675v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411677v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.09.029" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8162LP4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02966444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mansour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lescop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Talbot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abboud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20041058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Corredores" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2360846" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Febvrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.068" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian-Catalin Galca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am301152r" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618923v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00472468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yan Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laurent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25104" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411857v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Perrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fasquelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01411590801924482" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud-Gides Moussavou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tann&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00459192v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.174" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00128650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Huret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.04.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rius" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pothier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2002.806517" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Floch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Piriou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vilbe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2003015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482364v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jarry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stephen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482386v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Nea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Toutain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482387v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alhonsou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fernand Ngounou Kouam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grangeat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04849406v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Ouled Angoura" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Hijazi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Simpore" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Roy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Kubwimana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM63406.2024.10815762" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047293v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Rou&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04047246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Patris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03716390v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi-Long Doan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;rennec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ishchenko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03216157v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour R." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lescop B." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talbot P." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02497173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Nikhian N Sadiq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Blandine Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02137869v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rassoul Mansour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talbot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02135908v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nikhian Sadiq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noham Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02135583v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02135559v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01507282v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arzur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bordais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01506969v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01589846v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02137444v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pelleau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948939v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mekadmini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948930v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00816092v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846789v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyan Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878188v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846792v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00816105v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878227v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846794v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846788v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684365v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667525v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684371v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684378v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596652v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630400v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667520v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630398v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596653v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606871v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596645v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596648v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488517v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488793v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540610v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488521v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488526v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491610v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619135v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Fevbrier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488794v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470235v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489100v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776160v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Bohorquez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pena" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaisman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shafai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Chrusch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437210v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437522v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouquet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;putier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436618v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488673v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488674v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488675v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488971v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488965v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Moussavou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487222v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernigaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493327v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355197v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493318v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488959v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Peng" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159971v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deputier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483207v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Bohorquez Reyes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488944v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483168v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484600v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488953v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484584v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488935v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tavora Weber" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487171v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487177v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina T. Weber" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audebrand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484658v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437418v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potelon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493310v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488795v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493306v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493268v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484572v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484560v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488941v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711132v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manchec" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488917v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484526v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00483905v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488927v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482967v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Favennec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488913v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488918v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488855v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482408v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482527v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mercier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tristant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2002.339325" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482353v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482360v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482359v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482351v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359065v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358909v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Perennec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184454v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Favennec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jarry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boschet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01698944v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276991v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411854v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20080462" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411667v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190701367028" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488792v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411675v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411663v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20197" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HRHN2ZG1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411677v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.09.029" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8162LP4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>