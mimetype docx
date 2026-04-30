--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -234,325 +234,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss reduction technique in ferroelectric tunable devices by laser micro-etching. Application to a CPW stub resonator in X-band</w:t>
+                <w:t xml:space="preserve">Study of ferroelectric/dielectric multilayers for tunable stub resonator applications at microwaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Simon</w:t>
+                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 61 (12), pp.4166-4170. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 553, pp.109-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2014.2360846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069143v1</w:t>
+                <w:t xml:space="preserve">hal-00911792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of ferroelectric/dielectric multilayers for tunable stub resonator applications at microwaves</w:t>
+                <w:t xml:space="preserve">Loss reduction technique in ferroelectric tunable devices by laser micro-etching. Application to a CPW stub resonator in X-band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Castel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 553, pp.109-113. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (12), pp.4166-4170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2014.2360846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911792v1</w:t>
+                <w:t xml:space="preserve">hal-01069143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, optical, and dielectric properties of Bi(1.5-x)Zn(0.92-y)Nb(1.5)O(6.92-δ) thin films grown by PLD on R-plane sapphire and LaAlO3 substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian-Catalin Galca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -642,103 +642,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly tunable microwave stub resonator on ferroelectric KTa0.5Nb0.5O3 thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 99 (9), pp.092904 - 092904-3. </w:t>
@@ -815,51 +815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -904,342 +904,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxially grown ferroelectric thin films for agile devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">KTa1-xNbx03 thin films-based tunable microwave filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Perrin</w:t>
+                <w:t xml:space="preserve">Arnaud-Gides Moussavou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Rousseau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phase Transitions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (8), pp.533-534</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411857v1</w:t>
+                <w:t xml:space="preserve">hal-00537825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KTa1-xNbx03 thin films-based tunable microwave filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epitaxially grown ferroelectric thin films for agile devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fasquelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Députier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phase Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 81 (7-8), pp.642-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01411590801924482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537825v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KTa0.6Nb0.4O3 Ferroelectric Thin Film Behavior at Microwave Frequencies for Tunable Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1342,51 +1342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1450,51 +1450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEMS switchable interdigital coplanar filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1597,51 +1597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thépaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1964,51 +1964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstrip bandpass filter based on rotated excitation of dual mode ring resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Nea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2072,51 +2072,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New reference antennas for SAR probe calibration in tissue equivalent liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alhonsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2398,51 +2398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Hoez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées de Caractérisation Microondes et Matériaux (JCMM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Tours, France</w:t>
@@ -2510,51 +2510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2635,51 +2635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pérennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3465,433 +3465,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Size and Low-Cost Wideband 800 MHz Delay Line Tunable from 1.3 ns to 1.67 µs for Automotive Radar Sensor</w:t>
+                <w:t xml:space="preserve">Ligne à retard large-bande, compacte et réglable de 6,67 ns à 1,67 µs pour simulateur de cibles pour radar automobile 77 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arzur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pérennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bordais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S 2017 International Conference on Microwaves for Intelligent Mobility : ICMIM2017 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Nagoya, Japon. pp.1-4</w:t>
+              <w:t xml:space="preserve">20 èmes Journées Nationales Microondes, 16-19 Mai 2017, Saint-Malo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507282v1</w:t>
+                <w:t xml:space="preserve">hal-01506969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligne à retard large-bande, compacte et réglable de 6,67 ns à 1,67 µs pour simulateur de cibles pour radar automobile 77 GHz</w:t>
+                <w:t xml:space="preserve">Hybrid Architecture of a Compact, Low-cost and Gain Compensated Delay Line Switchable From 1 m to 250 m for Automotive Radar Target Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arzur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pérennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bordais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 èmes Journées Nationales Microondes, 16-19 Mai 2017, Saint-Malo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">EuRAD (European Radar Conference) 2017, EuMW, Nuremberg, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506969v1</w:t>
+                <w:t xml:space="preserve">hal-01589846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Architecture of a Compact, Low-cost and Gain Compensated Delay Line Switchable From 1 m to 250 m for Automotive Radar Target Simulator</w:t>
+                <w:t xml:space="preserve">Small-Size and Low-Cost Wideband 800 MHz Delay Line Tunable from 1.3 ns to 1.67 µs for Automotive Radar Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arzur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pérennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bordais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuRAD (European Radar Conference) 2017, EuMW, Nuremberg, Germany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. pp.1-4</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S 2017 International Conference on Microwaves for Intelligent Mobility : ICMIM2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Nagoya, Japon. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589846v1</w:t>
+                <w:t xml:space="preserve">hal-01507282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d’une paire d’antennes patch appliquée au sondage de sédiment sous-marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3994,51 +3994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mekadmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4106,51 +4106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mekadmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4199,825 +4199,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Center Frequency and Bandwidth Tunable Compact SIR Bandpass Filter</w:t>
+                <w:t xml:space="preserve">Accordabilité en fréquence centrale et en bande passante d'un filtre compact SIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mekadmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 43e European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">18èmes Journées Nationales Microondes (JNM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816092v1</w:t>
+                <w:t xml:space="preserve">hal-00816105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable stub resonator on ferroelectric thin film and study of the ferroelectric layer confinement</w:t>
+                <w:t xml:space="preserve">Integrated ferroelectric tunable stub resonators with low loss in X-band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Simon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop ''Oxydes fonctionnels pour l'intégration en micro- et nano- électronique''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, AUTRANS, France. 1 page</w:t>
+              <w:t xml:space="preserve">ISIEM 2013 "2nd International Symposium on Inorganic and Environmental Materials"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rennes, France. pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846789v1</w:t>
+                <w:t xml:space="preserve">hal-00878227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined ferroelectric KTN film for low loss microwave coplanar resonator with a large frequency tunability</w:t>
+                <w:t xml:space="preserve">Tunable stub resonator on ferroelectric thin film and study of the ferroelectric layer confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Simon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop NIMS - Université de Rennes 1 ''Materials and Sustainable development : Issues and Challenges of the 21st century''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rennes, France. p.23</w:t>
+              <w:t xml:space="preserve">Workshop ''Oxydes fonctionnels pour l'intégration en micro- et nano- électronique''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, AUTRANS, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878188v1</w:t>
+                <w:t xml:space="preserve">hal-00846789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d'hétérostructures ferroélectrique/diélectrique en couche mince pour résonateurs à stub agiles en fréquence</w:t>
+                <w:t xml:space="preserve">Confined ferroelectric KTN film for low loss microwave coplanar resonator with a large frequency tunability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2013 "18èmes Journées Nationales Microondes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, PARIS, France. pp.J2-TM1-3</w:t>
+              <w:t xml:space="preserve">3rd Workshop NIMS - Université de Rennes 1 ''Materials and Sustainable development : Issues and Challenges of the 21st century''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rennes, France. p.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846792v1</w:t>
+                <w:t xml:space="preserve">hal-00878188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accordabilité en fréquence centrale et en bande passante d'un filtre compact SIR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration d'hétérostructures ferroélectrique/diélectrique en couche mince pour résonateurs à stub agiles en fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mekadmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Nationales Microondes (JNM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">JNM 2013 "18èmes Journées Nationales Microondes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, PARIS, France. pp.J2-TM1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816105v1</w:t>
+                <w:t xml:space="preserve">hal-00846792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated ferroelectric tunable stub resonators with low loss in X-band</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Center Frequency and Bandwidth Tunable Compact SIR Bandpass Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mekadmini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIEM 2013 "2nd International Symposium on Inorganic and Environmental Materials"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rennes, France. pp.48</w:t>
+              <w:t xml:space="preserve">Proc. 43e European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878227v1</w:t>
+                <w:t xml:space="preserve">hal-00816092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of ferroelectric/dielectric multilayers for a tunable stub resonator at microwaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mekadmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2013 Spring Meeting "European Material Research Society"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, STRASBOURG, France</w:t>
@@ -5059,51 +5059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric oxide thin films for high frequency agile devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5165,359 +5165,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of frequency-agile CPW resonators on thin film ferroelectric material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+                <w:t xml:space="preserve">Performances comparées de dispositifs à base de ferroélectriques KTN et BST déposés en couches minces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mekadmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Simon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antennas and Propagation, EUCAP 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic. A18-2: Reconfigurable Antennas II (4 pp.)</w:t>
+              <w:t xml:space="preserve">Actes des JCMM 2012 : 12èmes journées de caractérisation microondes et matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Chamberry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684365v1</w:t>
+                <w:t xml:space="preserve">hal-00667525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances comparées de dispositifs à base de ferroélectriques KTN et BST déposés en couches minces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Mekadmini</w:t>
+                <w:t xml:space="preserve">Performance of frequency-agile CPW resonators on thin film ferroelectric material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Députier</w:t>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des JCMM 2012 : 12èmes journées de caractérisation microondes et matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Chamberry, France</w:t>
+              <w:t xml:space="preserve">Antennas and Propagation, EUCAP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic. A18-2: Reconfigurable Antennas II (4 pp.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667525v1</w:t>
+                <w:t xml:space="preserve">hal-00684365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'épaisseur et de la localisation des films de KTN sur les performances d'un résonateur hyperfréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Simon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux (JCMM 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Chambéry, France. ID25 (4 p.)</w:t>
@@ -5546,51 +5546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance et caracterisations diélectriques et optiques de couches minces de Bi1,5 xZn1 yNb1,5O6 1,5x-y (BZN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5665,432 +5665,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the ferroelectric film thickness on the performances of a tunable stub resonator in X-band</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ferroelectric and dielectric multilayer heterostructures based on KTN and BZN grown by PLD and CSD on microwave substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Castel</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Workshop NIMS - Université de Rennes 1 ''Materials and Sustainable development : Issues and Challenges of the 21st century''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">EMF 2011 "European Meeting on Ferroelectricity"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, BORDEAUX, France. pp.7A-3O</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596652v1</w:t>
+                <w:t xml:space="preserve">hal-00630400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric and dielectric multilayer heterostructures based on KTN and BZN grown by PLD and CSD on microwave substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Filtre Hairpin accordable à base de capacités ferroélectriques réalisées par dépôt localisé de KTN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Députier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMF 2011 "European Meeting on Ferroelectricity"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, BORDEAUX, France. pp.7A-3O</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales Microondes (JNM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630400v1</w:t>
+                <w:t xml:space="preserve">hal-00667520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre Hairpin accordable à base de capacités ferroélectriques réalisées par dépôt localisé de KTN</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+                <w:t xml:space="preserve">Impact of the ferroelectric film thickness on the performances of a tunable stub resonator in X-band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Députier</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Microondes (JNM 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">1er Workshop NIMS - Université de Rennes 1 ''Materials and Sustainable development : Issues and Challenges of the 21st century''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667520v1</w:t>
+                <w:t xml:space="preserve">hal-00596652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate effect on BZN dielectric thin films grown by PLD for tunable devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6184,90 +6184,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss reduction on tunable stub resonator after laser micro-etching of ferroelectric layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Workshop NIMS - Université de Rennes 1 ''Materials and Sustainable development : Issues and Challenges of the 21st century''</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Rennes, France</w:t>
@@ -6309,90 +6309,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable stub resonators on KTa0.5Nb0.5O3 (KTN) films: impact of the thickness and localization of KTN on the device performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Simon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF 2011 "European Meeting on Ferroelectricity"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.7B-3O</w:t>
@@ -6415,445 +6415,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00606871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the thickness of pulsed laser deposited KTa0.5Nb0.5O3 ferroelectric films on frequency tunable devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of KTa0.5Nb0.5O3 ferroelectric thin films at microwaves and their application to highly-tunable resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Simon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2011 Spring Meeting "European Material Research Society"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596645v1</w:t>
+                <w:t xml:space="preserve">hal-00596648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of KTa0.5Nb0.5O3 ferroelectric thin films at microwaves and their application to highly-tunable resonators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the thickness of pulsed laser deposited KTa0.5Nb0.5O3 ferroelectric films on frequency tunable devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Simon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2011 Spring Meeting "European Material Research Society"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596648v1</w:t>
+                <w:t xml:space="preserve">hal-00596645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des performances de dispositifs accordables à base de couches minces ferroélectriques de KTA1-xNBxO3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">KTN-based ferroelectric ghin films and multilayers grown by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noham Martin</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Fevbrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2010 : 11èmes journées de caractérisation microondes et matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488517v1</w:t>
+                <w:t xml:space="preserve">hal-00619135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements of KTa1-xNbxO3 ferroelectric thin films properties: contribution to tunable microwave applications</w:t>
+                <w:t xml:space="preserve">Comparison of KTa0.65Nb0.35O3 ferroelectric thin films deposited by chemical solution and pulsed laser: impact on microwave responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6885,725 +6885,725 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on the Applications of Ferroelectrics (ISAF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488793v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser micro-etching of ferroelectric layers for insertion loss reduction of tunable resonators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Improvements of KTa1-xNbxO3 ferroelectric thin films properties: contribution to tunable microwave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Castel</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNTE 10 "Journées Nationales sur les Technologies Emergentes en micro-nanofabication"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Ecole Polytechnique, PALAISEAU, France. pp.We-E8</w:t>
+              <w:t xml:space="preserve">19th International Symposium on the Applications of Ferroelectrics (ISAF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540610v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">comparaison de couches minces ferroélectriques KTA0,65NB0,35O3 déposées par voie chimique et ablation laser : Influence sur les réponses hyperfréquences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Laser micro-etching of ferroelectric layers for insertion loss reduction of tunable resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2010 : 11èmes journées de caractérisation microondes et matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">JNTE 10 "Journées Nationales sur les Technologies Emergentes en micro-nanofabication"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Ecole Polytechnique, PALAISEAU, France. pp.We-E8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488521v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance de couches minces de KTA1-xNBxO3 par spin-coating pour des applications hyperfrequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">comparaison de couches minces ferroélectriques KTA0,65NB0,35O3 déposées par voie chimique et ablation laser : Influence sur les réponses hyperfréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCMM 2010 : 11èmes journées de caractérisation microondes et matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488526v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser processing on KTN thin films for tunable micro-electronic devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Croissance de couches minces de KTA1-xNBxO3 par spin-coating pour des applications hyperfrequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Castel</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2010 Spring Meeting "European Material Research Society"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">JCMM 2010 : 11èmes journées de caractérisation microondes et matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491610v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KTN-based ferroelectric ghin films and multilayers grown by pulsed laser deposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Laser processing on KTN thin films for tunable micro-electronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Députier</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting 2010</w:t>
+              <w:t xml:space="preserve">E-MRS 2010 Spring Meeting "European Material Research Society"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619135v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of KTa0.65Nb0.35O3 ferroelectric thin films deposited by chemical solution and pulsed laser: impact on microwave responses</w:t>
+                <w:t xml:space="preserve">Amélioration des performances de dispositifs accordables à base de couches minces ferroélectriques de KTA1-xNBxO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7619,73 +7619,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on the Applications of Ferroelectrics (ISAF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">JCMM 2010 : 11èmes journées de caractérisation microondes et matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488794v1</w:t>
+                <w:t xml:space="preserve">hal-00488517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des performances d'un résonateur à stub par microgravure localisée de films minces de KTN</w:t>
               </w:r>
@@ -7697,77 +7697,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées de Caractérisation Microondes et Matériaux (JCMM 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.07-3</w:t>
@@ -7809,51 +7809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance improvements of KTN ferroelectric thin films for microwave tunable devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8040,445 +8040,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of doping on pulsed laser-deposited KTN thin films : structural, microstructural and microwave dielectric characteristics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Croissances de couches minces de KTN par ablation laser pulsée : influence de dopants sur la structure et les propriétés diélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Députier</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society (EMRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles de la SFM2 (Société Française de Métallurgie et de Matériaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437210v1</w:t>
+                <w:t xml:space="preserve">hal-00437522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissances de couches minces de KTN par ablation laser pulsée : influence de dopants sur la structure et les propriétés diélectriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dispositifs agiles à base de couches minces ferroélectriques de KTN sous fort champ électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles de la SFM2 (Société Française de Métallurgie et de Matériaux)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6F-5 Session Affiche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437522v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs agiles à base de couches minces ferroélectriques de KTN sous fort champ électrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of doping on pulsed laser-deposited KTN thin films : structural, microstructural and microwave dielectric characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Quentin Simon</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6F-5 Session Affiche</w:t>
+              <w:t xml:space="preserve">European Materials Research Society (EMRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436618v1</w:t>
+                <w:t xml:space="preserve">hal-00437210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopage de couches minces ferroélectriques de KTa_1-x Nb_x O_3 : contribution à la diminution des pertes diélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8559,51 +8559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d'une couche tampon de KNbO_3 dans les dispositifs accordables à base de couches minces ferroélectriques de KTa_1-x Nb_x O_3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8665,277 +8665,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric KTaxNb1-xO3 thin films grown by PLD: control of composition and structure for application to microwave agile devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Croissance épitaxiale de couches minces de KTa1-xNbxO3 (KTN) par voie chimique en solution pour des dispositifs agiles en hyperfréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Paul Laurent</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Applications of Polar Dielectrics (ECAPD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Rome, France</w:t>
+              <w:t xml:space="preserve">Journées Nanosciences de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488675v1</w:t>
+                <w:t xml:space="preserve">hal-00488971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance épitaxiale de couches minces de KTa1-xNbxO3 (KTN) par voie chimique en solution pour des dispositifs agiles en hyperfréquences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Simon</w:t>
+                <w:t xml:space="preserve">Ferroelectric KTaxNb1-xO3 thin films grown by PLD: control of composition and structure for application to microwave agile devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laur</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nanosciences de Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t>
+              <w:t xml:space="preserve">9th European Conference on Applications of Polar Dielectrics (ECAPD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Rome, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488971v1</w:t>
+                <w:t xml:space="preserve">hal-00488675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les matériaux KTN : potentiel pour l'agilité en hyperfréquences</w:t>
               </w:r>
@@ -8947,64 +8947,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Moussavou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9098,51 +9098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">German Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Hambourg, Germany</w:t>
@@ -9165,277 +9165,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circuits agiles à base de cristaux liquides: vers un procédé technologique plus fiable</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tanné</w:t>
+                <w:t xml:space="preserve">KTa1-xNbxO3 based tunable stub resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud-Gides Moussavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Limoges, France</w:t>
+              <w:t xml:space="preserve">9th European Conference on Applications of Polar Dielectrics (ECAPD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493327v1</w:t>
+                <w:t xml:space="preserve">hal-00355197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KTa1-xNbxO3 based tunable stub resonators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Castel</w:t>
+                <w:t xml:space="preserve">Circuits agiles à base de cristaux liquides: vers un procédé technologique plus fiable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Applications of Polar Dielectrics (ECAPD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355197v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des cristaux liquides pour la réalisation de fonctions agiles en fréquence. Application aux filtres DBR.</w:t>
               </w:r>
@@ -9460,64 +9460,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
@@ -9546,51 +9546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de couches minces de KTaxNb1-xO3 par méthode des précurseurs polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9598,51 +9598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Couches Minces Ferroélectriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Calais, France</w:t>
@@ -9684,64 +9684,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de couches minces KTN à la réalisation de déphaseurs hyperfréquences reconfigurables.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Gides Moussavou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9835,64 +9835,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes journées nationales micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
@@ -9947,51 +9947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Moussavou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10085,64 +10085,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
@@ -10165,277 +10165,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable Circuits for Wireless Applications Using KTN Ferroelectrics</w:t>
+                <w:t xml:space="preserve">Intégration de couches minces de KTa1-xNbxO3 (0,4 &amp;lt; x &amp;lt; 0,6) dans des dispositifs passifs pour la réalisation de fonctions agiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Moussavou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.102-105</w:t>
+              <w:t xml:space="preserve">Journées Couches Minces Ferroélectriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484600v1</w:t>
+                <w:t xml:space="preserve">hal-00488953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de couches minces de KTa1-xNbxO3 (0,4 &amp;lt; x &amp;lt; 0,6) dans des dispositifs passifs pour la réalisation de fonctions agiles</w:t>
+                <w:t xml:space="preserve">Reconfigurable Circuits for Wireless Applications Using KTN Ferroelectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Moussavou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Perrin</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Couches Minces Ferroélectriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Calais, France</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.102-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488953v1</w:t>
+                <w:t xml:space="preserve">hal-00484600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable DBR resonators using KTN ferroelectric thin-films</w:t>
               </w:r>
@@ -10447,51 +10447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Moussavou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10540,902 +10540,902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de couches minces de KNbO3 par voie chimique pour applications en hyperfréquence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irina Tavora Weber</w:t>
+                <w:t xml:space="preserve">Filtre DBR accordable à base de cristaux liquides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Rousseau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2006, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">, Mar 2006, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488935v1</w:t>
+                <w:t xml:space="preserve">hal-00493310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of KTN-based coplanar waveguides at microwave frequencies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Tunable Filter using Liquid Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Franco-Ukrainian meeting on Ferroelectricity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Amiens, France</w:t>
+              <w:t xml:space="preserve">8th European Conference on Applications of Polar Dielectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487171v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of KNbO3 and KTaO3 powders and thin films synthesized by chemical route from solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina T. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina T. Weber</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Audebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Franco-Ukrainian meeting on ferroelectricity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KTN dielectric properties at microwave frequencies: substrate influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Applications of Polar Dielectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable planar SIW cavity resonator and filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre DBR accordable à base de cristaux liquides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tanné</w:t>
+                <w:t xml:space="preserve">Développement de couches minces de KNbO3 par voie chimique pour applications en hyperfréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Tavora Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2006, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">, Mar 2006, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493310v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Filter using Liquid Crystal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noham Martin</w:t>
+                <w:t xml:space="preserve">Study of KTN-based coplanar waveguides at microwave frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Moussavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tanné</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Applications of Polar Dielectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Metz, France</w:t>
+              <w:t xml:space="preserve">Franco-Ukrainian meeting on Ferroelectricity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488795v1</w:t>
+                <w:t xml:space="preserve">hal-00487171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Tunable filter using liquid crystal</w:t>
               </w:r>
@@ -11460,64 +11460,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Microwave Filters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
@@ -11585,64 +11585,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom</w:t>
@@ -11684,64 +11684,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide-Band Characterization of Ferroelectric Thin-Films: Applications to KTN-based Microwave Agile Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11822,64 +11822,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Moussavou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11934,64 +11934,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de capacités interdigitées en réflexion sur substrat KTa0,5Nb0,5O3/saphir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12072,77 +12072,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th European Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.181-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12161,717 +12161,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de dispositifs micro-ondes agiles réalisés à partir de couches minces ferroélectriques de KTa1-xNbxO3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laur</w:t>
+                <w:t xml:space="preserve">Conception et réalisation d'une chaîne RF passive d'émission réception en technologie microruban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Rousseau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Couches Minces Ferroélectriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Nantes, France</w:t>
+              <w:t xml:space="preserve">CETSIS 2005 : 5ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488917v1</w:t>
+                <w:t xml:space="preserve">hal-02482967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable microwave components based on Kta1-xNbxO3 ferroelectric material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pulsed Laser Deposited KTN Thin Films for Microwave Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Rousseau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Paris, France. pp.641-644</w:t>
+              <w:t xml:space="preserve">European Material Research Society Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00484526v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed Laser Deposited KTN Thin Films for Microwave Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet du substrat sur les propriétés de dispositifs micro-ondes agiles réalisés à partir de couches minces ferroélectriques de KTa0,5Nb0,5O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Rousseau</w:t>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tanné</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Couches Minces Ferroélectriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00483905v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du substrat sur les propriétés de dispositifs micro-ondes agiles réalisés à partir de couches minces ferroélectriques de KTa0,5Nb0,5O3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de dispositifs micro-ondes agiles réalisés à partir de couches minces ferroélectriques de KTa1-xNbxO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Rousseau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Couches Minces Ferroélectriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488927v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et réalisation d'une chaîne RF passive d'émission réception en technologie microruban</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Tunable microwave components based on Kta1-xNbxO3 ferroelectric material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS 2005 : 5ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Nancy, France</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Paris, France. pp.641-644</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482967v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépôts de couches mincesferroélectriques (SBN et KNO) pour des applications micro-ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12926,64 +12926,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs accordables en micro-ondes : une application possible des films minces ferroélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13051,64 +13051,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation de dispositifs hyperfréquences agiles à partir de matériaux ferroélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13189,51 +13189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13435,51 +13435,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable interdigital coplanar filters using MEMS capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13543,51 +13543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switchable interdigital coplanar filter using MEMS capacitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13651,77 +13651,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bandwidth and central frequency tunable bandpass filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13772,64 +13772,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations on tunable filter topologies using MEMS cantilevers for millimeter wave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13919,51 +13919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th EUMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14027,51 +14027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Perennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14109,51 +14109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer Aided Design of Contiguous-band Output Multiplexers (COMUX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14275,51 +14275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures électromagnétiques pour la caractérisation in situ de sédiments sous-marins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14432,90 +14432,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KTa0.5Nb0.5O3 ferroelectric thin films: processing, characterization and application to microwave agile devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Gides Moussavou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -14563,51 +14563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Moussavou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14658,272 +14658,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KTN dielectric properties at microwave frequencies : substrate influence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Implementation of tunable microwave planar circuits based on liquid crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2007, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2007, pp.224-227</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411667v1</w:t>
+                <w:t xml:space="preserve">hal-00488792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of tunable microwave planar circuits based on liquid crystal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bernigaud</w:t>
+                <w:t xml:space="preserve">KTN dielectric properties at microwave frequencies : substrate influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tanné</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2007, pp.224-227</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00150190701367028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488792v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KTa0.5Nb0.5O3 ferroelectric thin films: processing, characterization and application to microwave agile devices</w:t>
               </w:r>
@@ -14935,77 +14935,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Moussavou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -15040,64 +15040,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric-based agile devices - Application to tunable filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15166,51 +15166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of substrate on the pulsed laser deposition growth and microwave behaviour of KTa0.6Nb0.4O3 potassium tantalate niobate ferroelectric thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15474,51 +15474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02966444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mansour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lescop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Talbot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abboud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20041058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Corredores" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2360846" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Febvrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.068" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian-Catalin Galca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am301152r" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618923v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00472468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yan Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laurent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25104" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411857v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Perrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fasquelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01411590801924482" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud-Gides Moussavou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tann&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00459192v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.174" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00128650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Huret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.04.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rius" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pothier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2002.806517" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Floch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Piriou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vilbe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2003015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482364v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jarry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stephen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482386v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Nea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Toutain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482387v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alhonsou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fernand Ngounou Kouam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grangeat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04849406v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Ouled Angoura" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Hijazi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Simpore" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Roy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Kubwimana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM63406.2024.10815762" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047293v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Rou&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04047246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Patris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03716390v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi-Long Doan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;rennec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ishchenko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03216157v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour R." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lescop B." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talbot P." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02497173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Nikhian N Sadiq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Blandine Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02137869v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rassoul Mansour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talbot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02135908v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nikhian Sadiq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noham Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02135583v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02135559v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01507282v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arzur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bordais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01506969v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01589846v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02137444v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pelleau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948939v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mekadmini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948930v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00816092v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846789v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyan Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878188v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846792v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00816105v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878227v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846794v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846788v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684365v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667525v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684371v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684378v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596652v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630400v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667520v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630398v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596653v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606871v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596645v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596648v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488517v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488793v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540610v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488521v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488526v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491610v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619135v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Fevbrier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488794v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470235v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489100v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776160v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Bohorquez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pena" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaisman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shafai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Chrusch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437210v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437522v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouquet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;putier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436618v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488673v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488674v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488675v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488971v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488965v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Moussavou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487222v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernigaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493327v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355197v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493318v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488959v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Peng" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159971v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deputier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483207v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Bohorquez Reyes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488944v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483168v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484600v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488953v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484584v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488935v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tavora Weber" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487171v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487177v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina T. Weber" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audebrand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484658v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437418v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potelon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493310v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488795v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493306v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493268v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484572v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484560v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488941v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711132v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manchec" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488917v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484526v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00483905v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488927v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482967v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Favennec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488913v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488918v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488855v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482408v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482527v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mercier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tristant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2002.339325" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482353v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482360v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482359v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482351v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359065v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358909v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Perennec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184454v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Favennec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jarry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boschet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01698944v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276991v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411854v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20080462" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411667v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190701367028" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488792v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411675v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411663v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20197" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HRHN2ZG1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411677v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.09.029" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8162LP4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02966444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mansour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lescop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Talbot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abboud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20041058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Corredores" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Febvrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.068" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069143v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2360846" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian-Catalin Galca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am301152r" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618923v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00472468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yan Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laurent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25104" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud-Gides Moussavou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tann&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411857v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Perrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fasquelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01411590801924482" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00459192v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.174" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00128650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Huret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.04.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rius" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pothier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2002.806517" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Floch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Piriou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vilbe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2003015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482364v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jarry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stephen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482386v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Nea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Toutain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482387v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alhonsou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fernand Ngounou Kouam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grangeat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04849406v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Ouled Angoura" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Hijazi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Simpore" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Roy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Kubwimana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM63406.2024.10815762" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047293v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Rou&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04047246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Patris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03716390v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi-Long Doan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;rennec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ishchenko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03216157v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour R." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lescop B." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talbot P." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02497173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Nikhian N Sadiq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Blandine Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02137869v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rassoul Mansour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talbot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02135908v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nikhian Sadiq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noham Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02135583v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02135559v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01506969v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arzur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bordais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01589846v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01507282v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02137444v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pelleau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948939v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mekadmini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948930v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00816105v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878227v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyan Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846789v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878188v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846792v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00816092v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846794v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846788v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667525v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684365v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684371v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684378v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630400v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667520v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596652v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630398v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596653v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606871v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596648v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596645v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619135v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Fevbrier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488794v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488793v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540610v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488521v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488526v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491610v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488517v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470235v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489100v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776160v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Bohorquez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pena" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaisman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shafai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Chrusch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437522v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;putier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436618v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437210v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488673v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488674v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488971v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488675v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488965v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Moussavou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487222v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernigaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355197v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493327v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493318v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488959v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Peng" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159971v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deputier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483207v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Bohorquez Reyes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488944v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483168v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488953v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484600v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484584v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493310v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488795v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487177v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina T. Weber" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audebrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484658v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437418v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potelon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488935v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tavora Weber" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487171v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493306v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493268v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484572v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484560v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488941v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711132v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manchec" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482967v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Favennec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00483905v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488927v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488917v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484526v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488913v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488918v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488855v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482408v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482527v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mercier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tristant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2002.339325" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482353v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482360v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482359v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482351v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359065v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358909v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Perennec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184454v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Favennec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jarry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boschet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01698944v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276991v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411854v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20080462" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488792v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411667v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190701367028" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411675v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411663v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20197" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HRHN2ZG1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411677v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.09.029" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8162LP4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>