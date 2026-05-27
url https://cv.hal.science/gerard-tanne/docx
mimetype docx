--- v2 (2026-04-30)
+++ v3 (2026-05-27)
@@ -234,325 +234,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of ferroelectric/dielectric multilayers for tunable stub resonator applications at microwaves</w:t>
+                <w:t xml:space="preserve">Loss reduction technique in ferroelectric tunable devices by laser micro-etching. Application to a CPW stub resonator in X-band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 553, pp.109-113. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (12), pp.4166-4170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2014.2360846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911792v1</w:t>
+                <w:t xml:space="preserve">hal-01069143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss reduction technique in ferroelectric tunable devices by laser micro-etching. Application to a CPW stub resonator in X-band</w:t>
+                <w:t xml:space="preserve">Study of ferroelectric/dielectric multilayers for tunable stub resonator applications at microwaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Simon</w:t>
+                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 61 (12), pp.4166-4170. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 553, pp.109-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2014.2360846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069143v1</w:t>
+                <w:t xml:space="preserve">hal-00911792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, optical, and dielectric properties of Bi(1.5-x)Zn(0.92-y)Nb(1.5)O(6.92-δ) thin films grown by PLD on R-plane sapphire and LaAlO3 substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian-Catalin Galca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -642,103 +642,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly tunable microwave stub resonator on ferroelectric KTa0.5Nb0.5O3 thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Castel</w:t>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 99 (9), pp.092904 - 092904-3. </w:t>
@@ -815,51 +815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -904,342 +904,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KTa1-xNbx03 thin films-based tunable microwave filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epitaxially grown ferroelectric thin films for agile devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fasquelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Députier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phase Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 81 (7-8), pp.642-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01411590801924482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00537825v1</w:t>
+                <w:t xml:space="preserve">hal-00411857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxially grown ferroelectric thin films for agile devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Rousseau</w:t>
+                <w:t xml:space="preserve">KTa1-xNbx03 thin films-based tunable microwave filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Fasquelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+                <w:t xml:space="preserve">Arnaud-Gides Moussavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phase Transitions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (8), pp.533-534</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411857v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KTa0.6Nb0.4O3 Ferroelectric Thin Film Behavior at Microwave Frequencies for Tunable Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1342,51 +1342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1450,51 +1450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEMS switchable interdigital coplanar filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1597,51 +1597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thépaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1964,51 +1964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstrip bandpass filter based on rotated excitation of dual mode ring resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Nea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2072,51 +2072,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New reference antennas for SAR probe calibration in tissue equivalent liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alhonsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2398,51 +2398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Hoez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées de Caractérisation Microondes et Matériaux (JCMM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Tours, France</w:t>
@@ -2510,51 +2510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2635,51 +2635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pérennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Ishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2965,471 +2965,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d’un capteur hyperfréquence pour la mesure de la densité in-situ des sédiments marins</w:t>
+                <w:t xml:space="preserve">Design and Characterisation of VO 2 Based Switches for Ultra-Fast Reconfigurable Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rassoul Mansour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Lescop</w:t>
+                <w:t xml:space="preserve">Mohammad Nikhian Sadiq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pérennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Talbot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Gac</w:t>
+                <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">International Microwave Workshop Series on Advanced Materials and Processes (IMWS-AMP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137869v1</w:t>
+                <w:t xml:space="preserve">hal-02135908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Characterisation of VO 2 Based Switches for Ultra-Fast Reconfigurable Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Nikhian Sadiq</w:t>
+                <w:t xml:space="preserve">Conception et caractérisation de commutateurs à base de VO2 pour des dispositifs reconfigurables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad-Nikhian N Sadiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pérennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Workshop Series on Advanced Materials and Processes (IMWS-AMP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bochum, Germany</w:t>
+              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135908v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et caractérisation de commutateurs à base de VO2 pour des dispositifs reconfigurables</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Laurent</w:t>
+                <w:t xml:space="preserve">Elaboration d’un capteur hyperfréquence pour la mesure de la densité in-situ des sédiments marins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rassoul Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rioual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noham Martin</w:t>
+                <w:t xml:space="preserve">Philippe Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135583v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déphaseurs numériques à base de VO2 pour réseaux phasés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nikhian Sadiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pérennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3465,459 +3465,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligne à retard large-bande, compacte et réglable de 6,67 ns à 1,67 µs pour simulateur de cibles pour radar automobile 77 GHz</w:t>
+                <w:t xml:space="preserve">Small-Size and Low-Cost Wideband 800 MHz Delay Line Tunable from 1.3 ns to 1.67 µs for Automotive Radar Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arzur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pérennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bordais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 èmes Journées Nationales Microondes, 16-19 Mai 2017, Saint-Malo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S 2017 International Conference on Microwaves for Intelligent Mobility : ICMIM2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Nagoya, Japon. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506969v1</w:t>
+                <w:t xml:space="preserve">hal-01507282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Architecture of a Compact, Low-cost and Gain Compensated Delay Line Switchable From 1 m to 250 m for Automotive Radar Target Simulator</w:t>
+                <w:t xml:space="preserve">Ligne à retard large-bande, compacte et réglable de 6,67 ns à 1,67 µs pour simulateur de cibles pour radar automobile 77 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arzur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pérennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bordais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuRAD (European Radar Conference) 2017, EuMW, Nuremberg, Germany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. pp.1-4</w:t>
+              <w:t xml:space="preserve">20 èmes Journées Nationales Microondes, 16-19 Mai 2017, Saint-Malo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589846v1</w:t>
+                <w:t xml:space="preserve">hal-01506969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Size and Low-Cost Wideband 800 MHz Delay Line Tunable from 1.3 ns to 1.67 µs for Automotive Radar Sensor</w:t>
+                <w:t xml:space="preserve">Hybrid Architecture of a Compact, Low-cost and Gain Compensated Delay Line Switchable From 1 m to 250 m for Automotive Radar Target Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arzur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pérennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bordais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S 2017 International Conference on Microwaves for Intelligent Mobility : ICMIM2017 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Nagoya, Japon. pp.1-4</w:t>
+              <w:t xml:space="preserve">EuRAD (European Radar Conference) 2017, EuMW, Nuremberg, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507282v1</w:t>
+                <w:t xml:space="preserve">hal-01589846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d’une paire d’antennes patch appliquée au sondage de sédiment sous-marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pelleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3955,90 +3955,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtre &amp;quot; Open Loop &amp;quot; deux pôles agile à base de capacités ferroélectriques de KTN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mekadmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4106,77 +4106,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mekadmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées de Caractérisation Microondes et Matériaux (JCMM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Nantes, France</w:t>
@@ -4199,342 +4199,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accordabilité en fréquence centrale et en bande passante d'un filtre compact SIR</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Confined ferroelectric KTN film for low loss microwave coplanar resonator with a large frequency tunability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Nationales Microondes (JNM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd Workshop NIMS - Université de Rennes 1 ''Materials and Sustainable development : Issues and Challenges of the 21st century''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rennes, France. p.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816105v1</w:t>
+                <w:t xml:space="preserve">hal-00878188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated ferroelectric tunable stub resonators with low loss in X-band</w:t>
+                <w:t xml:space="preserve">Intégration d'hétérostructures ferroélectrique/diélectrique en couche mince pour résonateurs à stub agiles en fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Simon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mekadmini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIEM 2013 "2nd International Symposium on Inorganic and Environmental Materials"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rennes, France. pp.48</w:t>
+              <w:t xml:space="preserve">JNM 2013 "18èmes Journées Nationales Microondes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, PARIS, France. pp.J2-TM1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878227v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable stub resonator on ferroelectric thin film and study of the ferroelectric layer confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Simon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ''Oxydes fonctionnels pour l'intégration en micro- et nano- électronique''</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, AUTRANS, France. 1 page</w:t>
@@ -4557,467 +4574,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined ferroelectric KTN film for low loss microwave coplanar resonator with a large frequency tunability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Center Frequency and Bandwidth Tunable Compact SIR Bandpass Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mekadmini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop NIMS - Université de Rennes 1 ''Materials and Sustainable development : Issues and Challenges of the 21st century''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rennes, France. p.23</w:t>
+              <w:t xml:space="preserve">Proc. 43e European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878188v1</w:t>
+                <w:t xml:space="preserve">hal-00816092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d'hétérostructures ferroélectrique/diélectrique en couche mince pour résonateurs à stub agiles en fréquence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accordabilité en fréquence centrale et en bande passante d'un filtre compact SIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mekadmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2013 "18èmes Journées Nationales Microondes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, PARIS, France. pp.J2-TM1-3</w:t>
+              <w:t xml:space="preserve">18èmes Journées Nationales Microondes (JNM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846792v1</w:t>
+                <w:t xml:space="preserve">hal-00816105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Center Frequency and Bandwidth Tunable Compact SIR Bandpass Filter</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrated ferroelectric tunable stub resonators with low loss in X-band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 43e European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">ISIEM 2013 "2nd International Symposium on Inorganic and Environmental Materials"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rennes, France. pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816092v1</w:t>
+                <w:t xml:space="preserve">hal-00878227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of ferroelectric/dielectric multilayers for a tunable stub resonator at microwaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mekadmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2013 Spring Meeting "European Material Research Society"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, STRASBOURG, France</w:t>
@@ -5059,51 +5059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric oxide thin films for high frequency agile devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5165,359 +5165,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances comparées de dispositifs à base de ferroélectriques KTN et BST déposés en couches minces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Mekadmini</w:t>
+                <w:t xml:space="preserve">Performance of frequency-agile CPW resonators on thin film ferroelectric material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Députier</w:t>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des JCMM 2012 : 12èmes journées de caractérisation microondes et matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Chamberry, France</w:t>
+              <w:t xml:space="preserve">Antennas and Propagation, EUCAP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic. A18-2: Reconfigurable Antennas II (4 pp.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667525v1</w:t>
+                <w:t xml:space="preserve">hal-00684365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of frequency-agile CPW resonators on thin film ferroelectric material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+                <w:t xml:space="preserve">Performances comparées de dispositifs à base de ferroélectriques KTN et BST déposés en couches minces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mekadmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Simon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antennas and Propagation, EUCAP 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic. A18-2: Reconfigurable Antennas II (4 pp.)</w:t>
+              <w:t xml:space="preserve">Actes des JCMM 2012 : 12èmes journées de caractérisation microondes et matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Chamberry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684365v1</w:t>
+                <w:t xml:space="preserve">hal-00667525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'épaisseur et de la localisation des films de KTN sur les performances d'un résonateur hyperfréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Simon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux (JCMM 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Chambéry, France. ID25 (4 p.)</w:t>
@@ -5546,77 +5546,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance et caracterisations diélectriques et optiques de couches minces de Bi1,5 xZn1 yNb1,5O6 1,5x-y (BZN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5665,359 +5665,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric and dielectric multilayer heterostructures based on KTN and BZN grown by PLD and CSD on microwave substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Filtre Hairpin accordable à base de capacités ferroélectriques réalisées par dépôt localisé de KTN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Députier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMF 2011 "European Meeting on Ferroelectricity"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, BORDEAUX, France. pp.7A-3O</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales Microondes (JNM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630400v1</w:t>
+                <w:t xml:space="preserve">hal-00667520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre Hairpin accordable à base de capacités ferroélectriques réalisées par dépôt localisé de KTN</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ferroelectric and dielectric multilayer heterostructures based on KTN and BZN grown by PLD and CSD on microwave substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Députier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Microondes (JNM 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">EMF 2011 "European Meeting on Ferroelectricity"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, BORDEAUX, France. pp.7A-3O</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667520v1</w:t>
+                <w:t xml:space="preserve">hal-00630400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the ferroelectric film thickness on the performances of a tunable stub resonator in X-band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Simon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Workshop NIMS - Université de Rennes 1 ''Materials and Sustainable development : Issues and Challenges of the 21st century''</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Rennes, France</w:t>
@@ -6040,359 +6040,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate effect on BZN dielectric thin films grown by PLD for tunable devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loss reduction on tunable stub resonator after laser micro-etching of ferroelectric layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Demange</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2011 Spring Meeting "European Material Research Society"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, NICE, France</w:t>
+              <w:t xml:space="preserve">1er Workshop NIMS - Université de Rennes 1 ''Materials and Sustainable development : Issues and Challenges of the 21st century''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630398v1</w:t>
+                <w:t xml:space="preserve">hal-00596653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss reduction on tunable stub resonator after laser micro-etching of ferroelectric layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substrate effect on BZN dielectric thin films grown by PLD for tunable devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Castel</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Workshop NIMS - Université de Rennes 1 ''Materials and Sustainable development : Issues and Challenges of the 21st century''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2011 Spring Meeting "European Material Research Society"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596653v1</w:t>
+                <w:t xml:space="preserve">hal-00630398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable stub resonators on KTa0.5Nb0.5O3 (KTN) films: impact of the thickness and localization of KTN on the device performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Simon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF 2011 "European Meeting on Ferroelectricity"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.7B-3O</w:t>
@@ -6434,90 +6434,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of KTa0.5Nb0.5O3 ferroelectric thin films at microwaves and their application to highly-tunable resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Simon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2011 Spring Meeting "European Material Research Society"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
@@ -6546,103 +6546,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the thickness of pulsed laser deposited KTa0.5Nb0.5O3 ferroelectric films on frequency tunable devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Simon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2011 Spring Meeting "European Material Research Society"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
@@ -6665,1109 +6665,1109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KTN-based ferroelectric ghin films and multilayers grown by pulsed laser deposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Laser processing on KTN thin films for tunable micro-electronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Députier</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting 2010</w:t>
+              <w:t xml:space="preserve">E-MRS 2010 Spring Meeting "European Material Research Society"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619135v1</w:t>
+                <w:t xml:space="preserve">hal-00491610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of KTa0.65Nb0.35O3 ferroelectric thin films deposited by chemical solution and pulsed laser: impact on microwave responses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Laser micro-etching of ferroelectric layers for insertion loss reduction of tunable resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on the Applications of Ferroelectrics (ISAF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">JNTE 10 "Journées Nationales sur les Technologies Emergentes en micro-nanofabication"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Ecole Polytechnique, PALAISEAU, France. pp.We-E8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488794v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements of KTa1-xNbxO3 ferroelectric thin films properties: contribution to tunable microwave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on the Applications of Ferroelectrics (ISAF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser micro-etching of ferroelectric layers for insertion loss reduction of tunable resonators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">comparaison de couches minces ferroélectriques KTA0,65NB0,35O3 déposées par voie chimique et ablation laser : Influence sur les réponses hyperfréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Castel</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNTE 10 "Journées Nationales sur les Technologies Emergentes en micro-nanofabication"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Ecole Polytechnique, PALAISEAU, France. pp.We-E8</w:t>
+              <w:t xml:space="preserve">JCMM 2010 : 11èmes journées de caractérisation microondes et matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540610v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">comparaison de couches minces ferroélectriques KTA0,65NB0,35O3 déposées par voie chimique et ablation laser : Influence sur les réponses hyperfréquences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Croissance de couches minces de KTA1-xNBxO3 par spin-coating pour des applications hyperfrequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quentin Simon</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCMM 2010 : 11èmes journées de caractérisation microondes et matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488521v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance de couches minces de KTA1-xNBxO3 par spin-coating pour des applications hyperfrequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Amélioration des performances de dispositifs accordables à base de couches minces ferroélectriques de KTA1-xNBxO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCMM 2010 : 11èmes journées de caractérisation microondes et matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488526v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser processing on KTN thin films for tunable micro-electronic devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Comparison of KTa0.65Nb0.35O3 ferroelectric thin films deposited by chemical solution and pulsed laser: impact on microwave responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Castel</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2010 Spring Meeting "European Material Research Society"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">19th International Symposium on the Applications of Ferroelectrics (ISAF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491610v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des performances de dispositifs accordables à base de couches minces ferroélectriques de KTA1-xNBxO3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">KTN-based ferroelectric ghin films and multilayers grown by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noham Martin</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Fevbrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2010 : 11èmes journées de caractérisation microondes et matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488517v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des performances d'un résonateur à stub par microgravure localisée de films minces de KTN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées de Caractérisation Microondes et Matériaux (JCMM 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.07-3</w:t>
@@ -7809,77 +7809,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance improvements of KTN ferroelectric thin films for microwave tunable devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8040,471 +8040,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissances de couches minces de KTN par ablation laser pulsée : influence de dopants sur la structure et les propriétés diélectriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influence of doping on pulsed laser-deposited KTN thin films : structural, microstructural and microwave dielectric characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Députier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles de la SFM2 (Société Française de Métallurgie et de Matériaux)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society (EMRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437522v1</w:t>
+                <w:t xml:space="preserve">hal-00437210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs agiles à base de couches minces ferroélectriques de KTN sous fort champ électrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Croissances de couches minces de KTN par ablation laser pulsée : influence de dopants sur la structure et les propriétés diélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Quentin Simon</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6F-5 Session Affiche</w:t>
+              <w:t xml:space="preserve">Journées annuelles de la SFM2 (Société Française de Métallurgie et de Matériaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436618v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of doping on pulsed laser-deposited KTN thin films : structural, microstructural and microwave dielectric characteristics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Dispositifs agiles à base de couches minces ferroélectriques de KTN sous fort champ électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society (EMRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6F-5 Session Affiche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437210v1</w:t>
+                <w:t xml:space="preserve">hal-00436618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopage de couches minces ferroélectriques de KTa_1-x Nb_x O_3 : contribution à la diminution des pertes diélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8559,51 +8559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d'une couche tampon de KNbO_3 dans les dispositifs accordables à base de couches minces ferroélectriques de KTa_1-x Nb_x O_3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8671,77 +8671,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance épitaxiale de couches minces de KTa1-xNbxO3 (KTN) par voie chimique en solution pour des dispositifs agiles en hyperfréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8835,51 +8835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8947,64 +8947,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Moussavou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9085,64 +9085,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">German Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Hambourg, Germany</w:t>
@@ -9171,103 +9171,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KTa1-xNbxO3 based tunable stub resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud-Gides Moussavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud-Gides Moussavou</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">André Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Applications of Polar Dielectrics (ECAPD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Rome, Italy</w:t>
@@ -9322,77 +9322,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Limoges, France</w:t>
@@ -9415,682 +9415,682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des cristaux liquides pour la réalisation de fonctions agiles en fréquence. Application aux filtres DBR.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noham Martin</w:t>
+                <w:t xml:space="preserve">Reconfigurabilité de la bande passante des cavités intégrées dans le substrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Bohorquez Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+              <w:t xml:space="preserve">15èmes journées nationales micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493318v1</w:t>
+                <w:t xml:space="preserve">hal-02483207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de couches minces de KTaxNb1-xO3 par méthode des précurseurs polymères</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wei Peng</w:t>
+                <w:t xml:space="preserve">Résonateurs DBR agiles à base de couches minces ferroélectriques pour des applications micro-ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Moussavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Couches Minces Ferroélectriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Calais, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488959v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de couches minces KTN à la réalisation de déphaseurs hyperfréquences reconfigurables.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Apport des cristaux liquides pour la réalisation de fonctions agiles en fréquence. Application aux filtres DBR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Deputier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.114</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00159971v1</w:t>
+                <w:t xml:space="preserve">hal-00493318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurabilité de la bande passante des cavités intégrées dans le substrat</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Application de couches minces KTN à la réalisation de déphaseurs hyperfréquences reconfigurables.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud-Gides Moussavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Deputier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes journées nationales micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">JNM 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483207v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonateurs DBR agiles à base de couches minces ferroélectriques pour des applications micro-ondes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse de couches minces de KTaxNb1-xO3 par méthode des précurseurs polymères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Couches Minces Ferroélectriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488944v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de cavités intégrées SIW reconfigurables en fréquence centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Bohorquez Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10098,51 +10098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
@@ -10197,77 +10197,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Moussavou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Couches Minces Ferroélectriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Calais, France</w:t>
@@ -10322,51 +10322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Moussavou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10447,51 +10447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Moussavou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10540,902 +10540,902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre DBR accordable à base de cristaux liquides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Laurent</w:t>
+                <w:t xml:space="preserve">Reconfigurable planar SIW cavity resonator and filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493310v1</w:t>
+                <w:t xml:space="preserve">hal-00437418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Filter using Liquid Crystal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noham Martin</w:t>
+                <w:t xml:space="preserve">KTN dielectric properties at microwave frequencies: substrate influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Tanné</w:t>
+                <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Applications of Polar Dielectrics</w:t>
+              <w:t xml:space="preserve">European Conference on Applications of Polar Dielectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488795v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of KNbO3 and KTaO3 powders and thin films synthesized by chemical route from solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina T. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Audebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Franco-Ukrainian meeting on ferroelectricity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KTN dielectric properties at microwave frequencies: substrate influence</w:t>
+                <w:t xml:space="preserve">Développement de couches minces de KNbO3 par voie chimique pour applications en hyperfréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Tavora Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Tanné</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Applications of Polar Dielectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Metz, France</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00484658v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable planar SIW cavity resonator and filter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
+                <w:t xml:space="preserve">Study of KTN-based coplanar waveguides at microwave frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Moussavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Franco-Ukrainian meeting on Ferroelectricity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437418v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de couches minces de KNbO3 par voie chimique pour applications en hyperfréquence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
+                <w:t xml:space="preserve">Filtre DBR accordable à base de cristaux liquides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2006, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">, Mar 2006, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488935v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of KTN-based coplanar waveguides at microwave frequencies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Tunable Filter using Liquid Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Franco-Ukrainian meeting on Ferroelectricity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Amiens, France</w:t>
+              <w:t xml:space="preserve">8th European Conference on Applications of Polar Dielectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487171v1</w:t>
+                <w:t xml:space="preserve">hal-00488795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Tunable filter using liquid crystal</w:t>
               </w:r>
@@ -11447,77 +11447,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Microwave Filters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
@@ -11559,90 +11559,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid Crystal Tunable Filter Based On DBR Topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom</w:t>
@@ -11684,64 +11684,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide-Band Characterization of Ferroelectric Thin-Films: Applications to KTN-based Microwave Agile Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11822,64 +11822,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Moussavou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11934,64 +11934,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de capacités interdigitées en réflexion sur substrat KTa0,5Nb0,5O3/saphir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12072,51 +12072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12161,717 +12161,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et réalisation d'une chaîne RF passive d'émission réception en technologie microruban</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pulsed Laser Deposited KTN Thin Films for Microwave Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anthony Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS 2005 : 5ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Nancy, France</w:t>
+              <w:t xml:space="preserve">European Material Research Society Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482967v1</w:t>
+                <w:t xml:space="preserve">hal-00483905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed Laser Deposited KTN Thin Films for Microwave Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Effet du substrat sur les propriétés de dispositifs micro-ondes agiles réalisés à partir de couches minces ferroélectriques de KTa0,5Nb0,5O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tanné</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Couches Minces Ferroélectriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00483905v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du substrat sur les propriétés de dispositifs micro-ondes agiles réalisés à partir de couches minces ferroélectriques de KTa0,5Nb0,5O3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Étude de dispositifs micro-ondes agiles réalisés à partir de couches minces ferroélectriques de KTa1-xNbxO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Couches Minces Ferroélectriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488927v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de dispositifs micro-ondes agiles réalisés à partir de couches minces ferroélectriques de KTa1-xNbxO3</w:t>
+                <w:t xml:space="preserve">Tunable microwave components based on Kta1-xNbxO3 ferroelectric material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Couches Minces Ferroélectriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Paris, France. pp.641-644</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488917v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable microwave components based on Kta1-xNbxO3 ferroelectric material</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Conception et réalisation d'une chaîne RF passive d'émission réception en technologie microruban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Paris, France. pp.641-644</w:t>
+              <w:t xml:space="preserve">CETSIS 2005 : 5ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00484526v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépôts de couches mincesferroélectriques (SBN et KNO) pour des applications micro-ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12926,64 +12926,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs accordables en micro-ondes : une application possible des films minces ferroélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13051,64 +13051,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation de dispositifs hyperfréquences agiles à partir de matériaux ferroélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13189,51 +13189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13435,51 +13435,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable interdigital coplanar filters using MEMS capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13543,51 +13543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switchable interdigital coplanar filter using MEMS capacitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13677,51 +13677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13785,51 +13785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13919,51 +13919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th EUMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14027,51 +14027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Perennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14109,51 +14109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer Aided Design of Contiguous-band Output Multiplexers (COMUX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14262,64 +14262,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures électromagnétiques pour la caractérisation in situ de sédiments sous-marins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14432,90 +14432,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KTa0.5Nb0.5O3 ferroelectric thin films: processing, characterization and application to microwave agile devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud-Gides Moussavou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -14563,51 +14563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Moussavou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14690,77 +14690,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, pp.224-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -14795,77 +14795,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KTN dielectric properties at microwave frequencies : substrate influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14935,77 +14935,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Moussavou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -15040,64 +15040,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric-based agile devices - Application to tunable filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15166,51 +15166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of substrate on the pulsed laser deposition growth and microwave behaviour of KTa0.6Nb0.4O3 potassium tantalate niobate ferroelectric thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15474,51 +15474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02966444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mansour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lescop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Talbot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abboud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20041058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Corredores" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Febvrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.068" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069143v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2360846" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian-Catalin Galca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am301152r" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618923v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00472468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yan Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laurent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25104" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud-Gides Moussavou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tann&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411857v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Perrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fasquelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01411590801924482" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00459192v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.174" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00128650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Huret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.04.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rius" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pothier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2002.806517" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Floch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Piriou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vilbe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2003015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482364v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jarry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stephen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482386v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Nea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Toutain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482387v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alhonsou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fernand Ngounou Kouam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grangeat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04849406v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Ouled Angoura" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Hijazi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Simpore" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Roy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Kubwimana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM63406.2024.10815762" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047293v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Rou&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04047246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Patris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03716390v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi-Long Doan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;rennec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ishchenko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03216157v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour R." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lescop B." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talbot P." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02497173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Nikhian N Sadiq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Blandine Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02137869v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rassoul Mansour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talbot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02135908v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nikhian Sadiq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noham Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02135583v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02135559v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01506969v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arzur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bordais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01589846v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01507282v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02137444v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pelleau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948939v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mekadmini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948930v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00816105v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878227v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyan Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846789v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878188v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846792v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00816092v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846794v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846788v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667525v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684365v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684371v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684378v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630400v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667520v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596652v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630398v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596653v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606871v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596648v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596645v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619135v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Fevbrier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488794v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488793v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540610v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488521v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488526v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491610v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488517v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470235v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489100v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776160v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Bohorquez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pena" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaisman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shafai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Chrusch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437522v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;putier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436618v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437210v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488673v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488674v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488971v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488675v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488965v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Moussavou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487222v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernigaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355197v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493327v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493318v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488959v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Peng" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159971v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deputier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483207v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Bohorquez Reyes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488944v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483168v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488953v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484600v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484584v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493310v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488795v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487177v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina T. Weber" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audebrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484658v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437418v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potelon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488935v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tavora Weber" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487171v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493306v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493268v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484572v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484560v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488941v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711132v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manchec" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482967v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Favennec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00483905v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488927v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488917v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484526v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488913v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488918v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488855v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482408v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482527v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mercier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tristant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2002.339325" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482353v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482360v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482359v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482351v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359065v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358909v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Perennec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184454v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Favennec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jarry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boschet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01698944v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276991v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411854v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20080462" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488792v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411667v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190701367028" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411675v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411663v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20197" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HRHN2ZG1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411677v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.09.029" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8162LP4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02966444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mansour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lescop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Talbot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abboud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20041058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Corredores" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2360846" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Febvrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.068" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian-Catalin Galca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am301152r" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618923v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00472468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yan Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laurent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25104" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411857v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Perrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fasquelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01411590801924482" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud-Gides Moussavou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tann&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00459192v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.174" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00128650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Huret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.04.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rius" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pothier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2002.806517" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Floch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Piriou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vilbe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2003015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482364v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jarry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stephen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482386v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Nea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Toutain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482387v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alhonsou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fernand Ngounou Kouam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grangeat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04849406v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Ouled Angoura" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Hijazi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Simpore" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Roy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Kubwimana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM63406.2024.10815762" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047293v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Rou&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04047246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Patris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03716390v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi-Long Doan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;rennec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ishchenko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03216157v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour R." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lescop B." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talbot P." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02497173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Nikhian N Sadiq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Blandine Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02135908v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nikhian Sadiq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noham Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02135583v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02137869v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rassoul Mansour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talbot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02135559v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01507282v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arzur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bordais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01506969v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01589846v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02137444v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pelleau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948939v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mekadmini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948930v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878188v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyan Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846792v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846789v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00816092v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00816105v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878227v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846794v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846788v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684365v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667525v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684371v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684378v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667520v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630400v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596652v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596653v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630398v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606871v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596648v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596645v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491610v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540610v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488793v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488521v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488526v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488517v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488794v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619135v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Fevbrier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470235v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489100v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776160v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Bohorquez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pena" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaisman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shafai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Chrusch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437210v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437522v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouquet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;putier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436618v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488673v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488674v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488971v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488675v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488965v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Moussavou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487222v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernigaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355197v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493327v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483207v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Bohorquez Reyes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488944v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493318v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159971v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deputier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488959v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Peng" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483168v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488953v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484600v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484584v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437418v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potelon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484658v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487177v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina T. Weber" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audebrand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488935v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tavora Weber" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487171v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493310v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488795v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493306v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00493268v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484572v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484560v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488941v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711132v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manchec" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00483905v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488927v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488917v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484526v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482967v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Favennec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488913v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488918v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488855v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482408v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482527v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mercier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tristant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2002.339325" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482353v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482360v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482359v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482351v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359065v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358909v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Perennec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184454v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Favennec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jarry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boschet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01698944v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276991v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411854v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20080462" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488792v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411667v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190701367028" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411675v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411663v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20197" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HRHN2ZG1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411677v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.09.029" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8162LP4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>