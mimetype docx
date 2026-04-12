--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -308,295 +308,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering environmental forcings in the distribution of meiofauna and nematodes in mangroves of the Atlantic-Caribbean-East Pacific and Indo-West Pacific regions</w:t>
+                <w:t xml:space="preserve">Biogeochemical plumbing of pioneer mangrove intertidal flats in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Spedicato</w:t>
+                <w:t xml:space="preserve">Robert Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Zeppilli</w:t>
+                <w:t xml:space="preserve">Issac Klingensmith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+                <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cuny</w:t>
+                <w:t xml:space="preserve">Christina Heilbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Militon</w:t>
+                <w:t xml:space="preserve">Stuart Waugh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 930, pp.172612. </w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, The highly dynamic French Guiana littoral under Amazon influence: the last decade of multidisciplinary research, 24 (3), pp.117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10113-024-02272-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612129v1</w:t>
+                <w:t xml:space="preserve">hal-04667660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical plumbing of pioneer mangrove intertidal flats in French Guiana</w:t>
+                <w:t xml:space="preserve">Deciphering environmental forcings in the distribution of meiofauna and nematodes in mangroves of the Atlantic-Caribbean-East Pacific and Indo-West Pacific regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Aller</w:t>
+                <w:t xml:space="preserve">Adriana Spedicato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issac Klingensmith</w:t>
+                <w:t xml:space="preserve">Daniela Zeppilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Stieglitz</w:t>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Heilbrun</w:t>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Waugh</w:t>
+                <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, The highly dynamic French Guiana littoral under Amazon influence: the last decade of multidisciplinary research, 24 (3), pp.117. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 930, pp.172612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10113-024-02272-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667660v1</w:t>
+                <w:t xml:space="preserve">hal-04612129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscaling the contribution of crab burrows to mangrove ecosystem functioning in French Guiana (South America)</w:t>
               </w:r>
@@ -608,51 +608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Aschenbroich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -768,51 +768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Houlbrèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (5), </w:t>
@@ -876,51 +876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassiana Soares Gonçalves Serafim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Gomes de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -984,77 +984,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nematode diversity patterns in mangroves: a review of environmental drivers at different spatial scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Spedicato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Zeppilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1095,291 +1095,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Coral Recruitment Despite Coralline Algal Loss Under Extreme Environmental Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Tanvet</w:t>
+                <w:t xml:space="preserve">The Codevelopment of Mangroves and Infaunal Community Diversity in Response to the Natural Dynamics of Mud Deposition in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Benzoni</w:t>
+                <w:t xml:space="preserve">Adélaïde Aschenbroich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Peignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+                <w:t xml:space="preserve">Olivier Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Rodolfo-Metalpa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Fromard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Aller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.837877⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (5), pp.2829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su14052829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03873844v1</w:t>
+                <w:t xml:space="preserve">hal-03615505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Codevelopment of Mangroves and Infaunal Community Diversity in Response to the Natural Dynamics of Mud Deposition in French Guiana</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adélaïde Aschenbroich</w:t>
+                <w:t xml:space="preserve">High Coral Recruitment Despite Coralline Algal Loss Under Extreme Environmental Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tanvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gauthier</w:t>
+                <w:t xml:space="preserve">Francesca Benzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fromard</w:t>
+                <w:t xml:space="preserve">Christophe Peignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine Aller</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Riccardo Rodolfo-Metalpa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (5), pp.2829. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su14052829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.837877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615505v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size‐based survival of cultured Argopecten purpuratus (L, 1819) under severe hypoxia</w:t>
               </w:r>
@@ -1525,51 +1525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Polsenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1780,51 +1780,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mangrove-Derived Organic and Inorganic Carbon Exchanges Between the Sinnamary Estuarine System (French Guiana, South America) and Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray Raghab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Walcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1895,291 +1895,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the energy budget of the scallop Argopecten purpuratus in an oxygen–limiting environment</w:t>
+                <w:t xml:space="preserve">Chronic and severe hypoxic conditions in Paracas Bay, Pisco, Peru: Consequences on scallop growth, reproduction, and survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Pecquerie</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jaime Mendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Cueto-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 143, pp.254-261. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 512, pp.734259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114544v1</w:t>
+                <w:t xml:space="preserve">hal-02405983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic and severe hypoxic conditions in Paracas Bay, Pisco, Peru: Consequences on scallop growth, reproduction, and survival</w:t>
+                <w:t xml:space="preserve">Predicting the energy budget of the scallop Argopecten purpuratus in an oxygen–limiting environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 512, pp.734259. </w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143, pp.254-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405983v1</w:t>
+                <w:t xml:space="preserve">hal-02114544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of potential impacts of submarine power cables on the marine environment: Knowledge gaps, recommendations and future directions</w:t>
               </w:r>
@@ -2204,51 +2204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Bald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Want</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Lejart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2459,51 +2459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2696,90 +2696,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioturbation functional roles associated with mangrove development in French Guiana, South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Aschenbroich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fromard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Alt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2856,51 +2856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Avendaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Cantillánez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (3), pp.588-603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2934,90 +2934,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachyuran crab community structure and associated sediment reworking activities in pioneer and young mangroves of French Guiana, South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Aschenbroich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fromard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3094,51 +3094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3198,51 +3198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Species Introduced on the French Channel-Atlantic Coasts: A Review of Main Biological Invasions and Impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 05 (05), pp.56784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4101,440 +4101,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diel variation of benthic respiration in a coral reef sediment (Reunion Island, Indian Ocean)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Clavier</w:t>
+                <w:t xml:space="preserve">Growth of &amp;lt;i&amp;gt;Argopecten purpuratus&amp;lt;/i&amp;gt; (Mollusca: Bivalvia) on a natural bank in Northern Chile: sclerochronological record and environmental controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Cantillánez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Avendaño</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2007.07.028⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (1), pp.45-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr:2008021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368985v1</w:t>
+                <w:t xml:space="preserve">hal-00449355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of &amp;lt;i&amp;gt;Argopecten purpuratus&amp;lt;/i&amp;gt; (Mollusca: Bivalvia) on a natural bank in Northern Chile: sclerochronological record and environmental controls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal variability of living benthic foraminifera from the outer continental shelf of the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Jorissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Thébault</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Andrieux-Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59, pp.297-319</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00449355v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variability of living benthic foraminifera from the outer continental shelf of the Bay of Biscay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diel variation of benthic respiration in a coral reef sediment (Reunion Island, Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Duchemin</w:t>
+                <w:t xml:space="preserve">Pascale Cuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.J. Jorissen</w:t>
+                <w:t xml:space="preserve">Clémentine Esbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Le Loc’h</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Hily</w:t>
+                <w:t xml:space="preserve">Frouin Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 76 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2007.07.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524650v1</w:t>
+                <w:t xml:space="preserve">hal-01368985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of seasonal dynamics of a Zostera noltii meadow on phosphorus and iron cycles in a tidal mudflat (Arcachon Bay, France)</w:t>
               </w:r>
@@ -4572,51 +4572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 355, pp.59-71</w:t>
@@ -4684,51 +4684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cantillánez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Biología Tropical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (1), pp.121-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4805,51 +4805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 355, pp.59-71. </w:t>
@@ -4913,51 +4913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Avendaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cantillánez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16, pp.377-391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4995,51 +4995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Argopecten purpuratus (Bivalvia: Pectinidae) culture in Northern Chile: results from the study of larval and post-larval stages in relation to environmental forcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cantillánez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Avendaño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5090,51 +5090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic community respiration in areas impacted by the invasive mollusk, Crepidula fornicata L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5196,798 +5196,798 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community metabolism in temperate maerl beds: II. Nutrient fluxes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Influence of suspended scallop cages and mussel lines on pelagic and benthic biogeochemical fluxes in Havre-aux-Maisons lagoon, Iles-de-la-Madeleine (Quebec, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.W. Mckindsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 335, pp.31-41</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 64, pp.1491-1505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524717v1</w:t>
+                <w:t xml:space="preserve">hal-00524676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic O2 distribution and dynamics in a Mediterranean lagoon: an in situ microelectrode study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Impact of an invasive species, Crepidula fornicata, on the hydrodynamics and transport properties of the benthic boundary layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Mülleners</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 72 (3), pp.393-405</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20, pp.15-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524689v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of an invasive species, Crepidula fornicata, on the hydrodynamics and transport properties of the benthic boundary layer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karen Mülleners</w:t>
+                <w:t xml:space="preserve">Biological control of trace metal and organometal benthic fluxes in a eutrophic lagoon (Thau Lagoon, Mediterranean Sea, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Monperrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 72 (3), pp.457-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00256298v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of suspended scallop cages and mussel lines on pelagic and benthic biogeochemical fluxes in Havre-aux-Maisons lagoon, Iles-de-la-Madeleine (Quebec, Canada)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Benthic O2 distribution and dynamics in a Mediterranean lagoon (Thau, France): An in situ microelectrode study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 72, pp.393-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524676v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic O2 distribution and dynamics in a Mediterranean lagoon (Thau, France): An in situ microelectrode study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Benthic O2 distribution and dynamics in a Mediterranean lagoon: an in situ microelectrode study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 72, pp.393-405. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 72 (3), pp.393-405</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00203159v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological control of trace metal and organometal benthic fluxes in a eutrophic lagoon (Thau Lagoon, Mediterranean Sea, France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Amouroux</w:t>
+                <w:t xml:space="preserve">Community metabolism in temperate maerl beds: II. Nutrient fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 335, pp.31-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00460083v1</w:t>
+                <w:t xml:space="preserve">hal-00524717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of a phytoplankton community to increased nutrient inputs: A mesocosm experiment in the Bay of Brest (France)</w:t>
               </w:r>
@@ -6158,51 +6158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 335, pp.19-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6227,51 +6227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal variability in benthic biogeochemical fluxes in the Thau lagoon associated with macrophytic and macrofaunal distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6346,389 +6346,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial collection and early growth of spat of the scallop Argopecten purpuratus (Lamarck, 1819), in La Rinconada Marine Reserve, Antofagasta, Chile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The biogeochemistry of mercury at the sediment-water interface in the Thau lagoon. 2. Evaluation of mercury methylation potential in both surface sediment and the water column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Monperrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Avendaño Diaz</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Vidimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Marina</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 72 (3), pp.485-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524683v1</w:t>
+                <w:t xml:space="preserve">hal-00524688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summer influence of 1 and 2 yr old mussel cultures on benthic fluxes in Grande-Entrée lagoon, Iles-de-la-Madeleine (Québec, Canada)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Artificial collection and early growth of spat of the scallop Argopecten purpuratus (Lamarck, 1819), in La Rinconada Marine Reserve, Antofagasta, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Avendaño Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cantillánez Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Desrosiers</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Peña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 338, pp.131-143</w:t>
+              <w:t xml:space="preserve">Scientia Marina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71 (1), pp.197-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524686v1</w:t>
+                <w:t xml:space="preserve">hal-00524683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biogeochemistry of mercury at the sediment-water interface in the Thau lagoon. 2. Evaluation of mercury methylation potential in both surface sediment and the water column</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Summer influence of 1 and 2 yr old mussel cultures on benthic fluxes in Grande-Entrée lagoon, Iles-de-la-Madeleine (Québec, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 338, pp.131-143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00524688v1</w:t>
+                <w:t xml:space="preserve">hal-00524686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproduction of the invasive slipper limpet, Crepidula fornicata, in the Bay of Brest, France</w:t>
               </w:r>
@@ -6740,51 +6740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6792,830 +6792,818 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 149 (4), pp.189-801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00227-005-0157-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of suspended mussel lines on biogeochemical fluxes in adjacent water in Magdalen Islands (Québec, Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 63, pp.1198-1213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiration, calcification and excretion of the invasive limpet, Crepidula fornicata L.: implications for carbon carbonate and nitrogen fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 51 (5), pp.1996-2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significance of vertical flux as a sink for surface water DMSP and as a source for the sediment surface in coastal zones of northern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauveur Belviso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sauveur Belviso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">M. Reigstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wassmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 68 (3-4), pp.473-488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregariousness and protandry promote reproductive insurance in the invasive gastropod Crepidula fornicata: evidence from assignment of larval paternity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 15 (10), pp.3009-3021. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02988.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02988.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive cycle of Argopecten purpuratus (Bivalvia: Pectinidae) in La Rinconada marine reserve (Antofagasta, Chile): response to environmental effects of El Niño and La Niña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cantillánez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Avendaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 246, pp.181-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The shell of the Great Scallop Pecten maximus as a high frequency archive of paleoenvironmental change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lorrain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Robert B. Dunbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 (8), pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2004GC000890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodeposition by an invasive suspension feeder impacts the biogeochemical cycle of Si in a coastal ecosystem (Bay of Brest, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7624,719 +7612,719 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 75 (1), pp.19-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Zostera marina and maerl community metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Guarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 83, pp.161-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clams as CO2 generators: the Potamocorbula amurensis example in San Fransisco Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.K. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.K. Thompson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.E. Cloern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 48 (6), pp.2086-2092</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct evidence of a biologically active coastal silicate pump: Ecological implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 47 (6), pp.1849-1854. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4319/lo.2002.47.6.1849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in food intake of Pecten maximus (L.) from the Bay of Brest (France): influence of environmental factors and phytoplankton species composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Donval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nézan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 324, pp.743-755</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do biotic interactions control pre-recruitment and growth of Pecten maximus (L.) in the Bay of Brest?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 323, pp.815-825</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term variation of the Bay of Brest ecosystem: benthic-pelagic coupling revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8345,910 +8333,917 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 200, pp.35-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité spatio-temporelle de la biomasse microphytobenthique en Rade de Brest et en Manche occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanologica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 21 (5), pp.677-694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of environmental factors on the daily growth rate of Pecten maximus juveniles in the Bay of Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 227 (1), pp.83-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental collection of great scallop postlarvae and other benthic species in the Bay of Brest: settlement patterns in relation to spatio-temporal variability of environmental factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 4, pp.263-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of Pecten maximus (L.) and its main potential competitors and predators in the Bay of Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fifas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Glémarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 319, pp.931-937</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects de la dynamique spatio-temporelle du pré-recrutement de Pecten maximus (L.), en baie de Saint-Brieuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES marine Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 199, pp.31-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimate of state variables of a trophic web model in the Bay of Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 318, pp.145-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental collection of post-larvae of Pecten maximus (L.) and other benthic macrofaunal species, in the Bay of Saint-Brieuc. II - Reproduction patterns and post-larval growth of 5 mollusc species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 148 (2), pp.181-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental collection of post-larvae of Pecten maximus (L.) and other benthic macrofaunal species, in the Bay of Saint-Brieuc. I - Settlement patterns and biotic interactions among the species collected</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Experimental collection of postlarvae of Pecten maximus (L.) and other benthic macrofaunal species in the Bay of Saint-Brieuc, France. I. Settlement patterns and biotic interactions among the species collected</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 148 (2), pp.159-179</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1991, 148 (2), pp.159-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-0981(91)90080-g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524790v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faunal assemblages of benthic megainvertebrates inhabiting sea scallop grounds from eastern Georges Bank, in relation to environmental factors.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Déterminisme du pré-recrutement de Pecten maximus (L.) en baie de Saint-Brieuc : processus régulateurs de l'abondance, de la survie et de la croissance des post-larves et juvéniles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raoul Ugarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 4 (2), pp.77-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr:1991008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps074061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03100811v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offshore sampling of the megabenthos: techniques applied on Georges Bank (Northwest Atlantic).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Vine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9280,878 +9275,871 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminisme du pré-recrutement de Pecten maximus (L.) en baie de Saint-Brieuc : processus régulateurs de l'abondance, de la survie et de la croissance des post-larves et juvéniles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Experimental collection of post-larvae of Pecten maximus (L.) and other benthic macrofaunal species, in the Bay of Saint-Brieuc. I - Settlement patterns and biotic interactions among the species collected</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 148 (2), pp.159-179</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100592v1</w:t>
+                <w:t xml:space="preserve">hal-00524790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental collection of postlarvae of Pecten maximus (L.) and other benthic macrofaunal species in the Bay of Saint-Brieuc, France. I. Settlement patterns and biotic interactions among the species collected</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Faunal assemblages of benthic megainvertebrates inhabiting sea scallop grounds from eastern Georges Bank, in relation to environmental factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Ugarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 148 (2), pp.159-179. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 74 (1), pp.61-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0022-0981(91)90080-g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps074061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03100598v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme du pré-recrutement de Pecten maximus (L.), en baie de Saint-Brieuc: processus régulateurs de l'abondance, de la survie et de la croissance des post-larves et juvéniles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 4 (2), pp.77-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offshore sampling of the megabenthos: techniques applied on Georges Bank (Northwest Atlantic)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 312, pp.607-613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental collection of postlarvae of Pecten maximus (L.) and other benthic macrofaunal species in the Bay of Saint-Brieuc, France. II. Reproduction patterns and postlarval growth of five mollusc species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 148 (2), pp.181-200. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-0981(91)90081-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0022-0981(91)90081-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability in distribution and growth of juvenile and adult sea scallops, Placopecten magellanicus (G.), on eastern Georges Bank (Northwest Atlantic)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 74 (2-3), pp.205-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability in distribution and growth of juvenile and adult sea scallops, Placopecten magellanicus (G.), on eastern Georges Bank (Northwest Atlantic).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen J Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 74 (2-3), pp.205-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal variability of the distribution, growth and survival of Pecten maximus (L.) juveniles from the 1985 summer spawning, in the Bay of Saint-Brieuc. Oceanologica Acta, 11 (3), p. 267-284.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lehay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanologica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal variability of the distribution, growth and survival of Pecten maximus (L.) juveniles from the 1985 summer spawning, in the Bay of Saint-Brieuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lehay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanologica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 11 (3), pp.267-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AQUAREVE: a new technique for epibenthic macrofauna quantitative sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanologica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 9 (4), pp.509-513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10161,556 +10149,556 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation des drones pour un suivi spatio-temporel des activités de bioturbation par les crabes des vasières tropicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Legranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Drones &amp; Cap' 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COPIL Drones &amp; Cap', Nov 2023, Mur de Bretagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First long term (~30 years) coral acclimatization to ocean acidification recorded in geochemical signatures: A case study of New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tanvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Guillermic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Rodolfo-Metalpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Goldschmidt, Jul 2022, Hawai'i, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French National Committee on Scientific Diving (CNPS): a key actor for developing scientific diving in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Hocdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Hocdé</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Beurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Beurier</w:t>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Scientific Diving (ECSD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Oceanology, Polish Academy of Sciences, ​Sopot, Poland, Apr 2019, Sopot, Poland. pp.61-62, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23708/fdi:010076263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the energy budget of the scallop Argopecten purpuratus in an oxygen–limiting environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aguirre Velarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Aguirre Velarde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+                <w:t xml:space="preserve">F Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Jean</w:t>
+                <w:t xml:space="preserve">G Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Predicting the energy budget of the scallop Argopecten purpuratus in an oxygen–limiting environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impossible sustainability of the Bay of Brest? 40 years of ecosystem evolution, interdisciplinary knowledge construction and key questions at the science-policy-communities interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10732,1063 +10720,1063 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Coston-Guarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Long Term Ecological Research Network &amp; LTER-France (Zones Ateliers Network &amp; Critical Zone Observatories) joint conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LTER-France - Zones Ateliers Network &amp; Critical Zone Observatories, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury species benthic fluxes measurements in coastal environments as influenced by the biological activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Monperrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Mercury as a Global Pollutant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Ljubljana, France. pp.770-773</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les introductions d'espèces en milieu marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stequert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Stequert</w:t>
+                <w:t xml:space="preserve">J.-Y. Le Souef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Natali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes entretiens science et éthique, ou le devoir de parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Brest, France. pp.31-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic bioaccumulation of mercury species in macrobenthic organisms from French coastal sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Monperrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Mercury as a Global Pollutant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Ljubljana, Slovenia. pp.1226-1230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of metallic contaminants at the sediment-water interface in a coastal lagoon: role of the biological and microbial activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Monperrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emamnuel Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIth international conference on Heavy metals in the environment, ICHMET</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Grenoble, France. pp.41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects de la dynamique spatio-temporelle du pré-recrutement de Pecten maximus (L.), en baie de Saint-Brieuc.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Captage des post-larves d'invertébrés benthiques en relation avec la variabilité spatio-temporelle des facteurs environnementaux en rade de Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International du Conseil International pour l'Exploration de la Mer (CIEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1990, Moncton, Canada. pp.31-39</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres Scientifiques Internationales, Programme Rade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1995, Brest, France. pp.29-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100845v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Captage des post-larves d'invertébrés benthiques en relation avec la variabilité spatio-temporelle des facteurs environnementaux en rade de Brest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Aspects de la dynamique spatio-temporelle du pré-recrutement de Pecten maximus (L.), en baie de Saint-Brieuc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres Scientifiques Internationales, Programme Rade</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1995, Brest, France. pp.29-41</w:t>
+              <w:t xml:space="preserve">Symposium International du Conseil International pour l'Exploration de la Mer (CIEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1990, Moncton, Canada. pp.31-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524815v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bank scallop (Placopecten magellanicus) population: distribution, size-structure, and growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Int. Pectinid workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1991, Cherbourg, France. pp.61-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité saisonnière de la structure trophique et de la biodiversité du macrobenthos en Manche occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wattimena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe colloque de l'Union des Océanographes de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1994, Paris, France. pp.153-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux verticaux pelagos-benthos : problématique, méthodologie et instrumentation nouvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentation nouvelle en Océanographie côtière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1992, Paris, France. pp.91-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbation and recovery after the two major oil spills (Amoco Cadiz and Tanio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Le Moal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Majeed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Ecology Symposium: Anthropogenic perturbations of ecological systems: the need for transfer from principles to applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1989, Siena, Italy. pp.417-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11798,346 +11786,346 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific diving in France: an overview of the current practices in science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Amice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Scientific Diving (ECSD8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Heraklion (Crete Island), Greece. Zenodo, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10894845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04574999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific diving in France: an overview of the current practices in science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Scientific Diving</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Roscoff, France. 1 p. multigr., 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23708/fdi:010087876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelagic coupling in the Bay of Brest (France): New insights from a coupled physicak-biological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Raimonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven G. Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12169,51 +12157,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science meeting ASLO-AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12223,104 +12211,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte des peuplements benthiques des substrats meubles de la baie de Saint-Brieuc (Manche occidentale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFREMER, pp.30, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12330,488 +12318,488 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les flux de CO2 face à la marée : avec ou sans eau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS; François Fromard; Emma Michaud; Martine Hossaert-McKey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mangrove, une forêt dans la mer.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cherche Midi, pp.84-85, 2018, 978-2-7491-5764-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espèces marines introduites sur la façade Manche-Atlantique : invasions biologiques ou immigration contrôlée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Milieu naturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Dumane, 2015, Encyclopédie de la Bretagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vernal sedimentation trends in north Norwegian fjords: temporary anomaly in 234Th particulate fluxes related to Phaeocystis pouchetii proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauveur Belviso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Wassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Stefels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phaeocystis, major link in the biogeochemical cycling of climate-relevant elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.235-244, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4020-6214-8_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des polluants d'origine anthropique sur les organismes benthiques marins : notions d'indicateurs biologiques de perturbation et de réseaux de surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Durand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Glémarec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oceanis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zones côtières et questions d'environnement : réflexions méthodologiques. Rapport sur la Science et la Technologie Ingéniérie des Territoires, atelier « Science et aménagement des zones côtières, réflexions méthodologiques », Institut de France, Académie des Sciences, Paris, 23 novembre 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Océanographique, pp.177-214, 2003, 27(2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crépidule en rade de Brest : un paradoxe pour le devenir de la coquille Saint-Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12830,150 +12818,150 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport sur la Science et la Technologie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploitation et surexploitation des ressources marines vivantes, Rapport sur la Science et la Technologie Ingéniérie des Territoires, Institut de France, Académie des Sciences, Paris, 3 octobre 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tec &amp; Doc, pp.307-318, 2003, n°17, décembre 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coquille Saint-Jacques et la crépidule, deux modèles biologiques d'étude des réponses de la faune benthique aux fluctuations de l'environnement en rade de Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oceanis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zones côtières et questions d'environnement : réflexions méthodologiques. Rapport sur la Science et la Technologie Ingéniérie des Territoires, atelier « Science et aménagement des zones côtières, réflexions méthodologiques », Institut de France, Académie des Sciences, Paris, 23 novembre 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Océanographique, pp.215-238, 2003, 27(2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12983,165 +12971,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pinay</w:t>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ferrage</w:t>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nizar Abcha</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId377"/>
+      <w:footerReference w:type="default" r:id="rId376"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13288,51 +13276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04559441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cueto-Vega" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Garc&#237;a-Corona" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Palacios" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.740713" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04612129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Spedicato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172612" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667660v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Aller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issac Klingensmith" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Heilbrun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Waugh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02272-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768758v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Aschenbroich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02319-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04135758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tanvet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Camp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Sutton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbr&#232;que" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10099" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04218614v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassiana Soares Gon&#231;alves Serafim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gomes de Almeida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Niggemann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162917" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04021343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02562-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873844v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Benzoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peignon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.837877" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615505v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Aschenbroich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Aller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14052829" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03457249v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cueto&#8208;vega" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre&#8208;velarde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gil&#8208;kodaka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jwas.12777" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249164v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cox" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101668" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03456329v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13234792" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Raghab" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Walcker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Gleixner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JG005739" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre-Velarde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405983v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Mendo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734259" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405630v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Taormina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bald" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Want" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lejart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.07.026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769744v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Coston-Guarini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00124" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405958v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.11.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM3TZC9K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ray" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gleixner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-018-0447-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495030v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Alt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3093-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483135v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Avenda&#241;o" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Cantill&#225;nez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2721" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483201v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.09.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01282771v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.07.030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405937v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stiger-Pouvreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oje.2015.55019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00794115v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-012-9815-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7T2XBZXZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670370v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bridou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0EM00358A" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524642v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deborde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poirier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.07.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFWQKX1S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455595v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorcha Ni Longphuirt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.02.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDV6QGQH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524645v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laruelle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regnier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kempa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071299v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Reignier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07884" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368985v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Esbelin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frouin Patrick" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2007.07.028" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3L4XWCX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449355v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008021" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/747EA5861E958AE931A5F499ECA1C6D8ACE88FFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524650v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchemin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Jorissen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieux-Loyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hily" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524663v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abril" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524674v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avenda&#241;o" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantill&#225;nez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Pennec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02543401v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Abril" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jezequel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07254" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524666v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524682v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524678v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524717v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524689v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dedieu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256298v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moulin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guizien" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapalain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen M&#252;lleners" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524676v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archambault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Mckindsey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrosiers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203159v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.010" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK2H7Q7D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00460083v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Point" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.013" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L7F3SZM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00472047v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouillaron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huonnic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.06.009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M53H3ZBV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524722v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524693v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grall" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524683v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avenda&#241;o Diaz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantill&#225;nez Silva" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Pe&#241;a" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524686v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524688v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vidimova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.014" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTG9S06N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455445v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Richard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Paulet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-005-0157-4" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FF7W1R9P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524729v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524728v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524725v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reigstad" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wassmann" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455434v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02988.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDJ9W0GW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524736v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452414v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Dunbar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000890" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524731v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091287v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hily" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524745v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Thompson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Cloern" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959802v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.6.1849" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524753v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donval" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N&#233;zan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524755v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524757v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524763v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sagan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524766v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524772v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524771v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fifas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gl&#233;marec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524776v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524774v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524789v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524790v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100811v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Robert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Ugarte" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps074061" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100726v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100592v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:1991008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E52ADC40CAC3BBBC9F2CC480A7283129B0A55811/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100598v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0981(91)90080-g" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC4XHB5G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524791v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524783v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vine" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100603v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0981(91)90081-7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXG23LJN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524781v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Smith" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100750v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Smith" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100661v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lehay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524792v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lehay" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524795v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299643v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Legranche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865458v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Guillermic" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123970v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Beurier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulange" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010076263" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180094v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aguirre Velarde" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jean" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Thouzeau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502083v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Danto" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524827v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tessier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524826v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stequert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Le Souef" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Natali" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524829v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524823v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emamnuel Tessier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100845v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524815v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524817v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524820v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wattimena" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524813v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524811v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Moal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Majeed" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04574999v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Amice" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10894845" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094861v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourquin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010087876" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534523v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven G. Laruelle" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524798v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hamon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407720v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562629v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188420v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wassmann" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Stefels" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6214-8_17" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524807v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Patris" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524803v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524800v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04559441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cueto-Vega" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Garc&#237;a-Corona" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Palacios" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.740713" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Aller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issac Klingensmith" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Heilbrun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Waugh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02272-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04612129v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Spedicato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172612" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768758v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Aschenbroich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02319-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04135758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tanvet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Camp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Sutton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbr&#232;que" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10099" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04218614v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassiana Soares Gon&#231;alves Serafim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gomes de Almeida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Niggemann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162917" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04021343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02562-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615505v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Aschenbroich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Aller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14052829" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Benzoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peignon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.837877" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03457249v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cueto&#8208;vega" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre&#8208;velarde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gil&#8208;kodaka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jwas.12777" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249164v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cox" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101668" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03456329v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13234792" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Raghab" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Walcker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Gleixner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JG005739" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre-Velarde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Mendo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734259" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114544v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405630v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Taormina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bald" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Want" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lejart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.07.026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769744v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Coston-Guarini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00124" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405958v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.11.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM3TZC9K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ray" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gleixner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-018-0447-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495030v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Alt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3093-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483135v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Avenda&#241;o" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Cantill&#225;nez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2721" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483201v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.09.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01282771v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.07.030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405937v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stiger-Pouvreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oje.2015.55019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00794115v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-012-9815-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7T2XBZXZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670370v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bridou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0EM00358A" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524642v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deborde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poirier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.07.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFWQKX1S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455595v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorcha Ni Longphuirt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.02.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDV6QGQH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524645v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laruelle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regnier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kempa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071299v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Reignier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07884" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449355v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/747EA5861E958AE931A5F499ECA1C6D8ACE88FFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524650v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchemin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Jorissen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieux-Loyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hily" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368985v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Esbelin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frouin Patrick" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2007.07.028" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3L4XWCX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524663v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abril" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524674v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avenda&#241;o" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantill&#225;nez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Pennec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02543401v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Abril" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jezequel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07254" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524666v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524682v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524678v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524676v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archambault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Mckindsey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrosiers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256298v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moulin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guizien" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapalain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen M&#252;lleners" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00460083v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Point" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.013" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L7F3SZM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203159v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dedieu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK2H7Q7D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524689v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524717v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00472047v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouillaron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huonnic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.06.009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M53H3ZBV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524722v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524693v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grall" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524688v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vidimova" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.014" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTG9S06N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524683v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avenda&#241;o Diaz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantill&#225;nez Silva" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Pe&#241;a" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524686v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455445v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Richard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Paulet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-005-0157-4" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524729v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524728v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524725v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reigstad" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wassmann" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455434v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02988.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDJ9W0GW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524736v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452414v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Dunbar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000890" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524731v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091287v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hily" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524745v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Thompson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Cloern" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959802v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.6.1849" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524753v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donval" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N&#233;zan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524755v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524757v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524763v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sagan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524766v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524772v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524771v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fifas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gl&#233;marec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524776v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524774v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524789v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100598v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0981(91)90080-g" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC4XHB5G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100592v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:1991008" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E52ADC40CAC3BBBC9F2CC480A7283129B0A55811/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100726v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524790v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100811v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Robert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Ugarte" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps074061" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524791v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524783v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100603v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0981(91)90081-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXG23LJN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524781v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Smith" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100750v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Smith" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100661v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lehay" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524792v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lehay" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524795v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299643v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Legranche" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865458v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Guillermic" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123970v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Beurier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulange" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010076263" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180094v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aguirre Velarde" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jean" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Thouzeau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502083v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Danto" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524827v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tessier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524826v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stequert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Le Souef" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Natali" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524829v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524823v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emamnuel Tessier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524815v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100845v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524817v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524820v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wattimena" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524813v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524811v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Moal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Majeed" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04574999v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Amice" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10894845" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094861v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourquin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010087876" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534523v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven G. Laruelle" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524798v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hamon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407720v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562629v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188420v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wassmann" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Stefels" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6214-8_17" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524807v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Patris" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524803v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524800v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>