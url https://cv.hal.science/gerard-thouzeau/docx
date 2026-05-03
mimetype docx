--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -174,429 +174,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-off between growth and reproduction in Argopecten purpuratus (L.) scallops exposed to medium-term hypoxia and acidification</w:t>
+                <w:t xml:space="preserve">Deciphering environmental forcings in the distribution of meiofauna and nematodes in mangroves of the Atlantic-Caribbean-East Pacific and Indo-West Pacific regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Cueto-Vega</w:t>
+                <w:t xml:space="preserve">Adriana Spedicato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
+                <w:t xml:space="preserve">Daniela Zeppilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Luis García-Corona</w:t>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Palacios</w:t>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fred Jean</w:t>
+                <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 586, pp.740713. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 930, pp.172612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.740713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559441v1</w:t>
+                <w:t xml:space="preserve">hal-04612129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical plumbing of pioneer mangrove intertidal flats in French Guiana</w:t>
+                <w:t xml:space="preserve">Trade-off between growth and reproduction in Argopecten purpuratus (L.) scallops exposed to medium-term hypoxia and acidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Aller</w:t>
+                <w:t xml:space="preserve">Rosa Cueto-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issac Klingensmith</w:t>
+                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Stieglitz</w:t>
+                <w:t xml:space="preserve">José Luis García-Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Heilbrun</w:t>
+                <w:t xml:space="preserve">Fernando Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Waugh</w:t>
+                <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, The highly dynamic French Guiana littoral under Amazon influence: the last decade of multidisciplinary research, 24 (3), pp.117. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 586, pp.740713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10113-024-02272-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.740713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667660v1</w:t>
+                <w:t xml:space="preserve">hal-04559441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering environmental forcings in the distribution of meiofauna and nematodes in mangroves of the Atlantic-Caribbean-East Pacific and Indo-West Pacific regions</w:t>
+                <w:t xml:space="preserve">Biogeochemical plumbing of pioneer mangrove intertidal flats in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Spedicato</w:t>
+                <w:t xml:space="preserve">Robert Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Zeppilli</w:t>
+                <w:t xml:space="preserve">Issac Klingensmith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+                <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cuny</w:t>
+                <w:t xml:space="preserve">Christina Heilbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Militon</w:t>
+                <w:t xml:space="preserve">Stuart Waugh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 930, pp.172612. </w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, The highly dynamic French Guiana littoral under Amazon influence: the last decade of multidisciplinary research, 24 (3), pp.117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10113-024-02272-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612129v1</w:t>
+                <w:t xml:space="preserve">hal-04667660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscaling the contribution of crab burrows to mangrove ecosystem functioning in French Guiana (South America)</w:t>
               </w:r>
@@ -608,51 +608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Aschenbroich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -768,51 +768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Houlbrèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (5), </w:t>
@@ -876,51 +876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassiana Soares Gonçalves Serafim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Gomes de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -984,77 +984,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nematode diversity patterns in mangroves: a review of environmental drivers at different spatial scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Spedicato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Zeppilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1095,360 +1095,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Codevelopment of Mangroves and Infaunal Community Diversity in Response to the Natural Dynamics of Mud Deposition in French Guiana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emma Michaud</w:t>
+                <w:t xml:space="preserve">High Coral Recruitment Despite Coralline Algal Loss Under Extreme Environmental Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tanvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaïde Aschenbroich</w:t>
+                <w:t xml:space="preserve">Francesca Benzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gauthier</w:t>
+                <w:t xml:space="preserve">Christophe Peignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fromard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Riccardo Rodolfo-Metalpa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su14052829⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.837877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615505v1</w:t>
+                <w:t xml:space="preserve">hal-03873844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Coral Recruitment Despite Coralline Algal Loss Under Extreme Environmental Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Tanvet</w:t>
+                <w:t xml:space="preserve">The Codevelopment of Mangroves and Infaunal Community Diversity in Response to the Natural Dynamics of Mud Deposition in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Aschenbroich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Benzoni</w:t>
+                <w:t xml:space="preserve">Olivier Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Peignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+                <w:t xml:space="preserve">François Fromard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Rodolfo-Metalpa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Josephine Aller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (5), pp.2829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.837877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su14052829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873844v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size‐based survival of cultured Argopecten purpuratus (L, 1819) under severe hypoxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cueto‐vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Aguirre‐velarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gil‐kodaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1525,51 +1525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Polsenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1780,51 +1780,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mangrove-Derived Organic and Inorganic Carbon Exchanges Between the Sinnamary Estuarine System (French Guiana, South America) and Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray Raghab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Walcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1895,291 +1895,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic and severe hypoxic conditions in Paracas Bay, Pisco, Peru: Consequences on scallop growth, reproduction, and survival</w:t>
+                <w:t xml:space="preserve">Predicting the energy budget of the scallop Argopecten purpuratus in an oxygen–limiting environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 512, pp.734259. </w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143, pp.254-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405983v1</w:t>
+                <w:t xml:space="preserve">hal-02114544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the energy budget of the scallop Argopecten purpuratus in an oxygen–limiting environment</w:t>
+                <w:t xml:space="preserve">Chronic and severe hypoxic conditions in Paracas Bay, Pisco, Peru: Consequences on scallop growth, reproduction, and survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Pecquerie</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jaime Mendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Cueto-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 143, pp.254-261. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 512, pp.734259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114544v1</w:t>
+                <w:t xml:space="preserve">hal-02405983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of potential impacts of submarine power cables on the marine environment: Knowledge gaps, recommendations and future directions</w:t>
               </w:r>
@@ -2204,51 +2204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Bald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Want</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Lejart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2446,77 +2446,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding behaviour and growth of the Peruvian scallop ( Argopecten purpuratus ) under daily cyclic hypoxia conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 131, pp.85-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2696,90 +2696,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioturbation functional roles associated with mangrove development in French Guiana, South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Aschenbroich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fromard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Alt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2856,51 +2856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Avendaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Cantillánez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (3), pp.588-603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2934,90 +2934,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachyuran crab community structure and associated sediment reworking activities in pioneer and young mangroves of French Guiana, South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Aschenbroich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fromard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3081,77 +3081,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of progressive hypoxia on oxygen uptake in juveniles of the Peruvian scallop, Argopecten purpuratus (Lamarck, 1819)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 451, pp.385-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3198,51 +3198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Species Introduced on the French Channel-Atlantic Coasts: A Review of Main Biological Invasions and Impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 05 (05), pp.56784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3696,380 +3696,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal heterogeneity in silicic acid fluxes in shallow coastal sites: Causes and implications</w:t>
+                <w:t xml:space="preserve">Benthic pelagic coupling and the seasonal silica cycle in the Bay of Brest (France): new insights from a coupled physical-biological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorcha Ni Longphuirt</w:t>
+                <w:t xml:space="preserve">G. Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fred Jean</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kempa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 385, pp.15-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455595v1</w:t>
+                <w:t xml:space="preserve">hal-00524645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic pelagic coupling and the seasonal silica cycle in the Bay of Brest (France): new insights from a coupled physical-biological model</w:t>
+                <w:t xml:space="preserve">Diurnal heterogeneity in silicic acid fluxes in shallow coastal sites: Causes and implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Laruelle</w:t>
+                <w:t xml:space="preserve">Sorcha Ni Longphuirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Regnier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 82 (3), pp.495-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2009.02.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524645v1</w:t>
+                <w:t xml:space="preserve">hal-00455595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic-pelagic coupling and the seasonal silica cycle in the Bay of Brest (France): new insights from a coupled physical-biological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kempa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.15-32. </w:t>
@@ -4101,440 +4101,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of &amp;lt;i&amp;gt;Argopecten purpuratus&amp;lt;/i&amp;gt; (Mollusca: Bivalvia) on a natural bank in Northern Chile: sclerochronological record and environmental controls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diel variation of benthic respiration in a coral reef sediment (Reunion Island, Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Thébault</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascale Cuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Esbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frouin Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr:2008021⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 76 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2007.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449355v1</w:t>
+                <w:t xml:space="preserve">hal-01368985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variability of living benthic foraminifera from the outer continental shelf of the Bay of Biscay</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth of &amp;lt;i&amp;gt;Argopecten purpuratus&amp;lt;/i&amp;gt; (Mollusca: Bivalvia) on a natural bank in Northern Chile: sclerochronological record and environmental controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Le Loc’h</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Cantillánez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Avendaño</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (1), pp.45-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr:2008021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524650v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diel variation of benthic respiration in a coral reef sediment (Reunion Island, Indian Ocean)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal variability of living benthic foraminifera from the outer continental shelf of the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Cuet</w:t>
+                <w:t xml:space="preserve">G. Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Esbelin</w:t>
+                <w:t xml:space="preserve">F.J. Jorissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frouin Patrick</w:t>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Andrieux-Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59, pp.297-319</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368985v1</w:t>
+                <w:t xml:space="preserve">hal-00524650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of seasonal dynamics of a Zostera noltii meadow on phosphorus and iron cycles in a tidal mudflat (Arcachon Bay, France)</w:t>
               </w:r>
@@ -4572,51 +4572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 355, pp.59-71</w:t>
@@ -4684,51 +4684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cantillánez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Biología Tropical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (1), pp.121-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4805,51 +4805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 355, pp.59-71. </w:t>
@@ -4913,51 +4913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Avendaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cantillánez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16, pp.377-391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4976,1018 +4976,1018 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Argopecten purpuratus (Bivalvia: Pectinidae) culture in Northern Chile: results from the study of larval and post-larval stages in relation to environmental forcing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Community metabolism in temperate maerl beds: II. Nutrient fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Avendaño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 272, pp.423-443</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 335, pp.31-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524682v1</w:t>
+                <w:t xml:space="preserve">hal-00524717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic community respiration in areas impacted by the invasive mollusk, Crepidula fornicata L.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Benthic O2 distribution and dynamics in a Mediterranean lagoon: an in situ microelectrode study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Murielle Richard</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 347, pp.51-60</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 72 (3), pp.393-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524678v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of suspended scallop cages and mussel lines on pelagic and benthic biogeochemical fluxes in Havre-aux-Maisons lagoon, Iles-de-la-Madeleine (Quebec, Canada)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Improving Argopecten purpuratus (Bivalvia: Pectinidae) culture in Northern Chile: results from the study of larval and post-larval stages in relation to environmental forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cantillánez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Desrosiers</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Avendaño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 64, pp.1491-1505</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 272, pp.423-443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524676v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of an invasive species, Crepidula fornicata, on the hydrodynamics and transport properties of the benthic boundary layer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Benthic community respiration in areas impacted by the invasive mollusk, Crepidula fornicata L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karen Mülleners</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 20, pp.15-31</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 347, pp.51-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00256298v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological control of trace metal and organometal benthic fluxes in a eutrophic lagoon (Thau Lagoon, Mediterranean Sea, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of suspended scallop cages and mussel lines on pelagic and benthic biogeochemical fluxes in Havre-aux-Maisons lagoon, Iles-de-la-Madeleine (Quebec, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.W. Mckindsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 64, pp.1491-1505</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00460083v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic O2 distribution and dynamics in a Mediterranean lagoon (Thau, France): An in situ microelectrode study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Impact of an invasive species, Crepidula fornicata, on the hydrodynamics and transport properties of the benthic boundary layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Mülleners</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20, pp.15-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00203159v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic O2 distribution and dynamics in a Mediterranean lagoon: an in situ microelectrode study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Benthic O2 distribution and dynamics in a Mediterranean lagoon (Thau, France): An in situ microelectrode study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 72 (3), pp.393-405</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 72, pp.393-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524689v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community metabolism in temperate maerl beds: II. Nutrient fluxes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Clavier</w:t>
+                <w:t xml:space="preserve">Biological control of trace metal and organometal benthic fluxes in a eutrophic lagoon (Thau Lagoon, Mediterranean Sea, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Monperrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 72 (3), pp.457-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524717v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of a phytoplankton community to increased nutrient inputs: A mesocosm experiment in the Bay of Brest (France)</w:t>
               </w:r>
@@ -6119,90 +6119,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community metabolism in temperate maerl beds: I. carbon and carbonate fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 335, pp.19-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6227,51 +6227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal variability in benthic biogeochemical fluxes in the Thau lagoon associated with macrophytic and macrofaunal distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6279,51 +6279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 72 (3), pp.432-447</w:t>
@@ -6378,51 +6378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Monperrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Vidimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6524,51 +6524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Avendaño Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cantillánez Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Peña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6606,90 +6606,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summer influence of 1 and 2 yr old mussel cultures on benthic fluxes in Grande-Entrée lagoon, Iles-de-la-Madeleine (Québec, Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 338, pp.131-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6740,51 +6740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6831,90 +6831,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of suspended mussel lines on biogeochemical fluxes in adjacent water in Magdalen Islands (Québec, Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 63, pp.1198-1213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6939,90 +6939,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiration, calcification and excretion of the invasive limpet, Crepidula fornicata L.: implications for carbon carbonate and nitrogen fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7077,51 +7077,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significance of vertical flux as a sink for surface water DMSP and as a source for the sediment surface in coastal zones of northern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauveur Belviso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7228,51 +7228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7357,51 +7357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cantillánez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Avendaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7491,51 +7491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert B. Dunbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 (8), pp.1-15. </w:t>
@@ -7599,77 +7599,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 75 (1), pp.19-41</w:t>
@@ -7698,51 +7698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Zostera marina and maerl community metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7862,51 +7862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.K. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Cloern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 48 (6), pp.2086-2092</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7970,51 +7970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8091,51 +8091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Donval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8180,286 +8180,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do biotic interactions control pre-recruitment and growth of Pecten maximus (L.) in the Bay of Brest?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Long-term variation of the Bay of Brest ecosystem: benthic-pelagic coupling revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 323, pp.815-825</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 200, pp.35-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524755v1</w:t>
+                <w:t xml:space="preserve">hal-00524757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term variation of the Bay of Brest ecosystem: benthic-pelagic coupling revisited</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do biotic interactions control pre-recruitment and growth of Pecten maximus (L.) in the Bay of Brest?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 200, pp.35-48</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 323, pp.815-825</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524757v1</w:t>
+                <w:t xml:space="preserve">hal-00524755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité spatio-temporelle de la biomasse microphytobenthique en Rade de Brest et en Manche occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanologica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 21 (5), pp.677-694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8497,51 +8497,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of environmental factors on the daily growth rate of Pecten maximus juveniles in the Bay of Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8592,51 +8592,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental collection of great scallop postlarvae and other benthic species in the Bay of Brest: settlement patterns in relation to spatio-temporal variability of environmental factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8700,51 +8700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fifas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8799,51 +8799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects de la dynamique spatio-temporelle du pré-recrutement de Pecten maximus (L.), en baie de Saint-Brieuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES marine Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 199, pp.31-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8868,64 +8868,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimate of state variables of a trophic web model in the Bay of Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 318, pp.145-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8944,561 +8944,561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental collection of post-larvae of Pecten maximus (L.) and other benthic macrofaunal species, in the Bay of Saint-Brieuc. II - Reproduction patterns and post-larval growth of 5 mollusc species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Experimental collection of post-larvae of Pecten maximus (L.) and other benthic macrofaunal species, in the Bay of Saint-Brieuc. I - Settlement patterns and biotic interactions among the species collected</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 148 (2), pp.181-200</w:t>
+              <w:t xml:space="preserve">, 1991, 148 (2), pp.159-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524789v1</w:t>
+                <w:t xml:space="preserve">hal-00524790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental collection of postlarvae of Pecten maximus (L.) and other benthic macrofaunal species in the Bay of Saint-Brieuc, France. I. Settlement patterns and biotic interactions among the species collected</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Faunal assemblages of benthic megainvertebrates inhabiting sea scallop grounds from eastern Georges Bank, in relation to environmental factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Ugarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0022-0981(91)90080-g⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 74 (1), pp.61-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps074061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100598v1</w:t>
+                <w:t xml:space="preserve">hal-03100811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminisme du pré-recrutement de Pecten maximus (L.) en baie de Saint-Brieuc : processus régulateurs de l'abondance, de la survie et de la croissance des post-larves et juvéniles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Offshore sampling of the megabenthos: techniques applied on Georges Bank (Northwest Atlantic).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Vine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 312, pp.607-613</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/alr:1991008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03100592v1</w:t>
+                <w:t xml:space="preserve">hal-03100726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offshore sampling of the megabenthos: techniques applied on Georges Bank (Northwest Atlantic).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Déterminisme du pré-recrutement de Pecten maximus (L.) en baie de Saint-Brieuc : processus régulateurs de l'abondance, de la survie et de la croissance des post-larves et juvéniles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R Vine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 4 (2), pp.77-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr:1991008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100726v1</w:t>
+                <w:t xml:space="preserve">hal-03100592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental collection of post-larvae of Pecten maximus (L.) and other benthic macrofaunal species, in the Bay of Saint-Brieuc. I - Settlement patterns and biotic interactions among the species collected</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Experimental collection of post-larvae of Pecten maximus (L.) and other benthic macrofaunal species, in the Bay of Saint-Brieuc. II - Reproduction patterns and post-larval growth of 5 mollusc species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 148 (2), pp.159-179</w:t>
+              <w:t xml:space="preserve">, 1991, 148 (2), pp.181-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524790v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faunal assemblages of benthic megainvertebrates inhabiting sea scallop grounds from eastern Georges Bank, in relation to environmental factors.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Experimental collection of postlarvae of Pecten maximus (L.) and other benthic macrofaunal species in the Bay of Saint-Brieuc, France. I. Settlement patterns and biotic interactions among the species collected</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raoul Ugarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 148 (2), pp.159-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-0981(91)90080-g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps074061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03100811v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme du pré-recrutement de Pecten maximus (L.), en baie de Saint-Brieuc: processus régulateurs de l'abondance, de la survie et de la croissance des post-larves et juvéniles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 4 (2), pp.77-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9523,51 +9523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offshore sampling of the megabenthos: techniques applied on Georges Bank (Northwest Atlantic)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9605,51 +9605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental collection of postlarvae of Pecten maximus (L.) and other benthic macrofaunal species in the Bay of Saint-Brieuc, France. II. Reproduction patterns and postlarval growth of five mollusc species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 148 (2), pp.181-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9695,51 +9695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability in distribution and growth of juvenile and adult sea scallops, Placopecten magellanicus (G.), on eastern Georges Bank (Northwest Atlantic)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9790,64 +9790,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability in distribution and growth of juvenile and adult sea scallops, Placopecten magellanicus (G.), on eastern Georges Bank (Northwest Atlantic).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen J Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9885,51 +9885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal variability of the distribution, growth and survival of Pecten maximus (L.) juveniles from the 1985 summer spawning, in the Bay of Saint-Brieuc. Oceanologica Acta, 11 (3), p. 267-284.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lehay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9967,51 +9967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal variability of the distribution, growth and survival of Pecten maximus (L.) juveniles from the 1985 summer spawning, in the Bay of Saint-Brieuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lehay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10049,51 +10049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AQUAREVE: a new technique for epibenthic macrofauna quantitative sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10327,64 +10327,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Guillermic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Rodolfo-Metalpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Goldschmidt, Jul 2022, Hawai'i, United States</w:t>
@@ -10413,51 +10413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French National Committee on Scientific Diving (CNPS): a key actor for developing scientific diving in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10560,51 +10560,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the energy budget of the scallop Argopecten purpuratus in an oxygen–limiting environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Aguirre Velarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10787,260 +10787,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury species benthic fluxes measurements in coastal environments as influenced by the biological activity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Point</w:t>
+                <w:t xml:space="preserve">Les introductions d'espèces en milieu marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tessier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Stequert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Le Souef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Natali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Mercury as a Global Pollutant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Ljubljana, France. pp.770-773</w:t>
+              <w:t xml:space="preserve">6èmes entretiens science et éthique, ou le devoir de parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Brest, France. pp.31-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524827v1</w:t>
+                <w:t xml:space="preserve">hal-00524826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les introductions d'espèces en milieu marin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-Y. Le Souef</w:t>
+                <w:t xml:space="preserve">Mercury species benthic fluxes measurements in coastal environments as influenced by the biological activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Monperrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Natali</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes entretiens science et éthique, ou le devoir de parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Brest, France. pp.31-37</w:t>
+              <w:t xml:space="preserve">7th International Conference on Mercury as a Global Pollutant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Ljubljana, France. pp.770-773</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524826v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic bioaccumulation of mercury species in macrobenthic organisms from French coastal sites</w:t>
               </w:r>
@@ -11065,64 +11065,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Mercury as a Global Pollutant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Ljubljana, Slovenia. pp.1226-1230</w:t>
@@ -11177,51 +11177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Monperrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emamnuel Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11270,208 +11270,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Captage des post-larves d'invertébrés benthiques en relation avec la variabilité spatio-temporelle des facteurs environnementaux en rade de Brest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Aspects de la dynamique spatio-temporelle du pré-recrutement de Pecten maximus (L.), en baie de Saint-Brieuc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres Scientifiques Internationales, Programme Rade</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1995, Brest, France. pp.29-41</w:t>
+              <w:t xml:space="preserve">Symposium International du Conseil International pour l'Exploration de la Mer (CIEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1990, Moncton, Canada. pp.31-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524815v1</w:t>
+                <w:t xml:space="preserve">hal-03100845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects de la dynamique spatio-temporelle du pré-recrutement de Pecten maximus (L.), en baie de Saint-Brieuc.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Captage des post-larves d'invertébrés benthiques en relation avec la variabilité spatio-temporelle des facteurs environnementaux en rade de Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International du Conseil International pour l'Exploration de la Mer (CIEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1990, Moncton, Canada. pp.31-39</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres Scientifiques Internationales, Programme Rade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1995, Brest, France. pp.29-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100845v1</w:t>
+                <w:t xml:space="preserve">hal-00524815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bank scallop (Placopecten magellanicus) population: distribution, size-structure, and growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11522,51 +11522,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité saisonnière de la structure trophique et de la biodiversité du macrobenthos en Manche occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wattimena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe colloque de l'Union des Océanographes de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1994, Paris, France. pp.153-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11591,51 +11591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux verticaux pelagos-benthos : problématique, méthodologie et instrumentation nouvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11699,51 +11699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Majeed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Ecology Symposium: Anthropogenic perturbations of ecological systems: the need for transfer from principles to applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1989, Siena, Italy. pp.417-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11813,51 +11813,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific diving in France: an overview of the current practices in science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Amice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11947,51 +11947,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific diving in France: an overview of the current practices in science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12120,51 +12120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kempa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science meeting ASLO-AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Orlando, Florida, United States</w:t>
@@ -12225,51 +12225,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte des peuplements benthiques des substrats meubles de la baie de Saint-Brieuc (Manche occidentale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12332,51 +12332,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les flux de CO2 face à la marée : avec ou sans eau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS; François Fromard; Emma Michaud; Martine Hossaert-McKey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mangrove, une forêt dans la mer.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cherche Midi, pp.84-85, 2018, 978-2-7491-5764-1</w:t>
@@ -12418,51 +12418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espèces marines introduites sur la façade Manche-Atlantique : invasions biologiques ou immigration contrôlée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Milieu naturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Dumane, 2015, Encyclopédie de la Bretagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12526,51 +12526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauveur Belviso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Wassmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Stefels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12617,51 +12617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des polluants d'origine anthropique sur les organismes benthiques marins : notions d'indicateurs biologiques de perturbation et de réseaux de surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12755,51 +12755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crépidule en rade de Brest : un paradoxe pour le devenir de la coquille Saint-Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12867,51 +12867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coquille Saint-Jacques et la crépidule, deux modèles biologiques d'étude des réponses de la faune benthique aux fluctuations de l'environnement en rade de Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13276,51 +13276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04559441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cueto-Vega" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Garc&#237;a-Corona" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Palacios" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.740713" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Aller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issac Klingensmith" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Heilbrun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Waugh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02272-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04612129v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Spedicato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172612" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768758v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Aschenbroich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02319-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04135758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tanvet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Camp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Sutton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbr&#232;que" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10099" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04218614v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassiana Soares Gon&#231;alves Serafim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gomes de Almeida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Niggemann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162917" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04021343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02562-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615505v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Aschenbroich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Aller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14052829" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Benzoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peignon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.837877" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03457249v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cueto&#8208;vega" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre&#8208;velarde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gil&#8208;kodaka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jwas.12777" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249164v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cox" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101668" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03456329v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13234792" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Raghab" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Walcker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Gleixner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JG005739" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre-Velarde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Mendo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734259" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114544v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405630v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Taormina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bald" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Want" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lejart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.07.026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769744v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Coston-Guarini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00124" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405958v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.11.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM3TZC9K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ray" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gleixner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-018-0447-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495030v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Alt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3093-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483135v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Avenda&#241;o" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Cantill&#225;nez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2721" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483201v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.09.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01282771v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.07.030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405937v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stiger-Pouvreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oje.2015.55019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00794115v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-012-9815-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7T2XBZXZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670370v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bridou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0EM00358A" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524642v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deborde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poirier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.07.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFWQKX1S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455595v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorcha Ni Longphuirt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.02.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDV6QGQH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524645v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laruelle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regnier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kempa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071299v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Reignier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07884" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449355v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/747EA5861E958AE931A5F499ECA1C6D8ACE88FFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524650v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchemin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Jorissen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieux-Loyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hily" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368985v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Esbelin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frouin Patrick" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2007.07.028" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3L4XWCX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524663v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abril" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524674v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avenda&#241;o" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantill&#225;nez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Pennec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02543401v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Abril" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jezequel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07254" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524666v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524682v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524678v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524676v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archambault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Mckindsey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrosiers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256298v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moulin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guizien" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapalain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen M&#252;lleners" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00460083v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Point" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.013" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L7F3SZM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203159v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dedieu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK2H7Q7D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524689v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524717v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00472047v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouillaron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huonnic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.06.009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M53H3ZBV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524722v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524693v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grall" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524688v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vidimova" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.014" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTG9S06N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524683v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avenda&#241;o Diaz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantill&#225;nez Silva" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Pe&#241;a" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524686v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455445v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Richard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Paulet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-005-0157-4" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524729v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524728v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524725v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reigstad" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wassmann" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455434v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02988.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDJ9W0GW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524736v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452414v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Dunbar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000890" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524731v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091287v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hily" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524745v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Thompson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Cloern" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959802v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.6.1849" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524753v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donval" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N&#233;zan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524755v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524757v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524763v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sagan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524766v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524772v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524771v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fifas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gl&#233;marec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524776v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524774v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524789v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100598v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0981(91)90080-g" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC4XHB5G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100592v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:1991008" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E52ADC40CAC3BBBC9F2CC480A7283129B0A55811/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100726v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524790v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100811v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Robert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Ugarte" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps074061" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524791v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524783v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100603v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0981(91)90081-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXG23LJN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524781v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Smith" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100750v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Smith" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100661v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lehay" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524792v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lehay" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524795v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299643v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Legranche" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865458v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Guillermic" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123970v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Beurier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulange" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010076263" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180094v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aguirre Velarde" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jean" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Thouzeau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502083v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Danto" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524827v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tessier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524826v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stequert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Le Souef" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Natali" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524829v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524823v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emamnuel Tessier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524815v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100845v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524817v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524820v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wattimena" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524813v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524811v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Moal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Majeed" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04574999v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Amice" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10894845" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094861v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourquin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010087876" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534523v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven G. Laruelle" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524798v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hamon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407720v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562629v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188420v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wassmann" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Stefels" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6214-8_17" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524807v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Patris" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524803v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524800v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04612129v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Spedicato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172612" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04559441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cueto-Vega" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Garc&#237;a-Corona" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Palacios" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.740713" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667660v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Aller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issac Klingensmith" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Heilbrun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Waugh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02272-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768758v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Aschenbroich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02319-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04135758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tanvet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Camp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Sutton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbr&#232;que" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10099" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04218614v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassiana Soares Gon&#231;alves Serafim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gomes de Almeida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Niggemann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162917" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04021343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02562-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873844v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Benzoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peignon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.837877" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615505v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Aschenbroich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Aller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14052829" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03457249v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cueto&#8208;vega" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre&#8208;velarde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gil&#8208;kodaka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jwas.12777" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249164v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cox" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101668" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03456329v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13234792" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Raghab" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Walcker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Gleixner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JG005739" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre-Velarde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405983v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Mendo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734259" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405630v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Taormina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bald" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Want" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lejart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.07.026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769744v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Coston-Guarini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00124" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405958v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.11.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM3TZC9K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ray" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gleixner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-018-0447-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495030v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Alt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3093-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483135v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Avenda&#241;o" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Cantill&#225;nez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2721" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483201v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.09.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01282771v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.07.030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405937v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stiger-Pouvreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oje.2015.55019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00794115v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-012-9815-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7T2XBZXZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670370v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bridou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0EM00358A" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524642v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deborde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poirier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.07.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFWQKX1S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524645v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laruelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kempa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455595v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorcha Ni Longphuirt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.02.014" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDV6QGQH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071299v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Reignier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07884" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368985v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Esbelin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frouin Patrick" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2007.07.028" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3L4XWCX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449355v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008021" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/747EA5861E958AE931A5F499ECA1C6D8ACE88FFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524650v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchemin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Jorissen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieux-Loyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hily" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524663v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abril" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524674v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avenda&#241;o" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantill&#225;nez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Pennec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02543401v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Abril" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jezequel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07254" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524666v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524717v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524689v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dedieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524682v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524678v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524676v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archambault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Mckindsey" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrosiers" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256298v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moulin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guizien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapalain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen M&#252;lleners" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203159v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.010" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK2H7Q7D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00460083v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Point" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.013" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L7F3SZM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00472047v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouillaron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huonnic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.06.009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M53H3ZBV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524722v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524693v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grall" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524688v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vidimova" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.014" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTG9S06N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524683v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avenda&#241;o Diaz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantill&#225;nez Silva" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Pe&#241;a" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524686v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455445v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Richard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Paulet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-005-0157-4" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524729v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524728v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524725v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reigstad" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wassmann" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455434v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02988.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDJ9W0GW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524736v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452414v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Dunbar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000890" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524731v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091287v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hily" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524745v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Thompson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Cloern" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959802v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.6.1849" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524753v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donval" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N&#233;zan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524757v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524755v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524763v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sagan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524766v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524772v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524771v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fifas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gl&#233;marec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524776v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524774v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524790v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100811v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Robert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Ugarte" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps074061" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100726v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100592v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:1991008" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E52ADC40CAC3BBBC9F2CC480A7283129B0A55811/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524789v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100598v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0981(91)90080-g" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC4XHB5G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524791v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524783v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100603v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0981(91)90081-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXG23LJN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524781v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Smith" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100750v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Smith" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100661v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lehay" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524792v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lehay" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524795v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299643v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Legranche" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865458v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Guillermic" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123970v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Beurier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulange" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010076263" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180094v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aguirre Velarde" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jean" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Thouzeau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502083v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Danto" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524826v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stequert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Le Souef" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Natali" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524827v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tessier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524829v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524823v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emamnuel Tessier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100845v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524815v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524817v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524820v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wattimena" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524813v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524811v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Moal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Majeed" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04574999v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Amice" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10894845" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094861v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourquin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010087876" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534523v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven G. Laruelle" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524798v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hamon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407720v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562629v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188420v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wassmann" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Stefels" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6214-8_17" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524807v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Patris" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524803v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524800v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>