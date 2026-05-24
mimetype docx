--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -3696,380 +3696,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic pelagic coupling and the seasonal silica cycle in the Bay of Brest (France): new insights from a coupled physical-biological model</w:t>
+                <w:t xml:space="preserve">Diurnal heterogeneity in silicic acid fluxes in shallow coastal sites: Causes and implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Laruelle</w:t>
+                <w:t xml:space="preserve">Sorcha Ni Longphuirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Regnier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 82 (3), pp.495-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2009.02.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524645v1</w:t>
+                <w:t xml:space="preserve">hal-00455595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal heterogeneity in silicic acid fluxes in shallow coastal sites: Causes and implications</w:t>
+                <w:t xml:space="preserve">Benthic pelagic coupling and the seasonal silica cycle in the Bay of Brest (France): new insights from a coupled physical-biological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorcha Ni Longphuirt</w:t>
+                <w:t xml:space="preserve">G. Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fred Jean</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kempa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 385, pp.15-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455595v1</w:t>
+                <w:t xml:space="preserve">hal-00524645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic-pelagic coupling and the seasonal silica cycle in the Bay of Brest (France): new insights from a coupled physical-biological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kempa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.15-32. </w:t>
@@ -5084,661 +5084,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic O2 distribution and dynamics in a Mediterranean lagoon: an in situ microelectrode study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Rabouille</w:t>
+                <w:t xml:space="preserve">Improving Argopecten purpuratus (Bivalvia: Pectinidae) culture in Northern Chile: results from the study of larval and post-larval stages in relation to environmental forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cantillánez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Avendaño</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 72 (3), pp.393-405</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 272, pp.423-443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524689v1</w:t>
+                <w:t xml:space="preserve">hal-00524682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Argopecten purpuratus (Bivalvia: Pectinidae) culture in Northern Chile: results from the study of larval and post-larval stages in relation to environmental forcing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Cantillánez</w:t>
+                <w:t xml:space="preserve">Benthic community respiration in areas impacted by the invasive mollusk, Crepidula fornicata L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 272, pp.423-443</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 347, pp.51-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524682v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic community respiration in areas impacted by the invasive mollusk, Crepidula fornicata L.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Martin</w:t>
+                <w:t xml:space="preserve">Benthic O2 distribution and dynamics in a Mediterranean lagoon: an in situ microelectrode study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Murielle Richard</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 347, pp.51-60</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 72 (3), pp.393-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524678v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of suspended scallop cages and mussel lines on pelagic and benthic biogeochemical fluxes in Havre-aux-Maisons lagoon, Iles-de-la-Madeleine (Quebec, Canada)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of an invasive species, Crepidula fornicata, on the hydrodynamics and transport properties of the benthic boundary layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Archambault</w:t>
+                <w:t xml:space="preserve">Frédéric Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Desrosiers</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georges Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Mülleners</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 64, pp.1491-1505</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20, pp.15-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524676v1</w:t>
+                <w:t xml:space="preserve">hal-00256298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of an invasive species, Crepidula fornicata, on the hydrodynamics and transport properties of the benthic boundary layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Moulin</w:t>
+                <w:t xml:space="preserve">Influence of suspended scallop cages and mussel lines on pelagic and benthic biogeochemical fluxes in Havre-aux-Maisons lagoon, Iles-de-la-Madeleine (Quebec, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Guizien</w:t>
+                <w:t xml:space="preserve">P. Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Chapalain</w:t>
+                <w:t xml:space="preserve">C.W. Mckindsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Mülleners</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 20, pp.15-31</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 64, pp.1491-1505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00256298v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic O2 distribution and dynamics in a Mediterranean lagoon (Thau, France): An in situ microelectrode study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6606,90 +6606,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summer influence of 1 and 2 yr old mussel cultures on benthic fluxes in Grande-Entrée lagoon, Iles-de-la-Madeleine (Québec, Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 338, pp.131-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6831,90 +6831,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of suspended mussel lines on biogeochemical fluxes in adjacent water in Magdalen Islands (Québec, Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 63, pp.1198-1213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7599,51 +7599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7698,51 +7698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Zostera marina and maerl community metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8180,243 +8180,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term variation of the Bay of Brest ecosystem: benthic-pelagic coupling revisited</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do biotic interactions control pre-recruitment and growth of Pecten maximus (L.) in the Bay of Brest?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 200, pp.35-48</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 323, pp.815-825</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524757v1</w:t>
+                <w:t xml:space="preserve">hal-00524755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do biotic interactions control pre-recruitment and growth of Pecten maximus (L.) in the Bay of Brest?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term variation of the Bay of Brest ecosystem: benthic-pelagic coupling revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 323, pp.815-825</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 200, pp.35-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524755v1</w:t>
+                <w:t xml:space="preserve">hal-00524757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité spatio-temporelle de la biomasse microphytobenthique en Rade de Brest et en Manche occidentale</w:t>
               </w:r>
@@ -8944,441 +8944,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental collection of post-larvae of Pecten maximus (L.) and other benthic macrofaunal species, in the Bay of Saint-Brieuc. I - Settlement patterns and biotic interactions among the species collected</w:t>
+                <w:t xml:space="preserve">Offshore sampling of the megabenthos: techniques applied on Georges Bank (Northwest Atlantic).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Vine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 148 (2), pp.159-179</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 312, pp.607-613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524790v1</w:t>
+                <w:t xml:space="preserve">hal-03100726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faunal assemblages of benthic megainvertebrates inhabiting sea scallop grounds from eastern Georges Bank, in relation to environmental factors.</w:t>
+                <w:t xml:space="preserve">Experimental collection of post-larvae of Pecten maximus (L.) and other benthic macrofaunal species, in the Bay of Saint-Brieuc. I - Settlement patterns and biotic interactions among the species collected</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raoul Ugarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 148 (2), pp.159-179</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100811v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offshore sampling of the megabenthos: techniques applied on Georges Bank (Northwest Atlantic).</w:t>
+                <w:t xml:space="preserve">Faunal assemblages of benthic megainvertebrates inhabiting sea scallop grounds from eastern Georges Bank, in relation to environmental factors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R Vine</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Ugarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 74 (1), pp.61-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps074061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100726v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminisme du pré-recrutement de Pecten maximus (L.) en baie de Saint-Brieuc : processus régulateurs de l'abondance, de la survie et de la croissance des post-larves et juvéniles</w:t>
+                <w:t xml:space="preserve">Experimental collection of post-larvae of Pecten maximus (L.) and other benthic macrofaunal species, in the Bay of Saint-Brieuc. II - Reproduction patterns and post-larval growth of 5 mollusc species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 148 (2), pp.181-200</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100592v1</w:t>
+                <w:t xml:space="preserve">hal-00524789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental collection of post-larvae of Pecten maximus (L.) and other benthic macrofaunal species, in the Bay of Saint-Brieuc. II - Reproduction patterns and post-larval growth of 5 mollusc species</w:t>
+                <w:t xml:space="preserve">Déterminisme du pré-recrutement de Pecten maximus (L.) en baie de Saint-Brieuc : processus régulateurs de l'abondance, de la survie et de la croissance des post-larves et juvéniles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 4 (2), pp.77-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr:1991008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524789v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental collection of postlarvae of Pecten maximus (L.) and other benthic macrofaunal species in the Bay of Saint-Brieuc, France. I. Settlement patterns and biotic interactions among the species collected</w:t>
               </w:r>
@@ -9599,255 +9599,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental collection of postlarvae of Pecten maximus (L.) and other benthic macrofaunal species in the Bay of Saint-Brieuc, France. II. Reproduction patterns and postlarval growth of five mollusc species</w:t>
+                <w:t xml:space="preserve">Spatial variability in distribution and growth of juvenile and adult sea scallops, Placopecten magellanicus (G.), on eastern Georges Bank (Northwest Atlantic)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 74 (2-3), pp.205-218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100603v1</w:t>
+                <w:t xml:space="preserve">hal-00524781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability in distribution and growth of juvenile and adult sea scallops, Placopecten magellanicus (G.), on eastern Georges Bank (Northwest Atlantic)</w:t>
+                <w:t xml:space="preserve">Experimental collection of postlarvae of Pecten maximus (L.) and other benthic macrofaunal species in the Bay of Saint-Brieuc, France. II. Reproduction patterns and postlarval growth of five mollusc species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S.J. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 148 (2), pp.181-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-0981(91)90081-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524781v1</w:t>
+                <w:t xml:space="preserve">hal-03100603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability in distribution and growth of juvenile and adult sea scallops, Placopecten magellanicus (G.), on eastern Georges Bank (Northwest Atlantic).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen J Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10787,260 +10787,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les introductions d'espèces en milieu marin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+                <w:t xml:space="preserve">Mercury species benthic fluxes measurements in coastal environments as influenced by the biological activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Monperrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Stequert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes entretiens science et éthique, ou le devoir de parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Brest, France. pp.31-37</w:t>
+              <w:t xml:space="preserve">7th International Conference on Mercury as a Global Pollutant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Ljubljana, France. pp.770-773</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524826v1</w:t>
+                <w:t xml:space="preserve">hal-00524827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury species benthic fluxes measurements in coastal environments as influenced by the biological activity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Point</w:t>
+                <w:t xml:space="preserve">Les introductions d'espèces en milieu marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stequert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Le Souef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tessier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-P. Natali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Mercury as a Global Pollutant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Ljubljana, France. pp.770-773</w:t>
+              <w:t xml:space="preserve">6èmes entretiens science et éthique, ou le devoir de parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Brest, France. pp.31-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524827v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic bioaccumulation of mercury species in macrobenthic organisms from French coastal sites</w:t>
               </w:r>
@@ -11440,51 +11440,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bank scallop (Placopecten magellanicus) population: distribution, size-structure, and growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Int. Pectinid workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1991, Cherbourg, France. pp.61-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12120,51 +12120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kempa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science meeting ASLO-AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Orlando, Florida, United States</w:t>
@@ -13276,51 +13276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04612129v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Spedicato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172612" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04559441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cueto-Vega" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Garc&#237;a-Corona" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Palacios" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.740713" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667660v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Aller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issac Klingensmith" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Heilbrun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Waugh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02272-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768758v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Aschenbroich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02319-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04135758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tanvet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Camp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Sutton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbr&#232;que" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10099" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04218614v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassiana Soares Gon&#231;alves Serafim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gomes de Almeida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Niggemann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162917" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04021343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02562-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873844v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Benzoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peignon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.837877" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615505v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Aschenbroich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Aller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14052829" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03457249v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cueto&#8208;vega" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre&#8208;velarde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gil&#8208;kodaka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jwas.12777" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249164v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cox" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101668" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03456329v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13234792" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Raghab" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Walcker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Gleixner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JG005739" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre-Velarde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405983v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Mendo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734259" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405630v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Taormina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bald" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Want" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lejart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.07.026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769744v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Coston-Guarini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00124" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405958v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.11.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM3TZC9K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ray" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gleixner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-018-0447-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495030v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Alt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3093-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483135v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Avenda&#241;o" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Cantill&#225;nez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2721" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483201v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.09.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01282771v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.07.030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405937v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stiger-Pouvreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oje.2015.55019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00794115v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-012-9815-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7T2XBZXZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670370v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bridou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0EM00358A" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524642v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deborde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poirier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.07.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFWQKX1S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524645v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laruelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kempa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455595v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorcha Ni Longphuirt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.02.014" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDV6QGQH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071299v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Reignier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07884" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368985v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Esbelin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frouin Patrick" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2007.07.028" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3L4XWCX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449355v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008021" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/747EA5861E958AE931A5F499ECA1C6D8ACE88FFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524650v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchemin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Jorissen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieux-Loyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hily" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524663v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abril" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524674v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avenda&#241;o" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantill&#225;nez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Pennec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02543401v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Abril" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jezequel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07254" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524666v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524717v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524689v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dedieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524682v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524678v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524676v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archambault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Mckindsey" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrosiers" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256298v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moulin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guizien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapalain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen M&#252;lleners" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203159v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.010" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK2H7Q7D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00460083v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Point" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.013" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L7F3SZM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00472047v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouillaron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huonnic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.06.009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M53H3ZBV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524722v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524693v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grall" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524688v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vidimova" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.014" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTG9S06N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524683v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avenda&#241;o Diaz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantill&#225;nez Silva" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Pe&#241;a" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524686v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455445v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Richard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Paulet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-005-0157-4" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524729v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524728v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524725v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reigstad" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wassmann" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455434v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02988.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDJ9W0GW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524736v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452414v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Dunbar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000890" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524731v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091287v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hily" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524745v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Thompson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Cloern" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959802v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.6.1849" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524753v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donval" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N&#233;zan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524757v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524755v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524763v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sagan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524766v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524772v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524771v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fifas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gl&#233;marec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524776v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524774v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524790v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100811v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Robert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Ugarte" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps074061" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100726v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100592v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:1991008" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E52ADC40CAC3BBBC9F2CC480A7283129B0A55811/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524789v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100598v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0981(91)90080-g" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC4XHB5G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524791v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524783v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100603v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0981(91)90081-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXG23LJN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524781v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Smith" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100750v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Smith" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100661v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lehay" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524792v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lehay" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524795v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299643v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Legranche" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865458v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Guillermic" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123970v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Beurier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulange" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010076263" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180094v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aguirre Velarde" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jean" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Thouzeau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502083v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Danto" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524826v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stequert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Le Souef" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Natali" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524827v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tessier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524829v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524823v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emamnuel Tessier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100845v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524815v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524817v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524820v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wattimena" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524813v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524811v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Moal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Majeed" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04574999v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Amice" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10894845" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094861v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourquin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010087876" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534523v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven G. Laruelle" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524798v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hamon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407720v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562629v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188420v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wassmann" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Stefels" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6214-8_17" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524807v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Patris" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524803v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524800v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04612129v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Spedicato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172612" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04559441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cueto-Vega" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Garc&#237;a-Corona" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Palacios" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.740713" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667660v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Aller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issac Klingensmith" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Heilbrun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Waugh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02272-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768758v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Aschenbroich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02319-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04135758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tanvet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Camp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Sutton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbr&#232;que" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10099" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04218614v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassiana Soares Gon&#231;alves Serafim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gomes de Almeida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Niggemann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162917" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04021343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02562-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873844v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Benzoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peignon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.837877" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615505v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Aschenbroich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Aller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14052829" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03457249v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cueto&#8208;vega" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre&#8208;velarde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gil&#8208;kodaka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jwas.12777" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249164v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cox" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101668" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03456329v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13234792" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Raghab" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Walcker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Gleixner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JG005739" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre-Velarde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405983v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Mendo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734259" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405630v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Taormina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bald" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Want" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lejart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.07.026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769744v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Coston-Guarini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00124" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405958v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.11.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM3TZC9K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ray" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gleixner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-018-0447-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495030v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Alt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3093-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483135v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Avenda&#241;o" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Cantill&#225;nez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2721" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483201v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.09.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01282771v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.07.030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405937v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stiger-Pouvreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oje.2015.55019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00794115v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-012-9815-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7T2XBZXZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670370v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bridou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0EM00358A" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-00524642v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deborde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poirier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.07.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFWQKX1S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-00455595v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorcha Ni Longphuirt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.02.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDV6QGQH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524645v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laruelle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regnier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kempa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071299v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Reignier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07884" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368985v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Esbelin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frouin Patrick" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2007.07.028" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3L4XWCX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449355v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008021" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/747EA5861E958AE931A5F499ECA1C6D8ACE88FFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524650v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchemin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Jorissen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieux-Loyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hily" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524663v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abril" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524674v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avenda&#241;o" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantill&#225;nez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Pennec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02543401v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Abril" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jezequel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07254" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524666v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524717v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524682v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524678v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524689v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dedieu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256298v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moulin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guizien" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapalain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen M&#252;lleners" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524676v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archambault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Mckindsey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrosiers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203159v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.010" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK2H7Q7D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-00460083v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Point" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.013" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L7F3SZM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-00472047v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouillaron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huonnic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.06.009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M53H3ZBV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524722v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524693v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grall" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524688v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vidimova" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.014" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTG9S06N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524683v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avenda&#241;o Diaz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantill&#225;nez Silva" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Pe&#241;a" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524686v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455445v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Richard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Paulet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-005-0157-4" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524729v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524728v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524725v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reigstad" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wassmann" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-00455434v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02988.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDJ9W0GW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524736v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452414v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Dunbar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000890" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524731v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091287v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hily" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524745v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Thompson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Cloern" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959802v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.6.1849" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524753v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donval" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N&#233;zan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524755v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524757v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524763v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sagan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524766v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524772v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524771v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fifas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gl&#233;marec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524776v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524774v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100726v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524790v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100811v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Robert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Ugarte" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps074061" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524789v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100592v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:1991008" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E52ADC40CAC3BBBC9F2CC480A7283129B0A55811/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100598v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0981(91)90080-g" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC4XHB5G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524791v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524783v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524781v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Smith" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100603v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0981(91)90081-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXG23LJN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100750v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Smith" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100661v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lehay" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524792v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lehay" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524795v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299643v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Legranche" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865458v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Guillermic" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123970v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Beurier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulange" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010076263" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180094v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aguirre Velarde" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jean" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Thouzeau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502083v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Danto" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524827v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tessier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524826v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stequert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Le Souef" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Natali" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524829v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524823v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emamnuel Tessier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03100845v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524815v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524817v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524820v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wattimena" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524813v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524811v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Moal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Majeed" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04574999v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Amice" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10894845" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094861v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourquin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010087876" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534523v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven G. Laruelle" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524798v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hamon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407720v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562629v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188420v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wassmann" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Stefels" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6214-8_17" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524807v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Patris" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524803v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524800v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>