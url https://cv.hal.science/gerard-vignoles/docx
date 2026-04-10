--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -619,454 +619,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude multi-échelle du matériau SiC-SiC / MI et application sur pièces aéronautiques</w:t>
+                <w:t xml:space="preserve">Modelling of conductive heat transfer in a 3D numerical material by a stochastic process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Denneulin</w:t>
+                <w:t xml:space="preserve">Vincent Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Couégnat</w:t>
+                <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mazars</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Experimental and Numerical Flow and Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421459v1</w:t>
+                <w:t xml:space="preserve">hal-05463757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of conductive heat transfer in a 3D numerical material by a stochastic process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numérisation d'électrodes poreuses en or par analyse FIB-SEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Couégnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gonneau</w:t>
+                <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Rochais</w:t>
+                <w:t xml:space="preserve">A. Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Enguehard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Experimental and Numerical Flow and Heat Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">4èmes Journées du Matériau Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05463757v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérisation d'électrodes poreuses en or par analyse FIB-SEM</w:t>
+                <w:t xml:space="preserve">Etude multi-échelle du matériau SiC-SiC / MI et application sur pièces aéronautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Baux</w:t>
+                <w:t xml:space="preserve">Sébastien Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Couégnat</w:t>
+                <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Lasseux</w:t>
+                <w:t xml:space="preserve">Vincent Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kuhn</w:t>
+                <w:t xml:space="preserve">Jean Benezech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mano</w:t>
+                <w:t xml:space="preserve">Olivier Caty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées du Matériau Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Amboise, France</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398593v1</w:t>
+                <w:t xml:space="preserve">hal-02421459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of coupled conductive-radiative heat transfer by brownian walkers in a 3D numerical material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1104,103 +1104,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérisation d'électrodes poreuses en or par analyse FIB-SEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
@@ -1223,342 +1223,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal thickness of porous micro-electrodes operating a single reduction reaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Digitizing gold porous electrodes using FIB-SEM analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Couégnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference of the International Society for Porous Media INTERPORE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Rencontres de la Chimie Physique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398612v1</w:t>
+                <w:t xml:space="preserve">hal-02398592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitizing gold porous electrodes using FIB-SEM analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Optimal thickness of porous micro-electrodes operating a single reduction reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Dung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de la Chimie Physique 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Biarritz, France</w:t>
+              <w:t xml:space="preserve">11th International Conference of the International Society for Porous Media INTERPORE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398592v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale modeling of coupled diffusion-electrochemical reaction for porous micro-electrodes with enzymatic catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T D Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1596,90 +1596,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale damage modeling of 3D ceramic matrix composites from in-situ X-ray tensile tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1717,77 +1717,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des endommagements sur Composites à Matrice Céramiques par des essais in-situ sous microtomographie X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouterf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1989,77 +1989,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Raude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delehouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
@@ -2114,51 +2114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blaineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Turchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2222,77 +2222,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIGH TEMPERATURE MECHANICAL CHARACTERIZATION OF MICRO-AND MESO-INTERFACES IN A 3D CARBON-CARBON COMPOSITE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jouannigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2453,441 +2453,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanotexture of Pyrolytic Carbon Matrices: a review of characterization and modeling studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermographic and tomographic methods for three-dimensional characterization of thermal diffusion in silica/phenolic composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
+                <w:t xml:space="preserve">Azita Ahmadi-Sénichault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Monthioux</w:t>
+                <w:t xml:space="preserve">Grégory Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weisbecker Patrick</w:t>
+                <w:t xml:space="preserve">Viguen Ayvazyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">10th International Conference on Diffusion in Solids and Liquids (DSL-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715976v1</w:t>
+                <w:t xml:space="preserve">hal-01174677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermographic and tomographic methods for three-dimensional characterization of thermal diffusion in silica/phenolic composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanotexture of Pyrolytic Carbon Matrices: a review of characterization and modeling studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azita Ahmadi-Sénichault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Vignoles</w:t>
+                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Bresson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Caty</w:t>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viguen Ayvazyan</w:t>
+                <w:t xml:space="preserve">Weisbecker Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Diffusion in Solids and Liquids (DSL-2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174677v1</w:t>
+                <w:t xml:space="preserve">hal-01715976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale extraction of morphological features in woven CMCs</w:t>
+                <w:t xml:space="preserve">Synthèse contrainte de faisceaux de fibres dans un composite tissé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chapoullié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cataldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vignoles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Cataldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCAAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, United States. pp.253-262</w:t>
+              <w:t xml:space="preserve">Journée des Matériaux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Loches, France. pp.17-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948484v1</w:t>
+                <w:t xml:space="preserve">hal-00950257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais d'impact et propriétés thermiques résiduelles sur composites silice/phénolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Merzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2949,148 +2949,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse contrainte de faisceaux de fibres dans un composite tissé</w:t>
+                <w:t xml:space="preserve">Multiscale extraction of morphological features in woven CMCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chapoullié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Germain</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cataldi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Matériaux Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Loches, France. pp.17-18</w:t>
+              <w:t xml:space="preserve">ICCAAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, United States. pp.253-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950257v1</w:t>
+                <w:t xml:space="preserve">hal-00948484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique bi-échelle de l'infiltration chimique pour la préparation de composites à matrice céramique</w:t>
               </w:r>
@@ -3184,51 +3184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational study of defects and their mobility in bulk and nano-carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Farbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3303,442 +3303,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-parametric synthesis of laminar volumetric texture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative Validation Of A Multi-Scale Model Of Pyrocarbon Chemical Vapor Infiltration From Propane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radu Urs</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gérard Vignoles</w:t>
+                <w:t xml:space="preserve">Georges Chollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the British Machine Vision Conference 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Advanced Ceramics and Composites (ICACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Daytona, United States. pp.DOI: 10.1002/9781118217528.ch16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773452v1</w:t>
+                <w:t xml:space="preserve">hal-00950311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Validation Of A Multi-Scale Model Of Pyrocarbon Chemical Vapor Infiltration From Propane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomistic reconstruction of pyrocarbons: from imaging to property computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Farbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vignoles</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Ceramics and Composites (ICACC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Daytona, United States. pp.DOI: 10.1002/9781118217528.ch16</w:t>
+              <w:t xml:space="preserve">ICACC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Daytona Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950311v1</w:t>
+                <w:t xml:space="preserve">hal-00669488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic reconstruction of pyrocarbons: from imaging to property computation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Non-parametric synthesis of laminar volumetric texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Urs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Farbos</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICACC 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the British Machine Vision Conference 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Guildford, United Kingdom. pp.54.1-54.11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5244/C.26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669488v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic models of pyrolytic carbons obtained with the IGAR method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Farbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3796,299 +3796,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual material approach to self-healing CMCs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
+                <w:t xml:space="preserve">Measurement of the thermal diffusivity of a silica fiber bundle using a laser and an IR camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Drean</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Lorrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azita Ahmadi-Senichault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference for Aerospace Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th European Thermal Sciences Conference Eurotherm 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Poitiers, France. pp.012079, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/395/1/012079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624479v1</w:t>
+                <w:t xml:space="preserve">hal-01202129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the thermal diffusivity of a silica fiber bundle using a laser and an IR camera</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Bresson</w:t>
+                <w:t xml:space="preserve">Virtual material approach to self-healing CMCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Couégnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lorrette</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginie Drean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christianne Mulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Thermal Sciences Conference Eurotherm 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference for Aerospace Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Saint Petersurg, Russia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202129v1</w:t>
+                <w:t xml:space="preserve">hal-00624479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructure of pyrocarbons : from HRTEM imaging to 3D atomistic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4169,77 +4169,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes non paramétriques pour la synthèse de textures volumiques à partir d'un exemple 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Urs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4284,278 +4284,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la structure et des propriétés de pyrocarbones à partir d'une reconstruction à l'échelle atomique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
+                <w:t xml:space="preserve">Isothermal Chemical Vapor Infiltration Modeling by Random Walks in CMT 3D Images at Two Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Szelengowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christianne Mulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34th International Conference and Exposition on Advanced Ceramics and Composites (ICACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, United States. pp.ch 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9780470944127.ch31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669499v1</w:t>
+                <w:t xml:space="preserve">hal-00584771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal Chemical Vapor Infiltration Modeling by Random Walks in CMT 3D Images at Two Scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédiction de la structure et des propriétés de pyrocarbones à partir d'une reconstruction à l'échelle atomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Weisbecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference and Exposition on Advanced Ceramics and Composites (ICACC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.1533</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9780470944127.ch31⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00584771v1</w:t>
+                <w:t xml:space="preserve">hal-00669499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Chemical Vapour Infiltration in C/C composites: numerical tools based on µ-CT images</w:t>
               </w:r>
@@ -4593,51 +4593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Szelengowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christianne Mulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HT-CMC 7 – 7th International Conference On High-Temperature Ceramic-Matrix Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, W. Krenkel; J. Lamon, Sep 2010, Bayreuth, Germany. pp.598-606</w:t>
@@ -4666,77 +4666,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-parametric approach for 3D texture synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Urs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4984,152 +4984,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of X-ray CMT and image processing to the modelling of pyrocarbon Chemical Vapour Infiltration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesizing 3D image representations of dense pre-graphitic carbons from HRTEM images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Vitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Delettrez</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Weisbecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, Biarritz, France. 10 p</w:t>
+              <w:t xml:space="preserve">, Jun 2009, France. pp.#10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399521v1</w:t>
+                <w:t xml:space="preserve">hal-00391360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective heat conductivities of partly infiltrated fibrous media</w:t>
               </w:r>
@@ -5230,208 +5230,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesizing 3D image representations of dense pre-graphitic carbons from HRTEM images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
+                <w:t xml:space="preserve">Contribution of X-ray CMT and image processing to the modelling of pyrocarbon Chemical Vapour Infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christianne Mulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Coindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Vitti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Weisbecker</w:t>
+                <w:t xml:space="preserve">Sophie Delettrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, France. pp.#10</w:t>
+              <w:t xml:space="preserve">, Jun 2009, Biarritz, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391360v1</w:t>
+                <w:t xml:space="preserve">hal-00399521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic reconstruction of pyrocarbons nanostructure from HRTEM data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Vitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5486,51 +5486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An atomistic reconstruction of the nanostructure of pyrolitic carbons guided by HRTEM data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5646,51 +5646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Coindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christianne Mulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5728,51 +5728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infiltrability properties of porous media using X-ray CMT of thermostructural material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christianne Mulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baylou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5836,51 +5836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axis detection method for cylindrical objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christianne Mulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Donias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5966,51 +5966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la texture d'une préforme sur son infiltrabilité : Evolution morphologique du matériau poreux au cours de la densification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christianne Mulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baylou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6297,359 +6297,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00269376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Structural and Transport Properties of C/C Composites from 3D Tomographic Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivia Coindreau</w:t>
+                <w:t xml:space="preserve">Evaluation of Al-SiC wetting characteristics in functionally graded metal-matrix composites by synchrotron radiation microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre J. Velhinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. D. Sequeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bras Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiais 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Lisboa, Portugal. pp.751-754</w:t>
+              <w:t xml:space="preserve">Functionally Graded Materials VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Beijing, China. pp.263-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416709v1</w:t>
+                <w:t xml:space="preserve">hal-00416707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From pyrocarbon CVD to pyrocarbon CVI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computing Structural and Transport Properties of C/C Composites from 3D Tomographic Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Coindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVD-XVI -- Euro-CVD 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Paris, France. pp.144-154</w:t>
+              <w:t xml:space="preserve">Materiais 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Lisboa, Portugal. pp.751-754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416708v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Al-SiC wetting characteristics in functionally graded metal-matrix composites by synchrotron radiation microtomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre J. Velhinho</w:t>
+                <w:t xml:space="preserve">From pyrocarbon CVD to pyrocarbon CVI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. D. Sequeira</w:t>
+                <w:t xml:space="preserve">Nicolas Reuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Martins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+                <w:t xml:space="preserve">Hélène Le Poche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bras Fernandes</w:t>
+                <w:t xml:space="preserve">Cédric Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functionally Graded Materials VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Beijing, China. pp.263-268</w:t>
+              <w:t xml:space="preserve">CVD-XVI -- Euro-CVD 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Paris, France. pp.144-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416707v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new data structure for the computation of equivalent properties in 3D porous media</w:t>
               </w:r>
@@ -7354,51 +7354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 212, pp.118109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7735,51 +7735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Laduye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chollon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Industrial and Engineering Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 94, pp.145-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7947,51 +7947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex geometry macroporous SiC ceramics obtained by 3D-printing, polymer impregnation and pyrolysis (PIP) and chemical vapor deposition (CVD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8094,51 +8094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">13C NMR Parameters of Disordered Carbons: Atomistic Simulations, DFT Calculations, and Experimental Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Ambrozio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J-M Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8215,103 +8215,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitization and image-based structure-properties relationship evaluation of a porous gold micro-electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 193, pp.108812. </w:t>
@@ -8343,408 +8343,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight on carbonisation and graphitisation mechanisms as obtained from a bottom-up analytical approach of X-ray diffraction patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Thickness of a Porous Micro-Electrode Operating a Single Redox Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Dung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Puech</w:t>
+                <w:t xml:space="preserve">Lin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Dabrowska</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephane Reculusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.03.013⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.173-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.201800972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080628v1</w:t>
+                <w:t xml:space="preserve">hal-02367334v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the non-linear mechanical and thermomechanical behavior of 3D carbon/carbon composites based on internal interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 154, pp.178-191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.07.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Thickness of a Porous Micro-Electrode Operating a Single Redox Reaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tien Dung Le</w:t>
+                <w:t xml:space="preserve">New insight on carbonisation and graphitisation mechanisms as obtained from a bottom-up analytical approach of X-ray diffraction patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Zhang</w:t>
+                <w:t xml:space="preserve">Agnieszka Dabrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Reculusa</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (1), pp.173-180. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 147, pp.602-611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/celc.201800972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367334v2</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscaled model for diffusion and serial reduction pathways in porous electrodes</w:t>
               </w:r>
@@ -8756,64 +8756,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8877,51 +8877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image-based Numerical Modeling of Self-Healing in a Ceramic-Matrix Minicomposite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ricchiuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9232,90 +9232,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale modeling of diffusion and electrochemical reactions in porous micro-electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. D Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.P. P Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 173, pp.153-167. </w:t>
@@ -9347,750 +9347,750 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A time-dependent atomistic reconstruction of severe irradiation damage and associated property changes in nuclear graphite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Farbos</w:t>
+                <w:t xml:space="preserve">Damage investigation and modeling of 3D woven ceramic matrix composites from X-ray tomography in-situ tensile tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Couégnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouterf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Freeman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rik Brydson</w:t>
+                <w:t xml:space="preserve">Stéphane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.05.009⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.130 - 139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.08.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717043v1</w:t>
+                <w:t xml:space="preserve">hal-01593228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of carbon coating and carbon matrix for C/C composites based on a hydrocarbon in its supercritical state</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A time-dependent atomistic reconstruction of severe irradiation damage and associated property changes in nuclear graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Farbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Hardcastle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Maillé</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rik Brydson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2017.03.015⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120, pp.111 - 120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844598v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage investigation and modeling of 3D woven ceramic matrix composites from X-ray tomography in-situ tensile tests</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amine Bouterf</w:t>
+                <w:t xml:space="preserve">Synthesis of carbon coating and carbon matrix for C/C composites based on a hydrocarbon in its supercritical state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Petitcorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane G. Roux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 140, pp.130 - 139. </w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127, pp.41 - 47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.08.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2017.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593228v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal properties measurements of a silica/pyrocarbon composite at the microscale</w:t>
+                <w:t xml:space="preserve">A flash characterisation method for thin cylindrical multilayered composites based on the combined front and rear faces thermograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indrayush De</w:t>
+                <w:t xml:space="preserve">Loys Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lorrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Battaglia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Vignoles</w:t>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4972974⟩</w:t>
+              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.182-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17686733.2016.1165958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761320v1</w:t>
+                <w:t xml:space="preserve">hal-01761323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of effective heat conductivities of foams by coupled conduction and radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Ortona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 109, pp.270-278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flash characterisation method for thin cylindrical multilayered composites based on the combined front and rear faces thermograms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal properties measurements of a silica/pyrocarbon composite at the microscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pradere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
+                <w:t xml:space="preserve">Indrayush De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
+                <w:t xml:space="preserve">Jean-Luc Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13, pp.182-194. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (24), pp.245101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17686733.2016.1165958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4972974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761323v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid random walk method for the simulation of coupled conduction and linearized radiation transfer at local scale in porous media with opaque solid phases</w:t>
               </w:r>
@@ -10486,51 +10486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1, pp.e1501009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10577,64 +10577,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative, space-resolved method for optical anisotropy estimation in bulk carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11203,492 +11203,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Raman study to obtain crystallite size of carbon materials: A better alternative to the Tuinstra-Koenig law</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Large-Scale Molecular Dynamics Study of the Divacancy Defect in Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.09.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118, pp.8200-8216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp501028n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756987v1</w:t>
+                <w:t xml:space="preserve">hal-01761328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Large-Scale Molecular Dynamics Study of the Divacancy Defect in Graphene</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanoscale structure and texture of highly anisotropic pyrocarbons revisited with transmission electron microscopy, image processing, neutron diffraction and atomistic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Farbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Weisbecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.E. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp501028n⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, pp.472 - 489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.08.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761328v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale structure and texture of highly anisotropic pyrocarbons revisited with transmission electron microscopy, image processing, neutron diffraction and atomistic modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Weisbecker</w:t>
+                <w:t xml:space="preserve">A Raman study to obtain crystallite size of carbon materials: A better alternative to the Tuinstra-Koenig law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mallet-Ladeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E. Fischer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
+                <w:t xml:space="preserve">Constance Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lalanne</w:t>
+                <w:t xml:space="preserve">Maximilien Cazayous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 80, pp.472 - 489. </w:t>
+              <w:t xml:space="preserve">, 2014, 80, pp.629-639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.08.087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717019v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of Raman D band for pyrocarbons with crystallite size in the 2-5 nm range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mallet-Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Weisbecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 114, pp.759-763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11722,51 +11722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of X-ray computed micro-tomography to the study of damage and oxidation kinetics of thermostructural composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ibarroule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11850,571 +11850,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Biosourced Monolithic Macroporous SiC/C Composite Foams (Bio-SiC/C(HIPE)) Bearing Unprecedented Heat Transport Properties</w:t>
+                <w:t xml:space="preserve">Reactive Chemical Vapour Deposition of titanium carbide from H2-TiCl4 gas mixture on pyrocarbon: A comprehensive study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Ungureanu</w:t>
+                <w:t xml:space="preserve">Olivier Ledain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Sigaud</w:t>
+                <w:t xml:space="preserve">Wilfrid Woelffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Birot</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp. 1-10. </w:t>
+              <w:t xml:space="preserve">Physics Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46, pp.79-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.201300015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2013.07.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870747v1</w:t>
+                <w:t xml:space="preserve">hal-01845084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Chemical Vapour Deposition of titanium carbide from H2-TiCl4 gas mixture on pyrocarbon: A comprehensive study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First Biosourced Monolithic Macroporous SiC/C Composite Foams (Bio-SiC/C(HIPE)) Bearing Unprecedented Heat Transport Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Ungureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Ledain</w:t>
+                <w:t xml:space="preserve">Gilles Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lorrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfrid Woelffel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Maillé</w:t>
+                <w:t xml:space="preserve">Marc Birot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Procedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp. 1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.201300015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2013.07.048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01845084v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rippled nanocarbons from periodic arrangements of reordered bivacancies in graphene or SWCNTs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Villesuzanne</w:t>
+                <w:t xml:space="preserve">An Efficient and Accurate Formalism for the Treatment of Large Amplitude Intramolecular Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reinisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Miki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan M Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris B. Simmons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3698202⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.2713 - 2724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct300278x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673337v1</w:t>
+                <w:t xml:space="preserve">hal-01761329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient and Accurate Formalism for the Treatment of Large Amplitude Intramolecular Motion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chris B. Simmons</w:t>
+                <w:t xml:space="preserve">Rippled nanocarbons from periodic arrangements of reordered bivacancies in graphene or SWCNTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Villesuzanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8, pp.2713 - 2724. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 136 (12), pp.124705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ct300278x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3698202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761329v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural features of pyrocarbon atomistic models constructed from transmission electron microscopy images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12494,455 +12494,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified Marching Cubes: an efficient discretization scheme for simulations of deposition/ablation in complex media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tough silicon carbide macro/mesocellular crack-free monolithic foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Ungureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lorrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Birot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 50 (3), pp.811-1218. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (38), pp.14732-14740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2010.10.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c1jm12084k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584763v1</w:t>
+                <w:t xml:space="preserve">hal-00916122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tough silicon carbide macro/mesocellular crack-free monolithic foams</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pearson Random Walk algorithms for fiber-scale modeling of chemical vapor infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christianne Mulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Coindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (3), pp.1157-1168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916122v1</w:t>
+                <w:t xml:space="preserve">hal-00584762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pearson Random Walk algorithms for fiber-scale modeling of chemical vapor infiltration</w:t>
+                <w:t xml:space="preserve">Simplified Marching Cubes: an efficient discretization scheme for simulations of deposition/ablation in complex media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Donias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christianne Mulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Delesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 50 (3), pp.1157-1168</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 50 (3), pp.811-1218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2010.10.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584762v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of X-Ray CMT for the Modeling of C/C Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Coindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christianne Mulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13057,51 +13057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Reinisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13289,148 +13289,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of chemical vapor infiltration and deposition based on 3D images: a local scale approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Germain</w:t>
+                <w:t xml:space="preserve">Temperature induced transition from hexagonal to circular pits in graphite oxidation by O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delehouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Weisbecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Supiot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Epherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Vapor Deposition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (4), 044102 (3 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3615801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624480v1</w:t>
+                <w:t xml:space="preserve">hal-00618148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co&amp;lt;sub&amp;gt;1−&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt;Mg&amp;lt;sub&amp;gt;&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt;MoO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; compounds for pressure indicators</w:t>
               </w:r>
@@ -13544,161 +13557,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00606550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature induced transition from hexagonal to circular pits in graphite oxidation by O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
+                <w:t xml:space="preserve">Simulation of chemical vapor infiltration and deposition based on 3D images: a local scale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Epherre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kokkoris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Vapor Deposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618148v1</w:t>
+                <w:t xml:space="preserve">hal-00624480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant titanium electron wave function in gallium oxide : a potential electron-nuclear spin system for quantum information processing</w:t>
               </w:r>
@@ -13853,51 +13853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Szelengowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christianne Mulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14046,291 +14046,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An image-guided atomistic reconstruction of pyrolytic carbons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Weisbecker</w:t>
+                <w:t xml:space="preserve">Adsorption of atomic and molecular oxygen on 3C-SiC(111) and ([overline 1][overline 1][overline 1]) surfaces: A first-principles study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Litong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingfeng Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laifei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3272949⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (12), 125304, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.125304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484786v1</w:t>
+                <w:t xml:space="preserve">hal-00410350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of atomic and molecular oxygen on 3C-SiC(111) and ([overline 1][overline 1][overline 1]) surfaces: A first-principles study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Qingfeng Zeng</w:t>
+                <w:t xml:space="preserve">An image-guided atomistic reconstruction of pyrolytic carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Weisbecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 79 (12), 125304, 15 p. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95 (23), pp.231912-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.125304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3272949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00410350v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global and local characterization of the thermal diffusivities of SiCf/SiC composites with infrared thermography and flash method</w:t>
               </w:r>
@@ -14355,51 +14355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Alberto Alves Cairo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14710,541 +14710,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00410361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rarefied Pure Gas Transport in Non-isothermal Porous Media: Validation and Tests of the Model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dubroca</w:t>
+                <w:t xml:space="preserve">Molecular dynamics evidences of the full graphitization of a nanodiamond annealed at 1500 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 454, pp.299-304</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00270403v1</w:t>
+                <w:t xml:space="preserve">hal-00407510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics evidences of the full graphitization of a nanodiamond annealed at 1500 K</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reinforced carbon foams prepared by chemical vapor infiltration: A process modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gaborieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delettrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Chollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 203 (5-7), pp.510-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.04.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407510v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforced carbon foams prepared by chemical vapor infiltration: A process modeling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Brownian motion technique to simulate gasification and its application to C/C composite ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francis Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (4), pp.1034-1041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2008.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.04.065⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00410177v1</w:t>
+                <w:t xml:space="preserve">hal-00410192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Brownian motion technique to simulate gasification and its application to C/C composite ablation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+                <w:t xml:space="preserve">Rarefied Pure Gas Transport in Non-isothermal Porous Media: Validation and Tests of the Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dubroca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 44 (4), pp.1034-1041. </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 75, pp.295-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2008.07.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-008-9223-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00410192v1</w:t>
+                <w:t xml:space="preserve">hal-00270403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical investigation of BCl_3 decomposition in H_2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Reinisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 203 (5-7), pp.643-647. </w:t>
@@ -15282,51 +15282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal orientation estimators for detection of cylindrical objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christianne Mulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Donias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15406,252 +15406,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00188509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axis detection of cylindrical objects in 3-D images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Germain</w:t>
+                <w:t xml:space="preserve">Analytical modeling of the steady state ablation of a 3D C/C composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Aspa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51, pp.2614-2627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2008.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00326703v1</w:t>
+                <w:t xml:space="preserve">hal-00407509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical modeling of the steady state ablation of a 3D C/C composite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+                <w:t xml:space="preserve">Axis detection of cylindrical objects in 3-D images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christianne Mulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Donias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baylou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (3), pp.0311081-0311089</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2008.01.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00407509v1</w:t>
+                <w:t xml:space="preserve">hal-00326703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical stability study for a densification front in a Carbon/Carbon composite</w:t>
               </w:r>
@@ -15871,77 +15871,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Investigation for the Active-to-Passive Transition in the Oxidation of Silicon Carbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Litong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingfeng Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16245,334 +16245,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The film-boiling densification process for C/C composite fabrication : from local scale to overall optimization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical and Numerical studyof the Densification of Carbon/Carbon Composites by a Film-Boiling Chemical Vapor Infiltration Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Michel Brauner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nadeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 61, pp.5336-5353. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 61, pp.7509-7527</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407501v1</w:t>
+                <w:t xml:space="preserve">hal-00306047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and Numerical studyof the Densification of Carbon/Carbon Composites by a Film-Boiling Chemical Vapor Infiltration Process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Nadeau</w:t>
+                <w:t xml:space="preserve">Modelling of the CVI Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Advanced Fibrous Inorganic Composites V, 50, pp.97 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.50.97⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306047v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the CVI Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The film-boiling densification process for C/C composite fabrication : from local scale to overall optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Goyhénèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sébastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Rodolphe Puiggali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Advanced Fibrous Inorganic Composites V, 50, pp.97 - 106. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61, pp.5336-5353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.50.97⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2006.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895878v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La croissance des pyrocarbones</w:t>
               </w:r>
@@ -16584,51 +16584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Vallerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16679,64 +16679,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Temperature Pyrocarbon : a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16768,285 +16768,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptative filtering method to evalute normal vectors and surface areas of 3d objects. Application to snow images from X-ray tomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of structural and transport properties in fibrous C/C composite preforms as digitized by X-ray CMT. Part I : Image acquisition and geometrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Coindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (9), pp.2328-2339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/JMR.2005.0311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185086v1</w:t>
+                <w:t xml:space="preserve">hal-00407500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of structural and transport properties in fibrous C/C composite preforms as digitized by X-ray CMT. Part I : Image acquisition and geometrical properties</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An adaptative filtering method to evalute normal vectors and surface areas of 3d objects. Application to snow images from X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Flin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bruno Brzoska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeu A. Pieritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lesaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14 (5), pp.585-596</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00407500v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of isobaric–isothermal chemical vapor infiltration: effects of reactor control parameters on a densification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17195,282 +17195,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CVD and CVI of pyrocarbon from various precursors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal modelling of a carbon/carbon composite material fabrication process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sébastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Rodolphe Puiggali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mouchon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 120, pp.291-297</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351995v1</w:t>
+                <w:t xml:space="preserve">hal-00416710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal modelling of a carbon/carbon composite material fabrication process</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CVD and CVI of pyrocarbon from various precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Poche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 188-189 (1-3 Spécial), pp.241-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2004.08.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416710v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct 3D microscale imaging of C/C composites with computed holotomography</w:t>
               </w:r>
@@ -17560,103 +17560,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray tomographic imaging of Al/SiCp functionally graded composites fabricated by centrifugal rheocasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre J. Velhinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. D. Sequeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bras Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 200, pp.308-314</w:t>
@@ -17698,51 +17698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of SiC/SiC fibrous composites according to CVI-techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Naslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17793,90 +17793,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of pyrocarbon chemical vapor infiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Le Poche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 36, pp.259-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18018,90 +18018,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between homogeneous propane pyrolysis and pyrocarbon deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Lavenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18226,51 +18226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic modeling of gas-phase decomposition of propane : correlation with pyrocarbon deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18278,51 +18278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Lavenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 11, pp.Pr3-101--Pr3-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18341,334 +18341,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrocarbon anisotropy as measured by electron diffraction and polarised light</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Limousin</w:t>
+                <w:t xml:space="preserve">Extension of the bifurcation method for diffusion coefficients to porous medium transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Doux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 328 (6), pp.465-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1620-7742(00)00038-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327609v1</w:t>
+                <w:t xml:space="preserve">hal-00327610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between a reactive preform and the surrounding gas-phase during CVI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 10 (2), pp.Pr2-9 - Pr2-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the bifurcation method for diffusion coefficients to porous medium transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Descamps</w:t>
+                <w:t xml:space="preserve">Pyrocarbon anisotropy as measured by electron diffraction and polarised light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Trouvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Doux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 15 (1), pp.92-101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327610v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of Ceramic Matrix Composites by Pulsed-CVI and related Techniques</w:t>
               </w:r>
@@ -18788,51 +18788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Naslain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19297,51 +19297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Prouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19659,103 +19659,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and Molecular Modeling of Pyrolytic Carbons Nanotextures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Farbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weisbecker Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Ceramic Matrix Composites 8: Ceramic Transactions, Volume 248 (eds L. Zhang and D. Jiang), John Wiley &amp; Sons, Inc., Hoboken, NJ, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
@@ -20093,77 +20093,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image-based 2D numerical modeling of oxide formation in self-healing CMCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ricchiuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20211,51 +20211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional oxydation modelling of MAC composite materials: part II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ricchiuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20303,51 +20303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional oxydation modelling of MAC composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ricchiuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20667,51 +20667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924567v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Box" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rebillat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bumbieler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Texier-Mandoki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denneulin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cou&#233;gnat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazars" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benezech" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463757v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gonneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rochais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Enguehard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398593v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cou&#233;gnat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuhn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463764v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398589v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398612v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Le" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kuhn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398665v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T D Le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignoles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vignoles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419637v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourlet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorrette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guilbert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauder" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621543v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Raude" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delehouz&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Charron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blaineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Turchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Louis Vignoles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525264v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouannigot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715926v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Farbos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre da Costa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weisbecker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leyssale" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisbecker Patrick" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174677v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Ahmadi-S&#233;nichault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bresson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viguen Ayvazyan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948484v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chapoulli&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cataldi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011677v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bresson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Merzeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Ahmadi-Senichault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950257v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950249v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ros" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Szelengowicz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948489v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773452v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Urs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.26" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950311v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chollon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Langlais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard L. Vignoles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624479v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Drean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christianne Mulat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202129v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lorrette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012079" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669484v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Villesuzanne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669499v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584771v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470944127.ch31" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322828v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Coindreau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584775v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573234v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Vignoles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Germain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Supiot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584776v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399521v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delettrez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196744v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Vignoles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagner Coulard Dias" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391360v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vitti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391352v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669498v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399533v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326711v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baylou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167616v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Donias" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.736727" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167692v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306178v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Michel Brauner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lines" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nadeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Puiggali" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269376v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Preux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubroca" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416709v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416708v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Poche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Descamps" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416707v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. Velhinho" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Sequeira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Martins" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bras Fernandes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416706v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delesse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019680v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michelet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebillat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400022v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baconneau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331692v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Naslain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04916277v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Po&#235;tte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de la Vauvre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.126603" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758646v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Polewczyk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lafourcade" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pineau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2024.100376" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249516v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Da Costa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.118109" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955608v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Talue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Badey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Pailler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010020" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901644v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouz&#233; L&#8217;alzit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardinal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Bonnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gaudon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c04683" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987622v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desenfant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laduye" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiec.2020.10.029" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283160v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouz&#233; L'Alzit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bazin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U-Chan Chung" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catros" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102044" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03120175v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacques" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allemand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. David" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.01.008" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018518v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ambrozio" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J-M Pellenq" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Al de Souza" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c02921" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863272v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.108812" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080628v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Dabrowska" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.03.013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328597v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.07.101" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367334v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Reculusa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201800972" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368380v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Le" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.113325" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02118786v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Perrot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ricchiuto" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics2020026" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761300v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Helber" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couzi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathiaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Gouriet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.11.054" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761299v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aspa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.06.130" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140930v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. D Le" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.P. P Nguyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.07.039" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717043v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Freeman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Hardcastle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Brydson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.05.009" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844598v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maill&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Petitcorps" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2017.03.015" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593228v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.08.034" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761320v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrayush De" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972974" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617212v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ortona" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.06.013" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761323v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Duquesne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradere" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Batsale" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2016.1165958" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617202v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.10.056" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368441v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sandra" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Depardieu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Mouline" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Iwamoto" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600060" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WHZV9ZJC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761315v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bresson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmadi-S&#233;nichault" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Caty" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayvazyan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. L Gregori" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.08.022" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761327v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gamboa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aurel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501009" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761324v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allemand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.05.005" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717025v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Farbos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Leyssale" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.06.060" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717054v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chapoullie" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061113" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206224v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claudin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarry Hugo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Plapp" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.033015" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120268v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weisbecker" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.11.048" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756987v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Toulouse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cazayous" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.09.006" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNRCXN30-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761328v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501028n" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717019v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Fischer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalanne" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.08.087" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-659DXC5W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756986v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7671-x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538029v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ibarroule" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Herbreteau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.10.053" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870747v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ungureanu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sigaud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Birot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201300015" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JBD8QCN0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845084v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ledain" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Woelffel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roger" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.07.048" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673337v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3698202" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761329v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinisch" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Miki" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan M Wong" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris B. Simmons" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct300278x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773213v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.05.015" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584763v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.10.027" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916122v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm12084k" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584762v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584778v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lachaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000233" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PF7JX8D5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346930v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinisch" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alotta" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5105" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783489v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kokkoris" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201106895" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624480v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Supiot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kokkoris" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606550v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Righetti" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Robertson" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Largeteau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demourgues" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am2001218" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618148v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Epherre" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3615801" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561954v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mentink-Vigier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Binet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gourier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.184414" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584768v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.71.108" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649880v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.04.002" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484786v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3272949" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410350v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Wang" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litong Zhang" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Zeng" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laifei Cheng" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.125304" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410358v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bamford" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Florian" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Alves Cairo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.02.004" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0KR1S85-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410362v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadavez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ferreira" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Medeiros" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Achille" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Rocha" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410361v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Aspa" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goyh&#233;n&#232;che" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.09.019" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB8RS52V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270403v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-008-9223-y" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407510v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410177v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaborieau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.04.065" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCNR9Z69-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410192v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2008.07.015" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410189v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.04.086" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188509v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-007-0035-2" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326703v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407509v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2008.01.008" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407506v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Duclous" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gaillard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.06.022" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407504v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Ahmadi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2007.0216" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410187v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2008.02353.x" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WT3687D8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269369v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11242-007-9167-7" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407507v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Bourget" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2007.09.034" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407501v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;bastian" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Rodolphe Puiggali" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lines" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.04.025" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306047v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895878v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.50.97" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092033v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vallerot" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092046v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185086v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bruno Brzoska" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeu A. Pieritz" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lesaffre" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407500v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2005.0311" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84E44F8766CB09930BB60866C30A621165BC659E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407499v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2004.07.064" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363237v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Duffa" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Goyh&#233;n&#232;che" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351995v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mouchon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.08.036" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416710v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailler" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338188v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(02)01693-2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338190v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338187v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pailler" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337422v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Poche" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337419v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leutard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamouroux" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bernard" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015251518333" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337417v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F&#233;ron" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lavenac" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1402981" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327612v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6223(00)00103-2" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337420v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327609v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Trouvat" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Limousin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doux" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327611v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327610v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(00)00038-6" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327606v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327605v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004560232166" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PTRZ7DGP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327603v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bertrand" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lavaud" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Hadi" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2219(97)00210-0" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VVV599L5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327601v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ducasse" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253842v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1995517" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327300v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127493000970" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327304v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prouhet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327296v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(92)90092-W" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463632v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715949v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327608v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416361v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Heintz" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790052v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrot" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653353v2" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526121v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526117v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03625756v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924567v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Box" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rebillat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bumbieler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Texier-Mandoki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463757v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gonneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rochais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Enguehard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398593v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cou&#233;gnat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuhn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denneulin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cou&#233;gnat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazars" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benezech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463764v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398589v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398592v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Le" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kuhn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398665v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T D Le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignoles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vignoles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419637v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourlet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorrette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guilbert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauder" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621543v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Raude" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delehouz&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Charron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blaineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Turchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Louis Vignoles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525264v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouannigot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715926v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Farbos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre da Costa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weisbecker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174677v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Ahmadi-S&#233;nichault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bresson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viguen Ayvazyan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715976v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leyssale" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisbecker Patrick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chapoulli&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cataldi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011677v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bresson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Merzeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Ahmadi-Senichault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950249v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ros" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Szelengowicz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948489v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950311v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chollon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Langlais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669488v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773452v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Urs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.26" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard L. Vignoles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202129v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lorrette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012079" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624479v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Drean" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christianne Mulat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669484v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Villesuzanne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584771v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470944127.ch31" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669499v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322828v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Coindreau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584775v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573234v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Vignoles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Germain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Supiot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584776v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391360v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vitti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196744v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Vignoles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagner Coulard Dias" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399521v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delettrez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391352v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669498v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399533v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326711v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baylou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167616v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Donias" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.736727" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167692v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306178v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Michel Brauner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lines" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nadeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Puiggali" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269376v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Preux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubroca" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416707v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. Velhinho" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Sequeira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Martins" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bras Fernandes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416709v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416708v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Poche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Descamps" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416706v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delesse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019680v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michelet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebillat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400022v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baconneau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331692v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Naslain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04916277v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Po&#235;tte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de la Vauvre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.126603" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758646v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Polewczyk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lafourcade" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pineau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2024.100376" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249516v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Da Costa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.118109" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955608v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Talue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Badey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Pailler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010020" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901644v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouz&#233; L&#8217;alzit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardinal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Bonnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gaudon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c04683" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987622v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desenfant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laduye" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiec.2020.10.029" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283160v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouz&#233; L'Alzit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bazin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U-Chan Chung" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catros" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102044" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03120175v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacques" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allemand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. David" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.01.008" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018518v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ambrozio" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J-M Pellenq" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Al de Souza" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c02921" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863272v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.108812" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367334v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Reculusa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201800972" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328597v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.07.101" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080628v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Dabrowska" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.03.013" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368380v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Le" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.113325" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02118786v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Perrot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ricchiuto" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics2020026" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761300v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Helber" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couzi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathiaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Gouriet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.11.054" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761299v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aspa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.06.130" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140930v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. D Le" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.P. P Nguyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.07.039" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593228v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.08.034" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717043v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Freeman" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Hardcastle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Brydson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.05.009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844598v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maill&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Petitcorps" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2017.03.015" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761323v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Duquesne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Batsale" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2016.1165958" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617212v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ortona" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.06.013" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761320v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrayush De" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972974" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617202v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.10.056" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368441v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sandra" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Depardieu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Mouline" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Iwamoto" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600060" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WHZV9ZJC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761315v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bresson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmadi-S&#233;nichault" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Caty" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayvazyan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. L Gregori" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.08.022" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761327v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gamboa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aurel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501009" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761324v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allemand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.05.005" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717025v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Farbos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Leyssale" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.06.060" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717054v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chapoullie" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061113" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206224v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claudin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarry Hugo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Plapp" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.033015" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120268v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weisbecker" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.11.048" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761328v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501028n" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717019v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Fischer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalanne" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.08.087" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-659DXC5W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756987v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Toulouse" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cazayous" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.09.006" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNRCXN30-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756986v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7671-x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538029v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ibarroule" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Herbreteau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.10.053" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845084v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ledain" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Woelffel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.07.048" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870747v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ungureanu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sigaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Birot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201300015" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JBD8QCN0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761329v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinisch" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Miki" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan M Wong" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris B. Simmons" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct300278x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673337v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3698202" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773213v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.05.015" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916122v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm12084k" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584762v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584763v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.10.027" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584778v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lachaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000233" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PF7JX8D5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346930v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinisch" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alotta" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5105" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783489v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kokkoris" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201106895" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618148v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Epherre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3615801" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606550v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Righetti" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Robertson" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Largeteau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demourgues" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am2001218" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624480v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Supiot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kokkoris" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561954v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mentink-Vigier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Binet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gourier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.184414" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584768v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.71.108" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649880v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.04.002" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410350v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Wang" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litong Zhang" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Zeng" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laifei Cheng" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.125304" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484786v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3272949" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410358v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bamford" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Florian" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Alves Cairo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.02.004" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0KR1S85-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410362v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadavez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ferreira" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Medeiros" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Achille" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Rocha" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410361v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Aspa" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goyh&#233;n&#232;che" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.09.019" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB8RS52V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407510v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410177v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaborieau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.04.065" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCNR9Z69-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410192v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2008.07.015" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270403v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-008-9223-y" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410189v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.04.086" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188509v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-007-0035-2" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407509v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2008.01.008" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326703v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407506v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Duclous" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gaillard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.06.022" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407504v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Ahmadi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2007.0216" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410187v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2008.02353.x" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WT3687D8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269369v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11242-007-9167-7" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407507v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Bourget" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2007.09.034" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306047v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895878v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.50.97" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407501v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;bastian" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Rodolphe Puiggali" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lines" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.04.025" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092033v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vallerot" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092046v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407500v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2005.0311" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84E44F8766CB09930BB60866C30A621165BC659E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185086v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bruno Brzoska" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeu A. Pieritz" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lesaffre" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407499v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2004.07.064" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363237v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Duffa" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Goyh&#233;n&#232;che" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416710v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailler" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351995v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mouchon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.08.036" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338188v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(02)01693-2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338190v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338187v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pailler" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337422v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Poche" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337419v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leutard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamouroux" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bernard" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015251518333" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337417v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F&#233;ron" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lavenac" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1402981" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327612v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6223(00)00103-2" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337420v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327610v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(00)00038-6" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327611v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327609v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Trouvat" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Limousin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doux" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327606v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327605v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004560232166" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PTRZ7DGP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327603v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bertrand" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lavaud" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Hadi" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2219(97)00210-0" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VVV599L5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327601v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ducasse" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253842v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1995517" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327300v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127493000970" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327304v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prouhet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327296v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(92)90092-W" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463632v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715949v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327608v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416361v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Heintz" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790052v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrot" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653353v2" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526121v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526117v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03625756v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>