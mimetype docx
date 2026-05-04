--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -619,454 +619,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of conductive heat transfer in a 3D numerical material by a stochastic process</w:t>
+                <w:t xml:space="preserve">Etude multi-échelle du matériau SiC-SiC / MI et application sur pièces aéronautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gonneau</w:t>
+                <w:t xml:space="preserve">Sébastien Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Rochais</w:t>
+                <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Enguehard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Benezech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Experimental and Numerical Flow and Heat Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463757v1</w:t>
+                <w:t xml:space="preserve">hal-02421459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérisation d'électrodes poreuses en or par analyse FIB-SEM</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of conductive heat transfer in a 3D numerical material by a stochastic process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Lasseux</w:t>
+                <w:t xml:space="preserve">Vincent Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kuhn</w:t>
+                <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mano</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées du Matériau Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Amboise, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Experimental and Numerical Flow and Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398593v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude multi-échelle du matériau SiC-SiC / MI et application sur pièces aéronautiques</w:t>
+                <w:t xml:space="preserve">Numérisation d'électrodes poreuses en or par analyse FIB-SEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Denneulin</w:t>
+                <w:t xml:space="preserve">A. Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Couégnat</w:t>
+                <w:t xml:space="preserve">G. Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mazars</w:t>
+                <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Benezech</w:t>
+                <w:t xml:space="preserve">A. Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Caty</w:t>
+                <w:t xml:space="preserve">N. Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">4èmes Journées du Matériau Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421459v1</w:t>
+                <w:t xml:space="preserve">hal-02398593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of coupled conductive-radiative heat transfer by brownian walkers in a 3D numerical material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1104,103 +1104,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérisation d'électrodes poreuses en or par analyse FIB-SEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
@@ -1229,103 +1229,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitizing gold porous electrodes using FIB-SEM analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de la Chimie Physique 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Biarritz, France</w:t>
@@ -1367,51 +1367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal thickness of porous micro-electrodes operating a single reduction reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1488,77 +1488,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale modeling of coupled diffusion-electrochemical reaction for porous micro-electrodes with enzymatic catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T D Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1596,90 +1596,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale damage modeling of 3D ceramic matrix composites from in-situ X-ray tensile tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1717,77 +1717,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des endommagements sur Composites à Matrice Céramiques par des essais in-situ sous microtomographie X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouterf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1989,77 +1989,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Raude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delehouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
@@ -2114,51 +2114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blaineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Turchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2222,77 +2222,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIGH TEMPERATURE MECHANICAL CHARACTERIZATION OF MICRO-AND MESO-INTERFACES IN A 3D CARBON-CARBON COMPOSITE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jouannigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2453,277 +2453,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermographic and tomographic methods for three-dimensional characterization of thermal diffusion in silica/phenolic composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanotexture of Pyrolytic Carbon Matrices: a review of characterization and modeling studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azita Ahmadi-Sénichault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Vignoles</w:t>
+                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Bresson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Caty</w:t>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viguen Ayvazyan</w:t>
+                <w:t xml:space="preserve">Weisbecker Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Diffusion in Solids and Liquids (DSL-2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174677v1</w:t>
+                <w:t xml:space="preserve">hal-01715976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanotexture of Pyrolytic Carbon Matrices: a review of characterization and modeling studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermographic and tomographic methods for three-dimensional characterization of thermal diffusion in silica/phenolic composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
+                <w:t xml:space="preserve">Azita Ahmadi-Sénichault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Monthioux</w:t>
+                <w:t xml:space="preserve">Grégory Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weisbecker Patrick</w:t>
+                <w:t xml:space="preserve">Viguen Ayvazyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">10th International Conference on Diffusion in Solids and Liquids (DSL-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715976v1</w:t>
+                <w:t xml:space="preserve">hal-01174677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse contrainte de faisceaux de fibres dans un composite tissé</w:t>
               </w:r>
@@ -2824,273 +2824,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais d'impact et propriétés thermiques résiduelles sur composites silice/phénolique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale extraction of morphological features in woven CMCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chapoullié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cataldi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique (21 ; 2013 ; Bordeaux, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, France. 6 p</w:t>
+              <w:t xml:space="preserve">ICCAAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, United States. pp.253-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011677v1</w:t>
+                <w:t xml:space="preserve">hal-00948484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale extraction of morphological features in woven CMCs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Essais d'impact et propriétés thermiques résiduelles sur composites silice/phénolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Merzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azita Ahmadi-Senichault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCAAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, United States. pp.253-262</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique (21 ; 2013 ; Bordeaux, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948484v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique bi-échelle de l'infiltration chimique pour la préparation de composites à matrice céramique</w:t>
               </w:r>
@@ -3184,51 +3184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational study of defects and their mobility in bulk and nano-carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Farbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3303,442 +3303,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Validation Of A Multi-Scale Model Of Pyrocarbon Chemical Vapor Infiltration From Propane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-parametric synthesis of laminar volumetric texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Urs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vignoles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Ceramics and Composites (ICACC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the British Machine Vision Conference 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Guildford, United Kingdom. pp.54.1-54.11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5244/C.26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950311v1</w:t>
+                <w:t xml:space="preserve">hal-00773452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic reconstruction of pyrocarbons: from imaging to property computation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Farbos</w:t>
+                <w:t xml:space="preserve">Quantitative Validation Of A Multi-Scale Model Of Pyrocarbon Chemical Vapor Infiltration From Propane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Chollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICACC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Daytona Beach, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Ceramics and Composites (ICACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Daytona, United States. pp.DOI: 10.1002/9781118217528.ch16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669488v1</w:t>
+                <w:t xml:space="preserve">hal-00950311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-parametric synthesis of laminar volumetric texture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radu Urs</w:t>
+                <w:t xml:space="preserve">Atomistic reconstruction of pyrocarbons: from imaging to property computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Farbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vignoles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the British Machine Vision Conference 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICACC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Daytona Beach, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5244/C.26⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00773452v1</w:t>
+                <w:t xml:space="preserve">hal-00669488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic models of pyrolytic carbons obtained with the IGAR method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Farbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3815,77 +3815,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the thermal diffusivity of a silica fiber bundle using a laser and an IR camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lorrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azita Ahmadi-Senichault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Thermal Sciences Conference Eurotherm 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Poitiers, France. pp.012079, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3919,51 +3919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual material approach to self-healing CMCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4044,51 +4044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructure of pyrocarbons : from HRTEM imaging to 3D atomistic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4169,77 +4169,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes non paramétriques pour la synthèse de textures volumiques à partir d'un exemple 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Urs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4420,51 +4420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la structure et des propriétés de pyrocarbones à partir d'une reconstruction à l'échelle atomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4666,77 +4666,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-parametric approach for 3D texture synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Urs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5109,303 +5109,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective heat conductivities of partly infiltrated fibrous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azita Ahmadi-Senichault</w:t>
+                <w:t xml:space="preserve">Contribution of X-ray CMT and image processing to the modelling of pyrocarbon Chemical Vapour Infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christianne Mulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Coindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Vignoles</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Delettrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Challenges of Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Kaiserslautern, Germany</w:t>
+              <w:t xml:space="preserve">Carbon 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Biarritz, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196744v1</w:t>
+                <w:t xml:space="preserve">hal-00399521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of X-ray CMT and image processing to the modelling of pyrocarbon Chemical Vapour Infiltration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Germain</w:t>
+                <w:t xml:space="preserve">Effective heat conductivities of partly infiltrated fibrous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azita Ahmadi-Senichault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Coindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Delettrez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fagner Coulard Dias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Biarritz, France. 10 p</w:t>
+              <w:t xml:space="preserve">1st International Conference on Challenges of Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Kaiserslautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399521v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic reconstruction of pyrocarbons nanostructure from HRTEM data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5486,51 +5486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An atomistic reconstruction of the nanostructure of pyrolitic carbons guided by HRTEM data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6523,51 +6523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From pyrocarbon CVD to pyrocarbon CVI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7354,51 +7354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 212, pp.118109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7432,51 +7432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical supercritical fluid infiltration of pyrocarbon with thermal gradients: deposition kinetics and multiphysics modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Talue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7735,51 +7735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Laduye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chollon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Industrial and Engineering Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 94, pp.145-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7947,51 +7947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex geometry macroporous SiC ceramics obtained by 3D-printing, polymer impregnation and pyrolysis (PIP) and chemical vapor deposition (CVD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8094,51 +8094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">13C NMR Parameters of Disordered Carbons: Atomistic Simulations, DFT Calculations, and Experimental Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Ambrozio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J-M Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8215,103 +8215,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitization and image-based structure-properties relationship evaluation of a porous gold micro-electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 193, pp.108812. </w:t>
@@ -8477,274 +8477,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367334v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the non-linear mechanical and thermomechanical behavior of 3D carbon/carbon composites based on internal interfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard Vignoles</w:t>
+                <w:t xml:space="preserve">New insight on carbonisation and graphitisation mechanisms as obtained from a bottom-up analytical approach of X-ray diffraction patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Dabrowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 154, pp.178-191. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.07.101⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 147, pp.602-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328597v1</w:t>
+                <w:t xml:space="preserve">hal-02080628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight on carbonisation and graphitisation mechanisms as obtained from a bottom-up analytical approach of X-ray diffraction patterns</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Monthioux</w:t>
+                <w:t xml:space="preserve">Modeling of the non-linear mechanical and thermomechanical behavior of 3D carbon/carbon composites based on internal interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Couégnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 147, pp.602-611. </w:t>
+              <w:t xml:space="preserve">, 2019, 154, pp.178-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.03.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.07.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080628v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscaled model for diffusion and serial reduction pathways in porous electrodes</w:t>
               </w:r>
@@ -8756,64 +8756,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8877,51 +8877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image-based Numerical Modeling of Self-Healing in a Ceramic-Matrix Minicomposite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ricchiuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9232,90 +9232,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale modeling of diffusion and electrochemical reactions in porous micro-electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. D Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.P. P Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 173, pp.153-167. </w:t>
@@ -9347,425 +9347,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage investigation and modeling of 3D woven ceramic matrix composites from X-ray tomography in-situ tensile tests</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amine Bouterf</w:t>
+                <w:t xml:space="preserve">A time-dependent atomistic reconstruction of severe irradiation damage and associated property changes in nuclear graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Farbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane G. Roux</w:t>
+                <w:t xml:space="preserve">Helen Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Hardcastle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rik Brydson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.08.034⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120, pp.111 - 120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593228v1</w:t>
+                <w:t xml:space="preserve">hal-01717043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A time-dependent atomistic reconstruction of severe irradiation damage and associated property changes in nuclear graphite</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of carbon coating and carbon matrix for C/C composites based on a hydrocarbon in its supercritical state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rik Brydson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Petitcorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.05.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127, pp.41 - 47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2017.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717043v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of carbon coating and carbon matrix for C/C composites based on a hydrocarbon in its supercritical state</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Vignoles</w:t>
+                <w:t xml:space="preserve">Damage investigation and modeling of 3D woven ceramic matrix composites from X-ray tomography in-situ tensile tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Couégnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouterf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Roger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane G. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 127, pp.41 - 47. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.130 - 139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2017.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.08.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844598v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A flash characterisation method for thin cylindrical multilayered composites based on the combined front and rear faces thermograms</w:t>
               </w:r>
@@ -9875,222 +9875,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of effective heat conductivities of foams by coupled conduction and radiation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal properties measurements of a silica/pyrocarbon composite at the microscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Ortona</w:t>
+                <w:t xml:space="preserve">Indrayush De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.06.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (24), pp.245101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4972974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617212v1</w:t>
+                <w:t xml:space="preserve">hal-01761320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal properties measurements of a silica/pyrocarbon composite at the microscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Indrayush De</w:t>
+                <w:t xml:space="preserve">Numerical study of effective heat conductivities of foams by coupled conduction and radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Battaglia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Vignoles</w:t>
+                <w:t xml:space="preserve">Alberto Ortona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (24), pp.245101. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109, pp.270-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4972974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761320v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid random walk method for the simulation of coupled conduction and linearized radiation transfer at local scale in porous media with opaque solid phases</w:t>
               </w:r>
@@ -10486,51 +10486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1, pp.e1501009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10577,64 +10577,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative, space-resolved method for optical anisotropy estimation in bulk carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11203,492 +11203,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Large-Scale Molecular Dynamics Study of the Divacancy Defect in Graphene</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Raman study to obtain crystallite size of carbon materials: A better alternative to the Tuinstra-Koenig law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mallet-Ladeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Cazayous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp501028n⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, pp.629-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761328v1</w:t>
+                <w:t xml:space="preserve">hal-01756987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale structure and texture of highly anisotropic pyrocarbons revisited with transmission electron microscopy, image processing, neutron diffraction and atomistic modeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Large-Scale Molecular Dynamics Study of the Divacancy Defect in Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.08.087⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118, pp.8200-8216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp501028n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01717019v1</w:t>
+                <w:t xml:space="preserve">hal-01761328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Raman study to obtain crystallite size of carbon materials: A better alternative to the Tuinstra-Koenig law</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Puech</w:t>
+                <w:t xml:space="preserve">Nanoscale structure and texture of highly anisotropic pyrocarbons revisited with transmission electron microscopy, image processing, neutron diffraction and atomistic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Farbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Weisbecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Toulouse</w:t>
+                <w:t xml:space="preserve">H.E. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Cazayous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
+                <w:t xml:space="preserve">M. Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 80, pp.629-639. </w:t>
+              <w:t xml:space="preserve">, 2014, 80, pp.472 - 489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.08.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756987v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of Raman D band for pyrocarbons with crystallite size in the 2-5 nm range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mallet-Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Weisbecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 114, pp.759-763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11722,51 +11722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of X-ray computed micro-tomography to the study of damage and oxidation kinetics of thermostructural composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ibarroule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11908,51 +11908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46, pp.79-87. </w:t>
@@ -12130,291 +12130,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient and Accurate Formalism for the Treatment of Large Amplitude Intramolecular Motion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chris B. Simmons</w:t>
+                <w:t xml:space="preserve">Rippled nanocarbons from periodic arrangements of reordered bivacancies in graphene or SWCNTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Villesuzanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ct300278x⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 136 (12), pp.124705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3698202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761329v1</w:t>
+                <w:t xml:space="preserve">hal-00673337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rippled nanocarbons from periodic arrangements of reordered bivacancies in graphene or SWCNTs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Villesuzanne</w:t>
+                <w:t xml:space="preserve">An Efficient and Accurate Formalism for the Treatment of Large Amplitude Intramolecular Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reinisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Miki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan M Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris B. Simmons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 136 (12), pp.124705. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.2713 - 2724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3698202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ct300278x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673337v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural features of pyrocarbon atomistic models constructed from transmission electron microscopy images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13057,51 +13057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Reinisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13334,51 +13334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Rebillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Weisbecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Epherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14186,51 +14186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An image-guided atomistic reconstruction of pyrolytic carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14716,51 +14716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics evidences of the full graphitization of a nanodiamond annealed at 1500 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14824,77 +14824,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gaborieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delettrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 203 (5-7), pp.510-515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15148,103 +15148,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical investigation of BCl_3 decomposition in H_2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Reinisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 203 (5-7), pp.643-647. </w:t>
@@ -15994,585 +15994,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00410187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rarefied Pure Gas Transport in Non-Isothermal Porous Media: Effective Transport properties from Homogenization of the Kinetic Equation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A theoretical/experimental approach to the intrinsic oxidation reactivities of C/C composites and of their components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S11242-007-9167-7⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45, pp.2768-2776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2007.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00269369v1</w:t>
+                <w:t xml:space="preserve">hal-00407507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical/experimental approach to the intrinsic oxidation reactivities of C/C composites and of their components</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rarefied Pure Gas Transport in Non-Isothermal Porous Media: Effective Transport properties from Homogenization of the Kinetic Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dubroca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 45, pp.2768-2776. </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73, pp.211-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2007.09.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/S11242-007-9167-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407507v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and Numerical studyof the Densification of Carbon/Carbon Composites by a Film-Boiling Chemical Vapor Infiltration Process</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The film-boiling densification process for C/C composite fabrication : from local scale to overall optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Goyhénèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sébastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Rodolphe Puiggali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 61, pp.7509-7527</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 61, pp.5336-5353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2006.04.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00306047v1</w:t>
+                <w:t xml:space="preserve">hal-00407501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the CVI Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Vignoles</w:t>
+                <w:t xml:space="preserve">Analytical and Numerical studyof the Densification of Carbon/Carbon Composites by a Film-Boiling Chemical Vapor Infiltration Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Michel Brauner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nadeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61, pp.7509-7527</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895878v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The film-boiling densification process for C/C composite fabrication : from local scale to overall optimization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of the CVI Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 61, pp.5336-5353. </w:t>
+              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Advanced Fibrous Inorganic Composites V, 50, pp.97 - 106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2006.04.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.50.97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407501v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La croissance des pyrocarbones</w:t>
               </w:r>
@@ -16584,51 +16584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Vallerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16679,64 +16679,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Temperature Pyrocarbon : a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17201,77 +17201,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal modelling of a carbon/carbon composite material fabrication process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sébastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean- Rodolphe Puiggali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17335,51 +17335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CVD and CVI of pyrocarbon from various precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17698,51 +17698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of SiC/SiC fibrous composites according to CVI-techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Naslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17832,51 +17832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Le Poche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 36, pp.259-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18057,51 +18057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Lavenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18278,51 +18278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Lavenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 11, pp.Pr3-101--Pr3-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18432,243 +18432,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between a reactive preform and the surrounding gas-phase during CVI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pyrocarbon anisotropy as measured by electron diffraction and polarised light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Trouvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Reuge</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Doux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 10 (2), pp.Pr2-9 - Pr2-17</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 15 (1), pp.92-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327611v1</w:t>
+                <w:t xml:space="preserve">hal-00327609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrocarbon anisotropy as measured by electron diffraction and polarised light</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction between a reactive preform and the surrounding gas-phase during CVI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Doux</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 15 (1), pp.92-101</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 (2), pp.Pr2-9 - Pr2-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327609v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of Ceramic Matrix Composites by Pulsed-CVI and related Techniques</w:t>
               </w:r>
@@ -18788,51 +18788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Naslain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19297,51 +19297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Prouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19659,103 +19659,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and Molecular Modeling of Pyrolytic Carbons Nanotextures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Farbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weisbecker Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Ceramic Matrix Composites 8: Ceramic Transactions, Volume 248 (eds L. Zhang and D. Jiang), John Wiley &amp; Sons, Inc., Hoboken, NJ, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
@@ -20119,51 +20119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ricchiuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20329,51 +20329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ricchiuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-7417, INRIA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -20667,51 +20667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924567v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Box" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rebillat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bumbieler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Texier-Mandoki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463757v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gonneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rochais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Enguehard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398593v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cou&#233;gnat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuhn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denneulin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cou&#233;gnat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazars" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benezech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463764v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398589v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398592v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Le" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kuhn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398665v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T D Le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignoles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vignoles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419637v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourlet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorrette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guilbert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauder" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621543v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Raude" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delehouz&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Charron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blaineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Turchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Louis Vignoles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525264v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouannigot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715926v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Farbos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre da Costa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weisbecker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174677v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Ahmadi-S&#233;nichault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bresson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viguen Ayvazyan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715976v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leyssale" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisbecker Patrick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chapoulli&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cataldi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011677v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bresson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Merzeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Ahmadi-Senichault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950249v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ros" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Szelengowicz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948489v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950311v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chollon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Langlais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669488v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773452v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Urs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.26" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard L. Vignoles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202129v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lorrette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012079" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624479v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Drean" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christianne Mulat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669484v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Villesuzanne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584771v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470944127.ch31" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669499v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322828v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Coindreau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584775v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573234v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Vignoles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Germain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Supiot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584776v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391360v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vitti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196744v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Vignoles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagner Coulard Dias" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399521v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delettrez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391352v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669498v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399533v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326711v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baylou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167616v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Donias" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.736727" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167692v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306178v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Michel Brauner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lines" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nadeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Puiggali" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269376v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Preux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubroca" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416707v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. Velhinho" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Sequeira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Martins" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bras Fernandes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416709v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416708v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Poche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Descamps" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416706v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delesse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019680v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michelet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebillat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400022v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baconneau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331692v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Naslain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04916277v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Po&#235;tte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de la Vauvre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.126603" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758646v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Polewczyk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lafourcade" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pineau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2024.100376" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249516v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Da Costa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.118109" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955608v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Talue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Badey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Pailler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010020" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901644v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouz&#233; L&#8217;alzit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardinal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Bonnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gaudon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c04683" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987622v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desenfant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laduye" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiec.2020.10.029" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283160v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouz&#233; L'Alzit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bazin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U-Chan Chung" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catros" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102044" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03120175v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacques" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allemand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. David" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.01.008" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018518v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ambrozio" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J-M Pellenq" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Al de Souza" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c02921" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863272v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.108812" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367334v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Reculusa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201800972" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328597v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.07.101" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080628v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Dabrowska" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.03.013" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368380v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Le" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.113325" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02118786v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Perrot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ricchiuto" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics2020026" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761300v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Helber" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couzi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathiaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Gouriet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.11.054" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761299v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aspa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.06.130" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140930v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. D Le" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.P. P Nguyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.07.039" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593228v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.08.034" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717043v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Freeman" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Hardcastle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Brydson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.05.009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844598v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maill&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Petitcorps" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2017.03.015" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761323v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Duquesne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Batsale" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2016.1165958" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617212v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ortona" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.06.013" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761320v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrayush De" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972974" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617202v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.10.056" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368441v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sandra" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Depardieu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Mouline" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Iwamoto" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600060" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WHZV9ZJC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761315v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bresson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmadi-S&#233;nichault" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Caty" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayvazyan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. L Gregori" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.08.022" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761327v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gamboa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aurel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501009" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761324v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allemand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.05.005" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717025v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Farbos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Leyssale" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.06.060" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717054v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chapoullie" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061113" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206224v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claudin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarry Hugo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Plapp" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.033015" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120268v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weisbecker" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.11.048" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761328v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501028n" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717019v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Fischer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalanne" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.08.087" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-659DXC5W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756987v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Toulouse" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cazayous" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.09.006" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNRCXN30-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756986v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7671-x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538029v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ibarroule" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Herbreteau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.10.053" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845084v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ledain" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Woelffel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.07.048" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870747v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ungureanu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sigaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Birot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201300015" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JBD8QCN0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761329v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinisch" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Miki" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan M Wong" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris B. Simmons" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct300278x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673337v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3698202" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773213v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.05.015" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916122v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm12084k" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584762v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584763v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.10.027" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584778v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lachaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000233" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PF7JX8D5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346930v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinisch" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alotta" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5105" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783489v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kokkoris" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201106895" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618148v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Epherre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3615801" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606550v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Righetti" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Robertson" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Largeteau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demourgues" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am2001218" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624480v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Supiot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kokkoris" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561954v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mentink-Vigier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Binet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gourier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.184414" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584768v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.71.108" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649880v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.04.002" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410350v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Wang" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litong Zhang" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Zeng" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laifei Cheng" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.125304" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484786v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3272949" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410358v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bamford" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Florian" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Alves Cairo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.02.004" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0KR1S85-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410362v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadavez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ferreira" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Medeiros" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Achille" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Rocha" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410361v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Aspa" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goyh&#233;n&#232;che" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.09.019" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB8RS52V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407510v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410177v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaborieau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.04.065" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCNR9Z69-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410192v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2008.07.015" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270403v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-008-9223-y" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410189v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.04.086" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188509v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-007-0035-2" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407509v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2008.01.008" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326703v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407506v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Duclous" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gaillard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.06.022" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407504v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Ahmadi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2007.0216" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410187v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2008.02353.x" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WT3687D8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269369v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11242-007-9167-7" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407507v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Bourget" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2007.09.034" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306047v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895878v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.50.97" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407501v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;bastian" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Rodolphe Puiggali" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lines" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.04.025" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092033v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vallerot" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092046v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407500v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2005.0311" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84E44F8766CB09930BB60866C30A621165BC659E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185086v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bruno Brzoska" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeu A. Pieritz" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lesaffre" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407499v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2004.07.064" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363237v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Duffa" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Goyh&#233;n&#232;che" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416710v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailler" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351995v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mouchon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.08.036" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338188v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(02)01693-2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338190v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338187v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pailler" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337422v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Poche" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337419v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leutard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamouroux" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bernard" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015251518333" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337417v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F&#233;ron" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lavenac" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1402981" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327612v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6223(00)00103-2" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337420v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327610v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(00)00038-6" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327611v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327609v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Trouvat" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Limousin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doux" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327606v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327605v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004560232166" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PTRZ7DGP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327603v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bertrand" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lavaud" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Hadi" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2219(97)00210-0" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VVV599L5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327601v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ducasse" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253842v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1995517" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327300v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127493000970" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327304v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prouhet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327296v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(92)90092-W" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463632v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715949v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327608v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416361v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Heintz" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790052v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrot" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653353v2" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526121v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526117v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03625756v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924567v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Box" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rebillat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bumbieler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Texier-Mandoki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denneulin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cou&#233;gnat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazars" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benezech" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463757v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gonneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rochais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Enguehard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398593v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cou&#233;gnat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuhn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463764v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398589v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398592v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Le" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kuhn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398665v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T D Le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignoles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vignoles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419637v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourlet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorrette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guilbert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauder" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621543v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Raude" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delehouz&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Charron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blaineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Turchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Louis Vignoles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525264v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouannigot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715926v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Farbos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre da Costa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weisbecker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leyssale" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisbecker Patrick" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174677v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Ahmadi-S&#233;nichault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bresson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viguen Ayvazyan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chapoulli&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cataldi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948484v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011677v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bresson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Merzeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Ahmadi-Senichault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950249v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ros" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Szelengowicz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948489v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773452v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Urs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.26" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950311v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chollon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Langlais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard L. Vignoles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202129v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lorrette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012079" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624479v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Drean" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christianne Mulat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669484v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Villesuzanne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584771v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470944127.ch31" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669499v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322828v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Coindreau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584775v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573234v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Vignoles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Germain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Supiot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584776v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391360v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vitti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399521v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delettrez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196744v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Vignoles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagner Coulard Dias" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391352v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669498v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399533v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326711v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baylou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167616v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Donias" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.736727" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167692v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306178v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Michel Brauner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lines" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nadeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Puiggali" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269376v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Preux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubroca" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416707v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. Velhinho" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Sequeira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Martins" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bras Fernandes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416709v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416708v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Poche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Descamps" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416706v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delesse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019680v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michelet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebillat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400022v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baconneau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331692v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Naslain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04916277v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Po&#235;tte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de la Vauvre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.126603" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758646v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Polewczyk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lafourcade" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pineau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2024.100376" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249516v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Da Costa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.118109" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955608v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Talue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Badey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Pailler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010020" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901644v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouz&#233; L&#8217;alzit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardinal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Bonnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gaudon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c04683" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987622v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desenfant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laduye" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiec.2020.10.029" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283160v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouz&#233; L'Alzit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bazin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U-Chan Chung" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catros" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102044" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03120175v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacques" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allemand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. David" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.01.008" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018518v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ambrozio" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J-M Pellenq" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Al de Souza" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c02921" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863272v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.108812" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367334v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Reculusa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201800972" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080628v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Dabrowska" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.03.013" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328597v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.07.101" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368380v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Le" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.113325" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02118786v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Perrot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ricchiuto" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics2020026" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761300v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Helber" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couzi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathiaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Gouriet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.11.054" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761299v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aspa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.06.130" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140930v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. D Le" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.P. P Nguyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.07.039" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717043v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Freeman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Hardcastle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Brydson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.05.009" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844598v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maill&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Petitcorps" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2017.03.015" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593228v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.08.034" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761323v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Duquesne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Batsale" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2016.1165958" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761320v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrayush De" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972974" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617212v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ortona" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.06.013" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617202v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.10.056" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368441v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sandra" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Depardieu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Mouline" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Iwamoto" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600060" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WHZV9ZJC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761315v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bresson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmadi-S&#233;nichault" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Caty" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayvazyan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. L Gregori" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.08.022" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761327v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gamboa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aurel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501009" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761324v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allemand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.05.005" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717025v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Farbos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Leyssale" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.06.060" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717054v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chapoullie" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061113" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206224v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claudin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarry Hugo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Plapp" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.033015" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120268v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weisbecker" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.11.048" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756987v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Toulouse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cazayous" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.09.006" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNRCXN30-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761328v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501028n" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717019v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Fischer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalanne" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.08.087" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-659DXC5W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756986v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7671-x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538029v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ibarroule" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Herbreteau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.10.053" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845084v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ledain" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Woelffel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.07.048" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870747v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ungureanu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sigaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Birot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201300015" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JBD8QCN0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673337v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3698202" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761329v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinisch" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Miki" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan M Wong" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris B. Simmons" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct300278x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773213v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.05.015" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916122v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm12084k" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584762v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584763v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.10.027" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584778v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lachaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000233" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PF7JX8D5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346930v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinisch" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alotta" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5105" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783489v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kokkoris" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201106895" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618148v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Epherre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3615801" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606550v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Righetti" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Robertson" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Largeteau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demourgues" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am2001218" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624480v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Supiot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kokkoris" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561954v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mentink-Vigier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Binet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gourier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.184414" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584768v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.71.108" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649880v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.04.002" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410350v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Wang" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litong Zhang" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Zeng" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laifei Cheng" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.125304" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484786v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3272949" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410358v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bamford" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Florian" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Alves Cairo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.02.004" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0KR1S85-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410362v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadavez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ferreira" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Medeiros" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Achille" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Rocha" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410361v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Aspa" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goyh&#233;n&#232;che" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.09.019" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB8RS52V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407510v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410177v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaborieau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.04.065" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCNR9Z69-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410192v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2008.07.015" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270403v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-008-9223-y" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410189v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.04.086" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188509v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-007-0035-2" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407509v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2008.01.008" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326703v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407506v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Duclous" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gaillard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.06.022" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407504v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Ahmadi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2007.0216" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410187v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2008.02353.x" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WT3687D8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407507v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Bourget" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2007.09.034" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269369v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11242-007-9167-7" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407501v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;bastian" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Rodolphe Puiggali" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lines" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.04.025" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306047v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895878v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.50.97" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092033v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vallerot" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092046v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407500v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2005.0311" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84E44F8766CB09930BB60866C30A621165BC659E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185086v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bruno Brzoska" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeu A. Pieritz" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lesaffre" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407499v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2004.07.064" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363237v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Duffa" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Goyh&#233;n&#232;che" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416710v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailler" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351995v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mouchon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.08.036" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338188v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(02)01693-2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338190v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338187v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pailler" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337422v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Poche" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337419v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leutard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamouroux" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bernard" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015251518333" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337417v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F&#233;ron" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lavenac" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1402981" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327612v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6223(00)00103-2" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337420v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327610v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(00)00038-6" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327609v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Trouvat" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Limousin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doux" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327611v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327606v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327605v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004560232166" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PTRZ7DGP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327603v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bertrand" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lavaud" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Hadi" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2219(97)00210-0" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VVV599L5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327601v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ducasse" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253842v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1995517" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327300v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127493000970" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327304v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prouhet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327296v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(92)90092-W" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463632v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715949v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327608v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416361v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Heintz" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790052v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrot" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653353v2" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526121v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526117v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03625756v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>