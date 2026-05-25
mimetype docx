--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -619,946 +619,946 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude multi-échelle du matériau SiC-SiC / MI et application sur pièces aéronautiques</w:t>
+                <w:t xml:space="preserve">Digitizing gold porous electrodes using FIB-SEM analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Denneulin</w:t>
+                <w:t xml:space="preserve">A. Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Couégnat</w:t>
+                <w:t xml:space="preserve">G. Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mazars</w:t>
+                <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Benezech</w:t>
+                <w:t xml:space="preserve">A. Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Caty</w:t>
+                <w:t xml:space="preserve">N. Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">Rencontres de la Chimie Physique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421459v1</w:t>
+                <w:t xml:space="preserve">hal-02398592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of conductive heat transfer in a 3D numerical material by a stochastic process</w:t>
+                <w:t xml:space="preserve">Optimal thickness of porous micro-electrodes operating a single reduction reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gonneau</w:t>
+                <w:t xml:space="preserve">Tien Dung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Rochais</w:t>
+                <w:t xml:space="preserve">Alexander Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Enguehard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chupin</w:t>
+                <w:t xml:space="preserve">Nicolas Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Experimental and Numerical Flow and Heat Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">11th International Conference of the International Society for Porous Media INTERPORE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463757v1</w:t>
+                <w:t xml:space="preserve">hal-02398612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérisation d'électrodes poreuses en or par analyse FIB-SEM</w:t>
+                <w:t xml:space="preserve">Etude multi-échelle du matériau SiC-SiC / MI et application sur pièces aéronautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Baux</w:t>
+                <w:t xml:space="preserve">Sébastien Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Couégnat</w:t>
+                <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Lasseux</w:t>
+                <w:t xml:space="preserve">Vincent Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kuhn</w:t>
+                <w:t xml:space="preserve">Jean Benezech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mano</w:t>
+                <w:t xml:space="preserve">Olivier Caty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées du Matériau Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Amboise, France</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398593v1</w:t>
+                <w:t xml:space="preserve">hal-02421459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of coupled conductive-radiative heat transfer by brownian walkers in a 3D numerical material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Modelling of conductive heat transfer in a 3D numerical material by a stochastic process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterPore 11th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Valence, Spain</w:t>
+              <w:t xml:space="preserve">4th International Conference on Experimental and Numerical Flow and Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463764v1</w:t>
+                <w:t xml:space="preserve">hal-05463757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérisation d'électrodes poreuses en or par analyse FIB-SEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">4èmes Journées du Matériau Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398589v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitizing gold porous electrodes using FIB-SEM analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Numérisation d'électrodes poreuses en or par analyse FIB-SEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de la Chimie Physique 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Biarritz, France</w:t>
+              <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398592v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal thickness of porous micro-electrodes operating a single reduction reaction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mano</w:t>
+                <w:t xml:space="preserve">Modelling of coupled conductive-radiative heat transfer by brownian walkers in a 3D numerical material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rochais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference of the International Society for Porous Media INTERPORE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">InterPore 11th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398612v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale modeling of coupled diffusion-electrochemical reaction for porous micro-electrodes with enzymatic catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T D Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1596,90 +1596,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale damage modeling of 3D ceramic matrix composites from in-situ X-ray tensile tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1711,644 +1711,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des endommagements sur Composites à Matrice Céramiques par des essais in-situ sous microtomographie X</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Elaboration_et_caracterisation_mecanique_de_matrices_de_carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delehouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Couégnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caty</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621621v1</w:t>
+                <w:t xml:space="preserve">hal-01621543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical(physical) performances of SiC/SiC composites for nuclear applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Bourlet</w:t>
+                <w:t xml:space="preserve">Etude des endommagements sur Composites à Matrice Céramiques par des essais in-situ sous microtomographie X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lorrette</w:t>
+                <w:t xml:space="preserve">Amine Bouterf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Guilbert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419637v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration_et_caracterisation_mecanique_de_matrices_de_carbone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomechanical(physical) performances of SiC/SiC composites for nuclear applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Raude</w:t>
+                <w:t xml:space="preserve">C. Lorrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Delehouzé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Couégnat</w:t>
+                <w:t xml:space="preserve">T. Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Charron</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Sauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">EUROMAT2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621543v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affected depth and effective reactivity in porous thermal protection materials for atmospheric re-entry</w:t>
+                <w:t xml:space="preserve">HIGH TEMPERATURE MECHANICAL CHARACTERIZATION OF MICRO-AND MESO-INTERFACES IN A 3D CARBON-CARBON COMPOSITE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Blaineau</w:t>
+                <w:t xml:space="preserve">Adrien Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Turchi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Stéphane Jouannigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t>
+              <w:t xml:space="preserve">ECCM17: 17th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TU München &amp; MAI Carbon, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394457v1</w:t>
+                <w:t xml:space="preserve">hal-02525264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIGH TEMPERATURE MECHANICAL CHARACTERIZATION OF MICRO-AND MESO-INTERFACES IN A 3D CARBON-CARBON COMPOSITE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Affected depth and effective reactivity in porous thermal protection materials for atmospheric re-entry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blaineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Turchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Gillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Couégnat</w:t>
+                <w:t xml:space="preserve">Olivier Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jouannigot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gerard Louis Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM17: 17th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TU München &amp; MAI Carbon, Jun 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525264v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale Elasticity of Highly Anisotropic Pyrolytic Carbons from TEM-Based Realistic Atomistic Models</w:t>
               </w:r>
@@ -2623,51 +2623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viguen Ayvazyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2703,178 +2703,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse contrainte de faisceaux de fibres dans un composite tissé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Chapoullié</w:t>
+                <w:t xml:space="preserve">A computational study of defects and their mobility in bulk and nano-carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Farbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Weisbecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Matériaux Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Loches, France. pp.17-18</w:t>
+              <w:t xml:space="preserve">Carbon 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, France. pp.583</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950257v1</w:t>
+                <w:t xml:space="preserve">hal-00948489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale extraction of morphological features in woven CMCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chapoullié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2882,1183 +2886,1179 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cataldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCAAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, United States. pp.253-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais d'impact et propriétés thermiques résiduelles sur composites silice/phénolique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse contrainte de faisceaux de fibres dans un composite tissé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chapoullié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cataldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique (21 ; 2013 ; Bordeaux, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, France. 6 p</w:t>
+              <w:t xml:space="preserve">Journée des Matériaux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Loches, France. pp.17-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011677v1</w:t>
+                <w:t xml:space="preserve">hal-00950257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique bi-échelle de l'infiltration chimique pour la préparation de composites à matrice céramique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Essais d'impact et propriétés thermiques résiduelles sur composites silice/phénolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Merzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azita Ahmadi-Senichault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Matériaux Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, France. pp.65-66</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique (21 ; 2013 ; Bordeaux, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950249v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational study of defects and their mobility in bulk and nano-carbons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
+                <w:t xml:space="preserve">Modélisation numérique bi-échelle de l'infiltration chimique pour la préparation de composites à matrice céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Szelengowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, France. pp.583</w:t>
+              <w:t xml:space="preserve">Journée des Matériaux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, France. pp.65-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948489v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-parametric synthesis of laminar volumetric texture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of the thermal diffusivity of a silica fiber bundle using a laser and an IR camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radu Urs</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christian Germain</w:t>
+                <w:t xml:space="preserve">Christophe Lorrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azita Ahmadi-Senichault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the British Machine Vision Conference 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Guildford, United Kingdom. pp.54.1-54.11, </w:t>
+              <w:t xml:space="preserve">6th European Thermal Sciences Conference Eurotherm 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Poitiers, France. pp.012079, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5244/C.26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/395/1/012079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773452v1</w:t>
+                <w:t xml:space="preserve">hal-01202129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Validation Of A Multi-Scale Model Of Pyrocarbon Chemical Vapor Infiltration From Propane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Virtual material approach to self-healing CMCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Couégnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Drean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christianne Mulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Ceramics and Composites (ICACC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Daytona, United States. pp.DOI: 10.1002/9781118217528.ch16</w:t>
+              <w:t xml:space="preserve">European Conference for Aerospace Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Saint Petersurg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950311v1</w:t>
+                <w:t xml:space="preserve">hal-00624479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic reconstruction of pyrocarbons: from imaging to property computation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-parametric synthesis of laminar volumetric texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Urs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Farbos</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICACC 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the British Machine Vision Conference 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Guildford, United Kingdom. pp.54.1-54.11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5244/C.26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669488v1</w:t>
+                <w:t xml:space="preserve">hal-00773452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic models of pyrolytic carbons obtained with the IGAR method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+                <w:t xml:space="preserve">Quantitative Validation Of A Multi-Scale Model Of Pyrocarbon Chemical Vapor Infiltration From Propane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Chollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Carbon 2012 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Cracow, Poland. pp.ref. 382</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Ceramics and Composites (ICACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Daytona, United States. pp.DOI: 10.1002/9781118217528.ch16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773442v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the thermal diffusivity of a silica fiber bundle using a laser and an IR camera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomistic reconstruction of pyrocarbons: from imaging to property computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Farbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vignoles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Azita Ahmadi-Senichault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Thermal Sciences Conference Eurotherm 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICACC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Daytona Beach, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202129v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual material approach to self-healing CMCs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Drean</w:t>
+                <w:t xml:space="preserve">Atomistic models of pyrolytic carbons obtained with the IGAR method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Farbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Weisbecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christianne Mulat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference for Aerospace Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Saint Petersurg, Russia</w:t>
+              <w:t xml:space="preserve">Proceedings of Carbon 2012 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cracow, Poland. pp.ref. 382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624479v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructure of pyrocarbons : from HRTEM imaging to 3D atomistic models</w:t>
               </w:r>
@@ -4169,51 +4169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes non paramétriques pour la synthèse de textures volumiques à partir d'un exemple 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Urs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4284,173 +4284,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal Chemical Vapor Infiltration Modeling by Random Walks in CMT 3D Images at Two Scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Multi-Scale Infiltration Model For Ceramic Matrix Composites Using X-Ray Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christianne Mulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference and Exposition on Advanced Ceramics and Composites (ICACC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3D-IMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hourtin, France. pp.Lect. 38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584771v1</w:t>
+                <w:t xml:space="preserve">hal-00584776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la structure et des propriétés de pyrocarbones à partir d'une reconstruction à l'échelle atomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4472,1307 +4437,1342 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Weisbecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.1533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Chemical Vapour Infiltration in C/C composites: numerical tools based on µ-CT images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Isothermal Chemical Vapor Infiltration Modeling by Random Walks in CMT 3D Images at Two Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Szelengowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christianne Mulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HT-CMC 7 – 7th International Conference On High-Temperature Ceramic-Matrix Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34th International Conference and Exposition on Advanced Ceramics and Composites (ICACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, United States. pp.ch 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9780470944127.ch31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322828v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-parametric approach for 3D texture synthesis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Modelling Chemical Vapour Infiltration in C/C composites: numerical tools based on µ-CT images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Coindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Szelengowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christianne Mulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D-IMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Hourtin, France. pp.Lect.22</w:t>
+              <w:t xml:space="preserve">HT-CMC 7 – 7th International Conference On High-Temperature Ceramic-Matrix Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, W. Krenkel; J. Lamon, Sep 2010, Bayreuth, Germany. pp.598-606</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584775v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de dépôt/infiltration chimique basée sur des images 3D : approche locale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Supiot</w:t>
+                <w:t xml:space="preserve">A non-parametric approach for 3D texture synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Urs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAUX 2010, Conférence pluridisciplinaire sur les matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">3D-IMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hourtin, France. pp.Lect.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573234v1</w:t>
+                <w:t xml:space="preserve">hal-00584775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scale Infiltration Model For Ceramic Matrix Composites Using X-Ray Tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Germain</w:t>
+                <w:t xml:space="preserve">Simulation de dépôt/infiltration chimique basée sur des images 3D : approche locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D-IMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Hourtin, France. pp.Lect. 38</w:t>
+              <w:t xml:space="preserve">MATERIAUX 2010, Conférence pluridisciplinaire sur les matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584776v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesizing 3D image representations of dense pre-graphitic carbons from HRTEM images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphael Vitti</w:t>
+                <w:t xml:space="preserve">Fibre-scale Modeling of C/C Processing by Chemical Vapour Infiltration Using Xray CMT Images and Random Walkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Coindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christianne Mulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Ros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, France. pp.#10</w:t>
+              <w:t xml:space="preserve">uroCVD17 / ICVD XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Vienna, Austria. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391360v1</w:t>
+                <w:t xml:space="preserve">hal-00399533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of X-ray CMT and image processing to the modelling of pyrocarbon Chemical Vapour Infiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christianne Mulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Coindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delettrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Biarritz, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective heat conductivities of partly infiltrated fibrous media</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesizing 3D image representations of dense pre-graphitic carbons from HRTEM images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Vitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Weisbecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Challenges of Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Kaiserslautern, Germany</w:t>
+              <w:t xml:space="preserve">Carbon 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, France. pp.#10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196744v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic reconstruction of pyrocarbons nanostructure from HRTEM data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective heat conductivities of partly infiltrated fibrous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azita Ahmadi-Senichault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Coindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fagner Coulard Dias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, France. pp.#522</w:t>
+              <w:t xml:space="preserve">1st International Conference on Challenges of Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Kaiserslautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391352v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atomistic reconstruction of the nanostructure of pyrolitic carbons guided by HRTEM data</w:t>
+                <w:t xml:space="preserve">Atomistic reconstruction of pyrocarbons nanostructure from HRTEM data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Vitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 MRS Fall Meeting Symposium NN proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Boston, United States. pp.50-59</w:t>
+              <w:t xml:space="preserve">Carbon 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, France. pp.#522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669498v1</w:t>
+                <w:t xml:space="preserve">hal-00391352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibre-scale Modeling of C/C Processing by Chemical Vapour Infiltration Using Xray CMT Images and Random Walkers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Vignoles</w:t>
+                <w:t xml:space="preserve">An atomistic reconstruction of the nanostructure of pyrolitic carbons guided by HRTEM data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivia Coindreau</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Weisbecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christianne Mulat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Ros</w:t>
+                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">uroCVD17 / ICVD XVII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Vienna, Austria. 12 p</w:t>
+              <w:t xml:space="preserve">2009 MRS Fall Meeting Symposium NN proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Boston, United States. pp.50-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399533v1</w:t>
+                <w:t xml:space="preserve">hal-00669498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infiltrability properties of porous media using X-ray CMT of thermostructural material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christianne Mulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baylou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5836,51 +5836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axis detection method for cylindrical objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christianne Mulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Donias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5966,51 +5966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la texture d'une préforme sur son infiltrabilité : Evolution morphologique du matériau poreux au cours de la densification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christianne Mulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baylou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6297,704 +6297,704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00269376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Al-SiC wetting characteristics in functionally graded metal-matrix composites by synchrotron radiation microtomography</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Computing Structural and Transport Properties of C/C Composites from 3D Tomographic Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Coindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functionally Graded Materials VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Beijing, China. pp.263-268</w:t>
+              <w:t xml:space="preserve">Materiais 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Lisboa, Portugal. pp.751-754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416707v1</w:t>
+                <w:t xml:space="preserve">hal-00416709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Structural and Transport Properties of C/C Composites from 3D Tomographic Images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">From pyrocarbon CVD to pyrocarbon CVI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Poche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiais 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Lisboa, Portugal. pp.751-754</w:t>
+              <w:t xml:space="preserve">CVD-XVI -- Euro-CVD 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Paris, France. pp.144-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416709v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From pyrocarbon CVD to pyrocarbon CVI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Al-SiC wetting characteristics in functionally graded metal-matrix composites by synchrotron radiation microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre J. Velhinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. D. Sequeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Descamps</w:t>
+                <w:t xml:space="preserve">F. Bras Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVD-XVI -- Euro-CVD 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Paris, France. pp.144-154</w:t>
+              <w:t xml:space="preserve">Functionally Graded Materials VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Beijing, China. pp.263-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416708v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new data structure for the computation of equivalent properties in 3D porous media</w:t>
+                <w:t xml:space="preserve">STIM tomography : a potential tool for the non-destructive characterisation of SiC microcomposite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Delesse</w:t>
+                <w:t xml:space="preserve">P. Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Le Saec</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMA'01 : 6th ACM symposium on Solid Modelling and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Ann Arbor, Mich., USA, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Nuclear Microprobe Technology and Applications 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Bordeaux, France. pp.238-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416706v1</w:t>
+                <w:t xml:space="preserve">in2p3-00019680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STIM tomography : a potential tool for the non-destructive characterisation of SiC microcomposite materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Le Gallet</w:t>
+                <w:t xml:space="preserve">INTERACTION BETWEEN GAS DIFFUSION AND MULTISTABLE HETEROGENEOUS CHEMICAL KINETICS IN C/C COMPOSITE PROCESSING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rebillat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Baconneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Michel Brauner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Microprobe Technology and Applications 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Bordeaux, France. pp.238-243</w:t>
+              <w:t xml:space="preserve">Fundamentals of Gas-Phase and Surface Chemistry of Vapor-Phase Deposition II/ Process Control, Diagnostics and Modeling in Semiconductor Manufacturing IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Washington, United States. pp.237--244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00019680v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTERACTION BETWEEN GAS DIFFUSION AND MULTISTABLE HETEROGENEOUS CHEMICAL KINETICS IN C/C COMPOSITE PROCESSING</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">A new data structure for the computation of equivalent properties in 3D porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Delesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Saec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude-Michel Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamentals of Gas-Phase and Surface Chemistry of Vapor-Phase Deposition II/ Process Control, Diagnostics and Modeling in Semiconductor Manufacturing IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Washington, United States. pp.237--244</w:t>
+              <w:t xml:space="preserve">SMA'01 : 6th ACM symposium on Solid Modelling and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Ann Arbor, Mich., USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400022v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic and disordered polytypes of SiC: A dynamic model based on local deformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Naslain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7426,291 +7426,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical supercritical fluid infiltration of pyrocarbon with thermal gradients: deposition kinetics and multiphysics modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal History Mapping in Powder Bed Laser Sintering at the Micrometer Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Talue</w:t>
+                <w:t xml:space="preserve">François Rouzé L’alzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Badey</w:t>
+                <w:t xml:space="preserve">Thierry Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guette</w:t>
+                <w:t xml:space="preserve">Élise Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rene Pailler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manuel Gaudon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composites Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6, pp.20. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (47), pp.42801-42808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcs6010020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.2c04683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955608v1</w:t>
+                <w:t xml:space="preserve">hal-03901644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal History Mapping in Powder Bed Laser Sintering at the Micrometer Scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical supercritical fluid infiltration of pyrocarbon with thermal gradients: deposition kinetics and multiphysics modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rouzé L’alzit</w:t>
+                <w:t xml:space="preserve">Gaetan Talue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Cardinal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
+                <w:t xml:space="preserve">Quentin Badey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Bonnet</w:t>
+                <w:t xml:space="preserve">Alain Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Gaudon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rene Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (47), pp.42801-42808. </w:t>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.2c04683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcs6010020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901644v1</w:t>
+                <w:t xml:space="preserve">hal-03955608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic and gas-phase study of the chemical vapor deposition of silicon carbide from C2H3SiCl3/H2</w:t>
               </w:r>
@@ -7722,64 +7722,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Laduye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chollon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Industrial and Engineering Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 94, pp.145-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7839,51 +7839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rouzé L'Alzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U-Chan Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7947,90 +7947,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex geometry macroporous SiC ceramics obtained by 3D-printing, polymer impregnation and pyrolysis (PIP) and chemical vapor deposition (CVD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8215,103 +8215,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitization and image-based structure-properties relationship evaluation of a porous gold micro-electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 193, pp.108812. </w:t>
@@ -8343,334 +8343,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Thickness of a Porous Micro-Electrode Operating a Single Redox Reaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insight on carbonisation and graphitisation mechanisms as obtained from a bottom-up analytical approach of X-ray diffraction patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Zhang</w:t>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Reculusa</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnieszka Dabrowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.201800972⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 147, pp.602-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367334v2</w:t>
+                <w:t xml:space="preserve">hal-02080628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight on carbonisation and graphitisation mechanisms as obtained from a bottom-up analytical approach of X-ray diffraction patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Puech</w:t>
+                <w:t xml:space="preserve">Optimal Thickness of a Porous Micro-Electrode Operating a Single Redox Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Dabrowska</w:t>
+                <w:t xml:space="preserve">Lin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephane Reculusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 147, pp.602-611. </w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.173-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.03.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/celc.201800972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080628v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367334v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the non-linear mechanical and thermomechanical behavior of 3D carbon/carbon composites based on internal interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8756,64 +8756,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8877,51 +8877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image-based Numerical Modeling of Self-Healing in a Ceramic-Matrix Minicomposite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ricchiuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8975,2337 +8975,2337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and gas-surface interaction studies of a 3D carbon/carbon composite in atmospheric entry plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Damage investigation and modeling of 3D woven ceramic matrix composites from X-ray tomography in-situ tensile tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Couégnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouterf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Levet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.-B. Gouriet</w:t>
+                <w:t xml:space="preserve">Stéphane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.11.054⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.130 - 139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.08.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761300v1</w:t>
+                <w:t xml:space="preserve">hal-01593228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical modeling of the transient ablation of a 3D C/C composite</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A time-dependent atomistic reconstruction of severe irradiation damage and associated property changes in nuclear graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Farbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Hardcastle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rik Brydson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.06.130⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120, pp.111 - 120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761299v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modeling of diffusion and electrochemical reactions in porous micro-electrodes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X.P. P Nguyen</w:t>
+                <w:t xml:space="preserve">Synthesis of carbon coating and carbon matrix for C/C composites based on a hydrocarbon in its supercritical state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Petitcorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2017.07.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127, pp.41 - 47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2017.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140930v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A time-dependent atomistic reconstruction of severe irradiation damage and associated property changes in nuclear graphite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Farbos</w:t>
+                <w:t xml:space="preserve">Microstructure and gas-surface interaction studies of a 3D carbon/carbon composite in atmospheric entry plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Levet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Helber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Freeman</w:t>
+                <w:t xml:space="preserve">J. Couzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trevor Hardcastle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
+                <w:t xml:space="preserve">J. Mathiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rik Brydson</w:t>
+                <w:t xml:space="preserve">J.-B. Gouriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 120, pp.111 - 120. </w:t>
+              <w:t xml:space="preserve">, 2017, 114, pp.84-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.11.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717043v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of carbon coating and carbon matrix for C/C composites based on a hydrocarbon in its supercritical state</w:t>
+                <w:t xml:space="preserve">Multi-scale modeling of diffusion and electrochemical reactions in porous micro-electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Maillé</w:t>
+                <w:t xml:space="preserve">T.D. D Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Le Petitcorps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Guette</w:t>
+                <w:t xml:space="preserve">X.P. P Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2017.03.015⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173, pp.153-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2017.07.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844598v1</w:t>
+                <w:t xml:space="preserve">hal-03140930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage investigation and modeling of 3D woven ceramic matrix composites from X-ray tomography in-situ tensile tests</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amine Bouterf</w:t>
+                <w:t xml:space="preserve">Analytical modeling of the transient ablation of a 3D C/C composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane G. Roux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Aspa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 140, pp.130 - 139. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 115, pp.1150-1165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.08.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.06.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593228v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flash characterisation method for thin cylindrical multilayered composites based on the combined front and rear faces thermograms</w:t>
+                <w:t xml:space="preserve">Thermographic and tomographic methods for tridimensional characterization of thermal transfer in silica/phenolic composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loys Duquesne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lorrette</w:t>
+                <w:t xml:space="preserve">G. Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pradere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
+                <w:t xml:space="preserve">A. Ahmadi-Sénichault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Caty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ayvazyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. L Gregori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17686733.2016.1165958⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104, pp.71-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761323v1</w:t>
+                <w:t xml:space="preserve">hal-01761315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal properties measurements of a silica/pyrocarbon composite at the microscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indrayush De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (24), pp.245101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4972974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of effective heat conductivities of foams by coupled conduction and radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A flash characterisation method for thin cylindrical multilayered composites based on the combined front and rear faces thermograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lorrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alberto Ortona</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.182-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17686733.2016.1165958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.06.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01617212v1</w:t>
+                <w:t xml:space="preserve">hal-01761323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid random walk method for the simulation of coupled conduction and linearized radiation transfer at local scale in porous media with opaque solid phases</w:t>
+                <w:t xml:space="preserve">Numerical study of effective heat conductivities of foams by coupled conduction and radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ortona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2015.10.056⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109, pp.270-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617202v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer-Derived Silicoboron Carbonitride Foams for CO2 Capture: From Design to Application as Scaffolds for the in Situ Growth of Metal–Organic Frameworks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A hybrid random walk method for the simulation of coupled conduction and linearized radiation transfer at local scale in porous media with opaque solid phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.707-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2015.10.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201600060⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01368441v1</w:t>
+                <w:t xml:space="preserve">hal-01617202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermographic and tomographic methods for tridimensional characterization of thermal transfer in silica/phenolic composites</w:t>
+                <w:t xml:space="preserve">Polymer-Derived Silicoboron Carbonitride Foams for CO2 Capture: From Design to Application as Scaffolds for the in Situ Growth of Metal–Organic Frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bresson</w:t>
+                <w:t xml:space="preserve">Fabien Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ahmadi-Sénichault</w:t>
+                <w:t xml:space="preserve">Martin Depardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Caty</w:t>
+                <w:t xml:space="preserve">Zineb Mouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ayvazyan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.L. L Gregori</w:t>
+                <w:t xml:space="preserve">Yuji Iwamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22, pp. 8346-8357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201600060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.08.022⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761315v1</w:t>
+                <w:t xml:space="preserve">hal-01368441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of strength reduction along the graphenization pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating carbon materials nanostructure using image orientation statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Gamboa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Farbos</w:t>
+                <w:t xml:space="preserve">P. Weisbecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Aurel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Farbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Leyssale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1501009⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.11.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761327v1</w:t>
+                <w:t xml:space="preserve">hal-01120268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative, space-resolved method for optical anisotropy estimation in bulk carbons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanism of strength reduction along the graphenization pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gamboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Farbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.05.005⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.e1501009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1501009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761324v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale elasticity of highly anisotropic pyrocarbons</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A quantitative, space-resolved method for optical anisotropy estimation in bulk carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Couégnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Weisbecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 94, pp.285 - 294. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.06.060⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 91, pp.423-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717025v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation-guided two-scale approach for the segmentation and quantitative description of woven bundles of fibers from three-dimensional tomographic images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Chapoullie</w:t>
+                <w:t xml:space="preserve">Nanoscale elasticity of highly anisotropic pyrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Farbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Germain</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Leyssale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (6), </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94, pp.285 - 294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.24.6.061113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.06.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717054v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical processes causing the formation of penitentes</w:t>
+                <w:t xml:space="preserve">Orientation-guided two-scale approach for the segmentation and quantitative description of woven bundles of fibers from three-dimensional tomographic images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Claudin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Cedric Chapoullie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cataldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Andreotti</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.033015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.24.6.061113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206224v1</w:t>
+                <w:t xml:space="preserve">hal-01717054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating carbon materials nanostructure using image orientation statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
+                <w:t xml:space="preserve">Physical processes causing the formation of penitentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Claudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarry Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Plapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Weisbecker</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 84, pp.14. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.033015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.11.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.033015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120268v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Raman study to obtain crystallite size of carbon materials: A better alternative to the Tuinstra-Koenig law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mallet-Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Cazayous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 80, pp.629-639. </w:t>
@@ -11446,64 +11446,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale structure and texture of highly anisotropic pyrocarbons revisited with transmission electron microscopy, image processing, neutron diffraction and atomistic modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Farbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Weisbecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.E. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11605,51 +11605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of Raman D band for pyrocarbons with crystallite size in the 2-5 nm range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mallet-Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Weisbecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11722,51 +11722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of X-ray computed micro-tomography to the study of damage and oxidation kinetics of thermostructural composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ibarroule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11908,51 +11908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46, pp.79-87. </w:t>
@@ -12029,51 +12029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lorrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Birot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12494,1211 +12494,1211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tough silicon carbide macro/mesocellular crack-free monolithic foams</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of chemical vapor infiltration and deposition based on 3D images: a local scale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kokkoris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Vapor Deposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916122v1</w:t>
+                <w:t xml:space="preserve">hal-00624480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pearson Random Walk algorithms for fiber-scale modeling of chemical vapor infiltration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Co&amp;lt;sub&amp;gt;1−&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt;Mg&amp;lt;sub&amp;gt;&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt;MoO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; compounds for pressure indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Largeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Demourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (4), pp.1319-1324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am2001218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584762v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified Marching Cubes: an efficient discretization scheme for simulations of deposition/ablation in complex media</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temperature induced transition from hexagonal to circular pits in graphite oxidation by O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delehouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Weisbecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Epherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2010.10.027⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (4), 044102 (3 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3615801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584763v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of X-Ray CMT for the Modeling of C/C Composites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simplified Marching Cubes: an efficient discretization scheme for simulations of deposition/ablation in complex media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Donias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christianne Mulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Delesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.201000233⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (3), pp.811-1218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2010.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-00584778v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methyldichloroborane Evidenced as an Intermediate in the Chemical Vapour Deposition Synthesis of Boron Carbide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Alotta</w:t>
+                <w:t xml:space="preserve">Tough silicon carbide macro/mesocellular crack-free monolithic foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Ungureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lorrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Birot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2011.5105⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (38), pp.14732-14740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1jm12084k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346930v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of chemical vapor infiltration and deposition based on 3D images : a local scale approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Kokkoris</w:t>
+                <w:t xml:space="preserve">Pearson Random Walk algorithms for fiber-scale modeling of chemical vapor infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christianne Mulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Coindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Vapor Deposition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (3), pp.1157-1168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cvde.201106895⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00783489v1</w:t>
+                <w:t xml:space="preserve">hal-00584762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature induced transition from hexagonal to circular pits in graphite oxidation by O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
+                <w:t xml:space="preserve">Benefits of X-Ray CMT for the Modeling of C/C Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Coindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christianne Mulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Epherre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 99 (4), 044102 (3 p.). </w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3D‐Imaging of Materials and Systems, 13 (3), pp.178-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3615801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adem.201000233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618148v1</w:t>
+                <w:t xml:space="preserve">hal-00584778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co&amp;lt;sub&amp;gt;1−&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt;Mg&amp;lt;sub&amp;gt;&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt;MoO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; compounds for pressure indicators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methyldichloroborane Evidenced as an Intermediate in the Chemical Vapour Deposition Synthesis of Boron Carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Robertson</w:t>
+                <w:t xml:space="preserve">G. Reinisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Largeteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+                <w:t xml:space="preserve">S. Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Chollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Demourgues</w:t>
+                <w:t xml:space="preserve">D. Alotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 3 (4), pp.1319-1324. </w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (9), pp.8323-8327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/am2001218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2011.5105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00606550v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of chemical vapor infiltration and deposition based on 3D images: a local scale approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Germain</w:t>
+                <w:t xml:space="preserve">Simulation of chemical vapor infiltration and deposition based on 3D images : a local scale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Supiot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Kokkoris</w:t>
+                <w:t xml:space="preserve">G. Kokkoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Vapor Deposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 17, pp.312-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cvde.201106895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624480v1</w:t>
+                <w:t xml:space="preserve">hal-00783489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant titanium electron wave function in gallium oxide : a potential electron-nuclear spin system for quantum information processing</w:t>
               </w:r>
@@ -13814,90 +13814,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Infiltration of Fibre Preforms From X-ray Tomography Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Szelengowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christianne Mulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13948,64 +13948,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of Carbon-Carbon Composite Ablation in Rocket Nozzles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Aspa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14046,1521 +14046,1512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of atomic and molecular oxygen on 3C-SiC(111) and ([overline 1][overline 1][overline 1]) surfaces: A first-principles study</w:t>
+                <w:t xml:space="preserve">A Graphical Tool for the Tomographic Characterization of Microstructural Features on Metal Matrix Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junjie Wang</w:t>
+                <w:t xml:space="preserve">T. Cadavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litong Zhang</w:t>
+                <w:t xml:space="preserve">Gerald Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingfeng Zeng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+                <w:t xml:space="preserve">P. Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laifei Cheng</w:t>
+                <w:t xml:space="preserve">P. Achille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Tomography and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14 (S10), pp.3-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00410350v1</w:t>
+                <w:t xml:space="preserve">hal-00410362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An image-guided atomistic reconstruction of pyrolytic carbons</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Ablation of carbon-based materials: Multiscale roughness modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Aspa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Goyhénèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3272949⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (9), pp.1470-1477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2008.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484786v1</w:t>
+                <w:t xml:space="preserve">hal-00410361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global and local characterization of the thermal diffusivities of SiCf/SiC composites with infrared thermography and flash method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Adsorption of atomic and molecular oxygen on 3C-SiC(111) and ([overline 1][overline 1][overline 1]) surfaces: A first-principles study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Litong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingfeng Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carlos Alberto Alves Cairo</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laifei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2009.02.004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (12), 125304, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.125304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00410358v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graphical Tool for the Tomographic Characterization of Microstructural Features on Metal Matrix Composites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An image-guided atomistic reconstruction of pyrolytic carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Weisbecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Tomography and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95 (23), pp.231912-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3272949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00410362v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ablation of carbon-based materials: Multiscale roughness modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Global and local characterization of the thermal diffusivities of SiCf/SiC composites with infrared thermography and flash method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bamford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yvan Aspa</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Goyhénèche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlos Alberto Alves Cairo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 69 (9), pp.1470-1477. </w:t>
+              <w:t xml:space="preserve">, 2009, 69 (7-8), pp.1131--1141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2008.09.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2009.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00410361v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics evidences of the full graphitization of a nanodiamond annealed at 1500 K</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+                <w:t xml:space="preserve">Axis detection of cylindrical objects in 3-D images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christianne Mulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Donias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baylou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 454, pp.299-304</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (3), pp.0311081-0311089</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407510v1</w:t>
+                <w:t xml:space="preserve">hal-00326703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforced carbon foams prepared by chemical vapor infiltration: A process modeling approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Analytical modeling of the steady state ablation of a 3D C/C composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Aspa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francis Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.04.065⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51, pp.2614-2627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2008.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00410177v1</w:t>
+                <w:t xml:space="preserve">hal-00407509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Brownian motion technique to simulate gasification and its application to C/C composite ablation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Molecular dynamics evidences of the full graphitization of a nanodiamond annealed at 1500 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 454, pp.299-304</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00410192v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rarefied Pure Gas Transport in Non-isothermal Porous Media: Validation and Tests of the Model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dubroca</w:t>
+                <w:t xml:space="preserve">Reinforced carbon foams prepared by chemical vapor infiltration: A process modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gaborieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delettrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Chollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-008-9223-y⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 203 (5-7), pp.510-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.04.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00270403v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigation of BCl_3 decomposition in H_2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Brownian motion technique to simulate gasification and its application to C/C composite ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.04.086⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (4), pp.1034-1041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2008.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00410189v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal orientation estimators for detection of cylindrical objects</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rarefied Pure Gas Transport in Non-isothermal Porous Media: Validation and Tests of the Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Germain</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dubroca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11760-007-0035-2⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 75, pp.295-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-008-9223-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00188509v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical modeling of the steady state ablation of a 3D C/C composite</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental and theoretical investigation of BCl_3 decomposition in H_2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reinisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Chollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2008.01.008⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 203 (5-7), pp.643-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.04.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407509v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axis detection of cylindrical objects in 3-D images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Optimal orientation estimators for detection of cylindrical objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christianne Mulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Donias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15585,1706 +15576,1715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (1), pp.51-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11760-007-0035-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00326703v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical stability study for a densification front in a Carbon/Carbon composite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">A theoretical/experimental approach to the intrinsic oxidation reactivities of C/C composites and of their components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Duclous</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwénaël Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2007.06.022⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45, pp.2768-2776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2007.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407506v1</w:t>
+                <w:t xml:space="preserve">hal-00407507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of structural and transport properties in fibrous C/C composite preforms as digitized by X-ray CMT. Part II : Heat and gas transport</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bernard</w:t>
+                <w:t xml:space="preserve">Rarefied Pure Gas Transport in Non-Isothermal Porous Media: Effective Transport properties from Homogenization of the Kinetic Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dubroca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/jmr.2007.0216⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73, pp.211-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S11242-007-9167-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407504v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Investigation for the Active-to-Passive Transition in the Oxidation of Silicon Carbide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Analytical stability study for a densification front in a Carbon/Carbon composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Guette</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Duclous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2008.02353.x⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 62, pp.6081- 6089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2007.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00410187v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical/experimental approach to the intrinsic oxidation reactivities of C/C composites and of their components</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Assessment of structural and transport properties in fibrous C/C composite preforms as digitized by X-ray CMT. Part II : Heat and gas transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Coindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azita Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2007.09.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (6), pp.1537-1550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/jmr.2007.0216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407507v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rarefied Pure Gas Transport in Non-Isothermal Porous Media: Effective Transport properties from Homogenization of the Kinetic Equation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dubroca</w:t>
+                <w:t xml:space="preserve">Theoretical Investigation for the Active-to-Passive Transition in the Oxidation of Silicon Carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Litong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingfeng Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91 (5), pp.1665 - 1673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2008.02353.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S11242-007-9167-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00269369v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The film-boiling densification process for C/C composite fabrication : from local scale to overall optimization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low Temperature Pyrocarbon : a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Sébastian</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Bourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Chollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Brazilian Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17, pp.1090-1095</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407501v1</w:t>
+                <w:t xml:space="preserve">hal-00092046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and Numerical studyof the Densification of Carbon/Carbon Composites by a Film-Boiling Chemical Vapor Infiltration Process</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The film-boiling densification process for C/C composite fabrication : from local scale to overall optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Goyhénèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sébastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Rodolphe Puiggali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 61, pp.7509-7527</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 61, pp.5336-5353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2006.04.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306047v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the CVI Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Vignoles</w:t>
+                <w:t xml:space="preserve">Analytical and Numerical studyof the Densification of Carbon/Carbon Composites by a Film-Boiling Chemical Vapor Infiltration Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Michel Brauner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nadeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61, pp.7509-7527</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.50.97⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01895878v1</w:t>
+                <w:t xml:space="preserve">hal-00306047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La croissance des pyrocarbones</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
+                <w:t xml:space="preserve">Modelling of the CVI Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Advanced Fibrous Inorganic Composites V, 50, pp.97 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.50.97⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00092033v1</w:t>
+                <w:t xml:space="preserve">hal-01895878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Temperature Pyrocarbon : a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId470" w:history="1">
+                <w:t xml:space="preserve">La croissance des pyrocarbones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Vallerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Langlais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Chollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Brazilian Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 17, pp.1090-1095</w:t>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 295-296, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00092046v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of structural and transport properties in fibrous C/C composite preforms as digitized by X-ray CMT. Part I : Image acquisition and geometrical properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Ablation of carbon-based materials : investigation of roughness set-up from heterogeneous reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Duffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Goyhénèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Aspa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 48, pp.3387-3401</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407500v1</w:t>
+                <w:t xml:space="preserve">hal-00363237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptative filtering method to evalute normal vectors and surface areas of 3d objects. Application to snow images from X-ray tomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of structural and transport properties in fibrous C/C composite preforms as digitized by X-ray CMT. Part I : Image acquisition and geometrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Coindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (9), pp.2328-2339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/JMR.2005.0311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185086v1</w:t>
+                <w:t xml:space="preserve">hal-00407500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of isobaric–isothermal chemical vapor infiltration: effects of reactor control parameters on a densification</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An adaptative filtering method to evalute normal vectors and surface areas of 3d objects. Application to snow images from X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Flin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bruno Brzoska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeu A. Pieritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lesaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14 (5), pp.585-596</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407499v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ablation of carbon-based materials : investigation of roughness set-up from heterogeneous reactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Modeling of isobaric–isothermal chemical vapor infiltration: effects of reactor control parameters on a densification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvan Aspa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 166, pp.15-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2004.07.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363237v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal modelling of a carbon/carbon composite material fabrication process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Lines</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Sébastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean- Rodolphe Puiggali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17322,103 +17322,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CVD and CVI of pyrocarbon from various precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Poche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 188-189 (1-3 Spécial), pp.241-249. </w:t>
@@ -17456,64 +17456,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct 3D microscale imaging of C/C composites with computed holotomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Coindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Cloetens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17560,103 +17560,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray tomographic imaging of Al/SiCp functionally graded composites fabricated by centrifugal rheocasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre J. Velhinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. D. Sequeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bras Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 200, pp.308-314</w:t>
@@ -17698,77 +17698,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of SiC/SiC fibrous composites according to CVI-techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Naslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramic Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 144, pp.19-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17793,90 +17793,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of pyrocarbon chemical vapor infiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Le Poche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 36, pp.259-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17895,741 +17895,741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring density and temperature in C/C composites elaborated by CVI with induction heating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic modeling of gas-phase decomposition of propane : correlation with pyrocarbon deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Leutard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+                <w:t xml:space="preserve">Olivier Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lamouroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bernard</w:t>
+                <w:t xml:space="preserve">Jerôme Lavenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Synthesis and Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11, pp.Pr3-101--Pr3-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00337419v1</w:t>
+                <w:t xml:space="preserve">hal-00337420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between homogeneous propane pyrolysis and pyrocarbon deposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Monitoring density and temperature in C/C composites elaborated by CVI with induction heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Féron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Lavenac</w:t>
+                <w:t xml:space="preserve">Bruno Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.1402981⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Synthesis and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 9, pp.259-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1015251518333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337417v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image segmentation for phase-contrast hard X-ray CMT of C/C composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Correlation between homogeneous propane pyrolysis and pyrocarbon deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Lavenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0008-6223(00)00103-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 148, pp.C695-C708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.1402981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327612v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modeling of gas-phase decomposition of propane : correlation with pyrocarbon deposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Image segmentation for phase-contrast hard X-ray CMT of C/C composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 39 (2), pp.167-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0008-6223(00)00103-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337420v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the bifurcation method for diffusion coefficients to porous medium transport</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Pyrocarbon anisotropy as measured by electron diffraction and polarised light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Trouvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Doux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 15 (1), pp.92-101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327610v1</w:t>
+                <w:t xml:space="preserve">hal-00327609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrocarbon anisotropy as measured by electron diffraction and polarised light</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Extension of the bifurcation method for diffusion coefficients to porous medium transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Doux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 328 (6), pp.465-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1620-7742(00)00038-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327609v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between a reactive preform and the surrounding gas-phase during CVI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 10 (2), pp.Pr2-9 - Pr2-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18680,64 +18680,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Naslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 159-160, pp.359-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18762,77 +18762,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the CVD of MoSi2 : an experimental study from the MoCl4-SiCl4-H2-Ar precursor with a view to the preparation of C/MoSi2/SiC and SiC/MoSi2/SiC microcomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Naslain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18930,51 +18930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19027,217 +19027,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cluster Approach for the modelling of the layer-by-layer growth of SiC polytypes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ducasse</w:t>
+                <w:t xml:space="preserve">Modelling Binary, Knudsen and Transition Regime Diffusion Inside Complex Porous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 05 (C5), pp.C5-159-C5-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1995517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327601v1</w:t>
+                <w:t xml:space="preserve">jpa-00253842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Binary, Knudsen and Transition Regime Diffusion Inside Complex Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Vignoles</w:t>
+                <w:t xml:space="preserve">A Cluster Approach for the modelling of the layer-by-layer growth of SiC polytypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 99 (15), pp.5402-5412</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00253842v1</w:t>
+                <w:t xml:space="preserve">hal-00327601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterations of the sawtooth map as a dynamical model for CVD/CVI SiC polytype growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 3, pp.1177-1194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19284,77 +19284,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the kinetics of boron nitride CVD from BF3-NH3-Ar : 2 - Influence of the precursor composition and chemical mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Prouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Naslain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19392,51 +19392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic relaxation and dynamical generation of ordered and disordered chemical vapour infiltration (CVI) SiC polytypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 118 (3-4), pp.430-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19711,51 +19711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weisbecker Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Ceramic Matrix Composites 8: Ceramic Transactions, Volume 248 (eds L. Zhang and D. Jiang), John Wiley &amp; Sons, Inc., Hoboken, NJ, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
@@ -19778,212 +19778,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the coupled evolution of micro-geometry and transport properties of simple 3D porous media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
+                <w:t xml:space="preserve">Modelling of porous materials evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">J.-M. Crolet. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves Buffière; Éric Maire; José Baruchel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational methods for fluid flow and Transport in porous media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Verlag, pp.217-226, 2000, Theory and Applications of Transport in Porous Media vol. 17</w:t>
+              <w:t xml:space="preserve">X-ray Tomography in Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès, pp.177-192, 2000, 978-2-7462-0115-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327608v1</w:t>
+                <w:t xml:space="preserve">hal-00416361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of porous materials evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
+                <w:t xml:space="preserve">Numerical study of the coupled evolution of micro-geometry and transport properties of simple 3D porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jean-Yves Buffière; Éric Maire; José Baruchel. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-M. Crolet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-ray Tomography in Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès, pp.177-192, 2000, 978-2-7462-0115-6</w:t>
+              <w:t xml:space="preserve">Computational methods for fluid flow and Transport in porous media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Verlag, pp.217-226, 2000, Theory and Applications of Transport in Porous Media vol. 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416361v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -20093,77 +20093,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image-based 2D numerical modeling of oxide formation in self-healing CMCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couégnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ricchiuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20211,77 +20211,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional oxydation modelling of MAC composite materials: part II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ricchiuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-7418, INRIA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -20303,77 +20303,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional oxydation modelling of MAC composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ricchiuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Vignoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-7417, INRIA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -20667,51 +20667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924567v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Box" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rebillat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bumbieler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Texier-Mandoki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denneulin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cou&#233;gnat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazars" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benezech" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463757v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gonneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rochais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Enguehard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398593v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cou&#233;gnat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuhn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463764v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398589v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398592v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Le" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kuhn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398665v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T D Le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignoles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vignoles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419637v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourlet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorrette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guilbert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauder" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621543v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Raude" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delehouz&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Charron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blaineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Turchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Louis Vignoles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525264v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouannigot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715926v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Farbos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre da Costa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weisbecker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leyssale" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisbecker Patrick" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174677v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Ahmadi-S&#233;nichault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bresson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viguen Ayvazyan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chapoulli&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cataldi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948484v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011677v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bresson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Merzeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Ahmadi-Senichault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950249v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ros" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Szelengowicz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948489v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773452v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Urs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.26" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950311v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chollon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Langlais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard L. Vignoles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202129v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lorrette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012079" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624479v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Drean" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christianne Mulat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669484v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Villesuzanne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584771v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470944127.ch31" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669499v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322828v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Coindreau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584775v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573234v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Vignoles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Germain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Supiot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584776v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391360v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vitti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399521v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delettrez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196744v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Vignoles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagner Coulard Dias" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391352v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669498v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399533v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326711v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baylou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167616v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Donias" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.736727" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167692v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306178v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Michel Brauner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lines" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nadeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Puiggali" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269376v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Preux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubroca" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416707v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. Velhinho" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Sequeira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Martins" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bras Fernandes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416709v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416708v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Poche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Descamps" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416706v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delesse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019680v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michelet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebillat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400022v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baconneau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331692v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Naslain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04916277v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Po&#235;tte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de la Vauvre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.126603" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758646v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Polewczyk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lafourcade" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pineau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2024.100376" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249516v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Da Costa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.118109" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955608v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Talue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Badey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Pailler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010020" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901644v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouz&#233; L&#8217;alzit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardinal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Bonnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gaudon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c04683" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987622v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desenfant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laduye" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiec.2020.10.029" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283160v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouz&#233; L'Alzit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bazin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U-Chan Chung" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catros" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102044" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03120175v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacques" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allemand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. David" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.01.008" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018518v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ambrozio" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J-M Pellenq" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Al de Souza" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c02921" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863272v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.108812" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367334v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Reculusa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201800972" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080628v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Dabrowska" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.03.013" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328597v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.07.101" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368380v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Le" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.113325" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02118786v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Perrot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ricchiuto" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics2020026" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761300v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Helber" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couzi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathiaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Gouriet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.11.054" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761299v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aspa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.06.130" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140930v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. D Le" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.P. P Nguyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.07.039" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717043v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Freeman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Hardcastle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Brydson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.05.009" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844598v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maill&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Petitcorps" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2017.03.015" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593228v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.08.034" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761323v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Duquesne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Batsale" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2016.1165958" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761320v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrayush De" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972974" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617212v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ortona" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.06.013" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617202v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.10.056" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368441v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sandra" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Depardieu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Mouline" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Iwamoto" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600060" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WHZV9ZJC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761315v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bresson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmadi-S&#233;nichault" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Caty" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayvazyan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. L Gregori" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.08.022" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761327v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gamboa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aurel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501009" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761324v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allemand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.05.005" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717025v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Farbos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Leyssale" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.06.060" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717054v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chapoullie" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061113" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206224v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claudin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarry Hugo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Plapp" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.033015" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120268v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weisbecker" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.11.048" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756987v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Toulouse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cazayous" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.09.006" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNRCXN30-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761328v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501028n" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717019v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Fischer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalanne" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.08.087" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-659DXC5W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756986v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7671-x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538029v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ibarroule" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Herbreteau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.10.053" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845084v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ledain" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Woelffel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.07.048" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870747v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ungureanu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sigaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Birot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201300015" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JBD8QCN0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673337v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3698202" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761329v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinisch" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Miki" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan M Wong" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris B. Simmons" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct300278x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773213v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.05.015" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916122v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm12084k" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584762v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584763v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.10.027" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584778v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lachaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000233" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PF7JX8D5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346930v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinisch" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alotta" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5105" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783489v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kokkoris" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201106895" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618148v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Epherre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3615801" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606550v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Righetti" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Robertson" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Largeteau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demourgues" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am2001218" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624480v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Supiot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kokkoris" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561954v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mentink-Vigier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Binet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gourier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.184414" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584768v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.71.108" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649880v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.04.002" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410350v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Wang" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litong Zhang" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Zeng" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laifei Cheng" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.125304" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484786v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3272949" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410358v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bamford" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Florian" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Alves Cairo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.02.004" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0KR1S85-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410362v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadavez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ferreira" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Medeiros" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Achille" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Rocha" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410361v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Aspa" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goyh&#233;n&#232;che" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.09.019" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB8RS52V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407510v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410177v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaborieau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.04.065" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCNR9Z69-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410192v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2008.07.015" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270403v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-008-9223-y" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410189v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.04.086" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188509v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-007-0035-2" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407509v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2008.01.008" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326703v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407506v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Duclous" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gaillard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.06.022" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407504v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Ahmadi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2007.0216" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410187v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2008.02353.x" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WT3687D8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407507v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Bourget" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2007.09.034" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269369v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11242-007-9167-7" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407501v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;bastian" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Rodolphe Puiggali" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lines" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.04.025" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306047v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895878v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.50.97" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092033v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vallerot" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092046v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407500v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2005.0311" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84E44F8766CB09930BB60866C30A621165BC659E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185086v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bruno Brzoska" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeu A. Pieritz" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lesaffre" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407499v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2004.07.064" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363237v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Duffa" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Goyh&#233;n&#232;che" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416710v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailler" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351995v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mouchon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.08.036" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338188v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(02)01693-2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338190v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338187v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pailler" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337422v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Poche" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337419v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leutard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamouroux" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bernard" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015251518333" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337417v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F&#233;ron" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lavenac" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1402981" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327612v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6223(00)00103-2" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337420v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327610v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(00)00038-6" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327609v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Trouvat" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Limousin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doux" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327611v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327606v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327605v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004560232166" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PTRZ7DGP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327603v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bertrand" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lavaud" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Hadi" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2219(97)00210-0" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VVV599L5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327601v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ducasse" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253842v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1995517" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327300v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127493000970" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327304v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prouhet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327296v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(92)90092-W" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463632v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715949v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327608v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416361v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Heintz" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790052v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrot" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653353v2" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526121v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526117v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03625756v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924567v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Box" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rebillat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bumbieler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Texier-Mandoki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398592v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cou&#233;gnat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuhn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398612v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Le" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kuhn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denneulin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cou&#233;gnat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazars" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benezech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463757v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gonneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rochais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Enguehard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398589v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463764v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398665v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T D Le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignoles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vignoles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621543v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Raude" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delehouz&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Charron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621621v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419637v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourlet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorrette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guilbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauder" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525264v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouannigot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blaineau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Turchi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Louis Vignoles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715926v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Farbos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre da Costa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weisbecker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leyssale" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisbecker Patrick" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174677v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Ahmadi-S&#233;nichault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bresson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viguen Ayvazyan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948489v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948484v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chapoulli&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cataldi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950257v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bresson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Merzeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Ahmadi-Senichault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950249v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ros" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Szelengowicz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202129v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lorrette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012079" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624479v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Drean" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christianne Mulat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773452v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Urs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.26" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950311v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chollon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Langlais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669488v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard L. Vignoles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669484v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Villesuzanne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584776v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669499v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584771v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470944127.ch31" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322828v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Coindreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584775v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573234v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ros" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Vignoles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Germain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Supiot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399533v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399521v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delettrez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391360v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vitti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196744v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Vignoles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagner Coulard Dias" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391352v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669498v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326711v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baylou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167616v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Donias" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.736727" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167692v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306178v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Michel Brauner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lines" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nadeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Puiggali" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269376v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Preux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubroca" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416709v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416708v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Poche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Descamps" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416707v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. Velhinho" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Sequeira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Martins" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bras Fernandes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019680v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michelet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebillat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guette" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400022v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baconneau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416706v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delesse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331692v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Naslain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04916277v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Po&#235;tte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de la Vauvre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.126603" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758646v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Polewczyk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lafourcade" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pineau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2024.100376" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249516v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Da Costa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.118109" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901644v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouz&#233; L&#8217;alzit" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardinal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Bonnet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gaudon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c04683" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955608v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Talue" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Badey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guette" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Pailler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010020" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987622v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desenfant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laduye" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiec.2020.10.029" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283160v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouz&#233; L'Alzit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bazin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U-Chan Chung" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catros" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102044" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03120175v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacques" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allemand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. David" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.01.008" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018518v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ambrozio" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J-M Pellenq" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Al de Souza" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c02921" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863272v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.108812" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080628v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Dabrowska" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.03.013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367334v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Reculusa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201800972" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328597v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.07.101" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368380v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Le" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.113325" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02118786v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Perrot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ricchiuto" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics2020026" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593228v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.08.034" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717043v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Freeman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Hardcastle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Brydson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.05.009" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844598v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maill&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Petitcorps" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2017.03.015" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761300v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Helber" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couzi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathiaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Gouriet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.11.054" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140930v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. D Le" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.P. P Nguyen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.07.039" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761299v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aspa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.06.130" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761315v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bresson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmadi-S&#233;nichault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Caty" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayvazyan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. L Gregori" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.08.022" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761320v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrayush De" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972974" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761323v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Duquesne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradere" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Batsale" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2016.1165958" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617212v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ortona" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.06.013" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617202v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.10.056" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368441v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sandra" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Depardieu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Mouline" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Iwamoto" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600060" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WHZV9ZJC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120268v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weisbecker" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Farbos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Leyssale" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.11.048" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761327v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gamboa" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aurel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501009" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761324v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allemand" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.05.005" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717025v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.06.060" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717054v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chapoullie" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061113" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206224v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claudin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarry Hugo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Plapp" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.033015" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756987v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Toulouse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cazayous" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.09.006" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNRCXN30-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761328v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501028n" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717019v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Fischer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalanne" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.08.087" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-659DXC5W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756986v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7671-x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538029v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ibarroule" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Herbreteau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.10.053" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845084v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ledain" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Woelffel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.07.048" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870747v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ungureanu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sigaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Birot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201300015" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JBD8QCN0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673337v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3698202" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761329v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinisch" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Miki" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan M Wong" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris B. Simmons" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct300278x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773213v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.05.015" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624480v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Supiot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kokkoris" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606550v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Righetti" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Robertson" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Largeteau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demourgues" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am2001218" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618148v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Epherre" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3615801" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584763v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.10.027" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916122v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm12084k" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584762v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584778v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lachaud" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000233" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PF7JX8D5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346930v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinisch" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alotta" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5105" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783489v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kokkoris" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201106895" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561954v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mentink-Vigier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Binet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gourier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.184414" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584768v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.71.108" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649880v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.04.002" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410362v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadavez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ferreira" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Medeiros" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Achille" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Rocha" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410361v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Aspa" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goyh&#233;n&#232;che" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.09.019" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB8RS52V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410350v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Wang" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litong Zhang" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Zeng" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laifei Cheng" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.125304" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484786v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3272949" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410358v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bamford" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Florian" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Alves Cairo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.02.004" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0KR1S85-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326703v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407509v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2008.01.008" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407510v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410177v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaborieau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.04.065" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCNR9Z69-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410192v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2008.07.015" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270403v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-008-9223-y" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410189v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.04.086" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188509v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-007-0035-2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407507v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Bourget" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2007.09.034" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269369v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11242-007-9167-7" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407506v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Duclous" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gaillard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.06.022" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407504v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Ahmadi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2007.0216" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410187v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2008.02353.x" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WT3687D8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092046v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407501v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;bastian" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Rodolphe Puiggali" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lines" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.04.025" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306047v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895878v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.50.97" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092033v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vallerot" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363237v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Duffa" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Goyh&#233;n&#232;che" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407500v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2005.0311" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84E44F8766CB09930BB60866C30A621165BC659E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185086v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bruno Brzoska" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeu A. Pieritz" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lesaffre" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407499v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2004.07.064" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416710v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailler" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351995v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mouchon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.08.036" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338188v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(02)01693-2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338190v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338187v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pailler" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337422v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Poche" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337420v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F&#233;ron" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lavenac" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337419v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leutard" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamouroux" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bernard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015251518333" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337417v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1402981" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327612v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6223(00)00103-2" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327609v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Trouvat" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Limousin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doux" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327610v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(00)00038-6" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327611v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327606v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327605v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004560232166" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PTRZ7DGP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327603v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bertrand" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lavaud" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Hadi" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2219(97)00210-0" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VVV599L5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253842v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1995517" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327601v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ducasse" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327300v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127493000970" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327304v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prouhet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327296v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(92)90092-W" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463632v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715949v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416361v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Heintz" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327608v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790052v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrot" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653353v2" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526121v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526117v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03625756v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>