--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1762,51 +1762,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C382FEA"/>
+    <w:nsid w:val="2BCBB887"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>