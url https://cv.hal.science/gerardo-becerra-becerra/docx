--- v1 (2026-04-07)
+++ v2 (2026-05-15)
@@ -92,53 +92,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-3194-5264</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">FrGk4oYAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">MCY-6657-2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -173,393 +194,393 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid fault detection and identification strategy for PV systems combining statistical data-driven and Kalman filter algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehya Alrifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Aguilera-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Becerra-Becerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Power Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 252, pp.112381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsr.2025.112381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning-based current estimation for power converters operating in continuous and discontinuous conduction modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredy Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Patino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 224, pp.19-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matcom.2023.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic and geometric properties of equilibria in cyclic switched dynamic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo de Jesus Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Patino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rnc.3679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -569,1015 +590,1024 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Development of a Digital Twin for a Building Microgrid Demonstrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Becerra-Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Aguilera-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerardo Becerra-Becerra</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haider Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE Innovative Smart Grid Technologies, Europe (ISGT Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES) and The Foundation for Innovation and Research – Malta (FiR.mt) together with the IEEE Section Malta, Oct 2025, Valletta, Malta</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES) and The Foundation for Innovation and Research – Malta (FiR.mt) together with the IEEE Section Malta, Oct 2025, Valletta, Malta. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISGTEurope64741.2025.11305337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et développement du jumeau numérique pour démonstrateur de micro-réseau de bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Aguilera Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haider Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage Automatique pour Estimation du Courant des Convertisseurs DC/DC Fonctionnant en Modes de Conduction Continue et Discontinue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo de Jesus Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredy Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Patino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Le Croisic (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du Courant des Convertisseurs DC/DC Fonctionnant en Modes de Conduction Continue et Discontinue par Apprentissage Automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredy Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Patino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique SAGIP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory-dependent Control Lyapunov Functions for Discrete-time Switched Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Tu Pham</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diego Patino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.4150-4155, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Estimation in Power Converters Operating in Continuous and Discontinuous Conduction Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredy Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Patino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrimacs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified hybrid control for DC/DC power converters using port-Hamiltonian formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Patino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IEEE IECON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Pékin, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON.2017.8216837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Lyapunov based control of multicellular converters using Port-Hamiltonian modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Becerra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ahmed-Rédha Meghnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Patino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Annual Conference of the IEEE Industrial Electronics Society ( IECON 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Pékin, China. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2017.8217441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1587,114 +1617,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control and observation of switched systems. Application to power converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo de Jesus Becerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electronics. Université de Lyon; Pontificia universidad javeriana (Bogotá). Facultad de teología, 2019. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019LYSEI123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02900567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1762,51 +1792,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BCBB887"/>
+    <w:nsid w:val="641D90C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1993,51 +2023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerardo-becerra-becerra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3194-5264" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/MCY-6657-2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387796v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Alrifai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Aguilera-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Becerra-Becerra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2025.112381" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048765v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Becerra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Ruiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Patino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.03.011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360201v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo de Jesus Becerra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3679" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387852v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Aguilera Gonzalez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haider Ali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398437v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945290v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014625v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1756" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810024v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985244v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-R&#233;dha Meghnous" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216837" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983391v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becerra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217441" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02900567v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSEI123" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerardo-becerra-becerra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3194-5264" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=FrGk4oYAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/MCY-6657-2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387796v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Alrifai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Aguilera-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Becerra-Becerra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2025.112381" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048765v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Becerra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Ruiz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Patino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.03.011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360201v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo de Jesus Becerra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3679" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387852v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Aguilera-Gonzalez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haider Ali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope64741.2025.11305337" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398437v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Aguilera Gonzalez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738842v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1756" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810024v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-R&#233;dha Meghnous" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216837" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becerra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217441" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02900567v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSEI123" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>