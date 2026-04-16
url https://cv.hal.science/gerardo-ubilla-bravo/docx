--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -199,209 +199,209 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordenamiento Territorial en la costa sur y austral de Chile: casos de Guaitecas y Penco</w:t>
+                <w:t xml:space="preserve">Modelo coremático geoespacial de periurbanización en ciudades intermedias de la Región Metropolitana de Santiago, Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Ubilla-Bravo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josefina Ibañez-Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proyección, Estudios Geográficos y de Ordenamiento Territorial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48162/rev.55.071⟩</w:t>
+              <w:t xml:space="preserve">Economía Sociedad y Territorio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.e2221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22136/est20252221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05435927v1</w:t>
+                <w:t xml:space="preserve">halshs-05475457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelo coremático geoespacial de periurbanización en ciudades intermedias de la Región Metropolitana de Santiago, Chile</w:t>
+                <w:t xml:space="preserve">Ordenamiento Territorial en la costa sur y austral de Chile: casos de Guaitecas y Penco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Ubilla-Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Aranda-Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefina Ibañez-Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economía Sociedad y Territorio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25, pp.e2221. </w:t>
+              <w:t xml:space="preserve">Proyección, Estudios Geográficos y de Ordenamiento Territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (37), pp.69-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22136/est20252221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48162/rev.55.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05475457v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05435927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planificación ecológica como base del ordenamiento territorial en el periurbano de la ciudad de Curicó</w:t>
               </w:r>
@@ -966,200 +966,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contradicciones entre la situación delictual y la percepción de inseguridad en la comuna de Pudahuel, Región Metropolitana de Santiago</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demandas territoriales de la Región Metropolitana de Santiago en el marco de la planificación regional y ordenamiento territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Ubilla-Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bárbara Johnson-Amorrortu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gerardo Ubilla-Bravo</w:t>
+                <w:t xml:space="preserve">Elizabeth Galdámez-Roco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de geografía espacios</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cardinalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (13), pp.6-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02196527v1</w:t>
+                <w:t xml:space="preserve">halshs-02423944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demandas territoriales de la Región Metropolitana de Santiago en el marco de la planificación regional y ordenamiento territorial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contradicciones entre la situación delictual y la percepción de inseguridad en la comuna de Pudahuel, Región Metropolitana de Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Johnson-Amorrortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Ubilla-Bravo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Galdámez-Roco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardinalis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista de geografía espacios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (17), pp.25-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25074/07197209.17.1219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02423944v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02196527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construyendo la Gobernanza Territorial: Experiencias de Trabajo Intermunicipal Mediante un Sistema Regional de Planificación y Ordenamiento Territorial</w:t>
               </w:r>
@@ -1666,165 +1666,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01274029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entidades rurales aisladas de la Región Metropolitana de Santiago de Chile - RMS: localización y vulnerabilidad</w:t>
+                <w:t xml:space="preserve">Críticas en torno a la situación de la planificación territorial en la Región Metropolitana de Santiago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Ubilla-Bravo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuadernos de Geografía, Revista Colombiana de Geografía</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21 (2), pp.127-147</w:t>
+              <w:t xml:space="preserve">Dialéctica territorial: comprendiendo los fenómenos actuales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248754v1</w:t>
+                <w:t xml:space="preserve">halshs-01570481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Críticas en torno a la situación de la planificación territorial en la Región Metropolitana de Santiago</w:t>
+                <w:t xml:space="preserve">Entidades rurales aisladas de la Región Metropolitana de Santiago de Chile - RMS: localización y vulnerabilidad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Ubilla-Bravo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialéctica territorial: comprendiendo los fenómenos actuales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6, pp.1-2</w:t>
+              <w:t xml:space="preserve">Cuadernos de Geografía, Revista Colombiana de Geografía</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (2), pp.127-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01570481v1</w:t>
+                <w:t xml:space="preserve">hal-01248754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnóstico y Propuesta de Ordenamiento Territorial para la Comuna de Melipilla, Región Metropolitana de Santiago-Chile</w:t>
               </w:r>
@@ -2089,51 +2089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinámicas actuales de cobertura y uso de suelo en el periurbano de asentamientos humanos intermedios subregionales en Chile central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Ubilla-Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Aranda-Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julián Valdés-Figueroa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2902,261 +2902,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01558726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gobernanza territorial: bases, características y la necesidad de su estudio en Chile</w:t>
+                <w:t xml:space="preserve">Gobernanza territorial en áreas periurbanas de ciudades intermedias subregionales: hacia una investigación en Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Ubilla-Bravo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario Sustentabilidad y Gobernanza</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de Chile, Sep 2016, Santiago de Chile, Chile. 15 p., </w:t>
+              <w:t xml:space="preserve">Coloquio de planificación regional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gobierno Regional Metropolitano de Santiago, Sep 2016, Santiago de Chile, Chile. 18 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.164823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.167730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01389912v1</w:t>
+                <w:t xml:space="preserve">halshs-01395553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l’analyse de la gouvernance territoriale du périurbain : réflexions, questions et démarches</w:t>
+                <w:t xml:space="preserve">Gobernanza territorial: bases, características y la necesidad de su estudio en Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Ubilla-Bravo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctorales de l’Association de Science Régionale de Langue Française (ASRDLF) 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRSTEA; UMR Métafort; CERAMAC, Feb 2016, Clermont Ferrand, France. 15 p., </w:t>
+              <w:t xml:space="preserve">Seminario Sustentabilidad y Gobernanza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Chile, Sep 2016, Santiago de Chile, Chile. 15 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.46703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.164823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01272333v1</w:t>
+                <w:t xml:space="preserve">halshs-01389912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gobernanza territorial en áreas periurbanas de ciudades intermedias subregionales: hacia una investigación en Chile</w:t>
+                <w:t xml:space="preserve">Vers l’analyse de la gouvernance territoriale du périurbain : réflexions, questions et démarches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Ubilla-Bravo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coloquio de planificación regional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gobierno Regional Metropolitano de Santiago, Sep 2016, Santiago de Chile, Chile. 18 p., </w:t>
+              <w:t xml:space="preserve">Doctorales de l’Association de Science Régionale de Langue Française (ASRDLF) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSTEA; UMR Métafort; CERAMAC, Feb 2016, Clermont Ferrand, France. 15 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.167730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.46703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01395553v1</w:t>
+                <w:t xml:space="preserve">halshs-01272333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retomando la propuesta de ordenamiento territorial para la comuna de Melipilla, Chile</w:t>
               </w:r>
@@ -4454,51 +4454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Saa-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Ubilla-Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bárbara Johnson-Amorrortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Espíndola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4547,51 +4547,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02418595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial innovation in the relationships between agriculture and the city</w:t>
+                <w:t xml:space="preserve">Les relations entre ville et agriculture au prisme de l'innovation territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
@@ -4630,110 +4630,110 @@
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Nougaredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guy Faure; Yuna Chiffoleau; Frédéric Goulet; Ludovic Temple; Jean-Marc Touzard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and development in agricultural and food systems</w:t>
+              <w:t xml:space="preserve">Innovation et développement dans les systèmes agricoles et alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quae éditions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.146-163, 2018, Synthèses (Quae), 978-2-7592-2960-4</w:t>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 259 p., 2018, Synthèses (Quae), 978-2-7592-2812-6 978-2-7592-2813-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02263274v2</w:t>
+                <w:t xml:space="preserve">hal-02791438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations entre ville et agriculture au prisme de l'innovation territoriale</w:t>
+                <w:t xml:space="preserve">Territorial innovation in the relationships between agriculture and the city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
@@ -4772,86 +4772,86 @@
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Nougaredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guy Faure; Yuna Chiffoleau; Frédéric Goulet; Ludovic Temple; Jean-Marc Touzard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation et développement dans les systèmes agricoles et alimentaires</w:t>
+              <w:t xml:space="preserve">Innovation and development in agricultural and food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 259 p., 2018, Synthèses (Quae), 978-2-7592-2812-6 978-2-7592-2813-3</w:t>
+                <w:t xml:space="preserve">Quae éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.146-163, 2018, Synthèses (Quae), 978-2-7592-2960-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791438v1</w:t>
+                <w:t xml:space="preserve">halshs-02263274v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capítulo 3: Plan de gestión de la competencia de Ordenamiento Territorial. Región Metropolitana de Santiago</w:t>
               </w:r>
@@ -5391,51 +5391,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambio climático en los principales asentamientos humanos de Chile. Estado de la materia en 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Ubilla-Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bárbara Johnson-Amorrortu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[reportType_6] Universidad de Chile. 2019, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5451,228 +5451,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02279068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterización y análisis de la situación delictual y el discurso de inseguridad de las unidades vecinales en la comuna de Pudahuel, Región Metropolitana de Santiago</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bárbara Johnson-Amorrortu</w:t>
+                <w:t xml:space="preserve">Diagnóstico territorial para el área rural de la comuna de Pudahuel, Región Metropolitana de Santiago: Bases geográficas para el Ordenamiento Territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Alarcón Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Ubilla-Bravo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[reportType_6] Universidad de Chile. 2018, pp.114</w:t>
+              <w:t xml:space="preserve">[reportType_6] Universidad de Chile. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02144564v1</w:t>
+                <w:t xml:space="preserve">halshs-01879383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnóstico territorial para el área rural de la comuna de Pudahuel, Región Metropolitana de Santiago: Bases geográficas para el Ordenamiento Territorial</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caracterización y análisis de la situación delictual y el discurso de inseguridad de las unidades vecinales en la comuna de Pudahuel, Región Metropolitana de Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Johnson-Amorrortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Ubilla-Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[reportType_6] Universidad de Chile. 2018, pp.114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiola Alarcón Legrand</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">halshs-01879383v1</w:t>
+                <w:t xml:space="preserve">halshs-02144564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unidades de gestión territorial, medidas y requerimientos a los usos del territorio, según división política-administrativa. Región Metropolitana de Santiago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Ubilla-Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Galdámez-Roco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[reportType_6] Gobierno Regional Metropolitano de Santiago. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5688,584 +5688,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01283722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelo Territorial: Sistema Síntesis de la Región Metropolitana de Santiago</w:t>
+                <w:t xml:space="preserve">Proceso de formulación del Plan Regional de Ordenamiento Territorial de la Región Metropolitana de Santiago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Ubilla-Bravo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[reportType_6] Gobierno Regional Metropolitano de Santiago. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01472561v1</w:t>
+                <w:t xml:space="preserve">halshs-01270295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proceso de formulación del Plan Regional de Ordenamiento Territorial de la Región Metropolitana de Santiago</w:t>
+                <w:t xml:space="preserve">Modelo Territorial: Sistema Síntesis de la Región Metropolitana de Santiago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Ubilla-Bravo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[reportType_6] Gobierno Regional Metropolitano de Santiago. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01270295v1</w:t>
+                <w:t xml:space="preserve">halshs-01472561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluación Ambiental Estratégica (Fase 2). Diagnóstico Ambiental Estratégico de la Región Metropolitana de Santiago</w:t>
+                <w:t xml:space="preserve">Prospectiva. Análisis de escenarios territoriales para la Región Metropolitana de Santiago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Ubilla-Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romina Echaiz-Alarcón</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[reportType_4] Gobierno Regional Metropolitano de Santiago. 2014</w:t>
+                <w:t xml:space="preserve">Cristian Lastra-Sáez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[reportType_6] Gobierno Regional Metropolitano de Santiago. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01351172v1</w:t>
+                <w:t xml:space="preserve">halshs-01252803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospectiva. Análisis de escenarios territoriales para la Región Metropolitana de Santiago</w:t>
+                <w:t xml:space="preserve">Evaluación Ambiental Estratégica (Fase 2). Diagnóstico Ambiental Estratégico de la Región Metropolitana de Santiago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Ubilla-Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Lastra-Sáez</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[reportType_6] Gobierno Regional Metropolitano de Santiago. 2014</w:t>
+                <w:t xml:space="preserve">Romina Echaiz-Alarcón</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[reportType_4] Gobierno Regional Metropolitano de Santiago. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01252803v1</w:t>
+                <w:t xml:space="preserve">halshs-01351172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riesgo potencial por amenazas derivadas de procesos naturales, en los principales Asentamientos Humanos de la Región Metropolitana de Santiago</w:t>
+                <w:t xml:space="preserve">Análisis de variables clave para el Ordenamiento Territorial. Región Metropolitana de Santiago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Ubilla-Bravo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[reportType_6] Gobierno Regional Metropolitano de Santiago. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01580742v1</w:t>
+                <w:t xml:space="preserve">halshs-01259630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Análisis de variables clave para el Ordenamiento Territorial. Región Metropolitana de Santiago</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inicio para la Evaluación Ambiental Estratégica (Fase 1) del Plan Regional de Ordenamiento Territorial. Región Metropolitana de Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Robles-Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Ubilla-Bravo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[reportType_6] Gobierno Regional Metropolitano de Santiago. 2013</w:t>
+              <w:t xml:space="preserve">[reportType_4] Gobierno Regional Metropolitano de Santiago. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">halshs-01259630v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01264174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inicio para la Evaluación Ambiental Estratégica (Fase 1) del Plan Regional de Ordenamiento Territorial. Región Metropolitana de Santiago</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Riesgo potencial por amenazas derivadas de procesos naturales, en los principales Asentamientos Humanos de la Región Metropolitana de Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Ubilla-Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Robles-Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[reportType_4] Gobierno Regional Metropolitano de Santiago. 2013</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Saud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Norambuena-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[reportType_6] Gobierno Regional Metropolitano de Santiago. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">halshs-01264174v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01580742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planificación territorial: Coherencia y propiedades de emergencia entre los instrumentos de planificación comunal y regional. El caso de las comunas de la Región Metropolitana de Santiago</w:t>
               </w:r>
@@ -6369,77 +6369,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Ubilla-Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Robles-Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Norambuena-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[reportType_6] Gobierno Regional Metropolitano de Santiago. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6591,185 +6591,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01264197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principales problemas territoriales en la Región Metropolitana de Santiago</w:t>
+                <w:t xml:space="preserve">Estado de los Planes de Desarrollo Comunal de la Región Metropolitana de Santiago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Ubilla-Bravo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[reportType_6] Gobierno Regional Metropolitano de Santiago. 2010</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Sepúlveda-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Galaz-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[reportType_4] Gobierno Regional Metropolitano de Santiago. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01266636v1</w:t>
+                <w:t xml:space="preserve">halshs-01251148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estado de los Planes de Desarrollo Comunal de la Región Metropolitana de Santiago</w:t>
+                <w:t xml:space="preserve">Principales problemas territoriales en la Región Metropolitana de Santiago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Ubilla-Bravo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[reportType_6] Gobierno Regional Metropolitano de Santiago. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Galaz-Soto</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">halshs-01251148v1</w:t>
+                <w:t xml:space="preserve">halshs-01266636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informe del Taller Fortalezas, Debilidades, Oportunidades y Amenazas; en el marco de la transferencia de competencias en Ordenamiento Territorial. Región Metropolitana de Santiago</w:t>
               </w:r>
@@ -7767,51 +7767,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4AEED51"/>
+    <w:nsid w:val="24B66FF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7998,51 +7998,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerardo-ubilla-bravo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2716-5852" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-7926-2015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435927v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Ubilla-Bravo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Aranda-Cornejo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Iba&#241;ez-Blanco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48162/rev.55.071" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475457v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22136/est20252221" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05124380v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Francisca Mardones C&#225;ceres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23854/07199562.2024602.mardones" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53689/pys.v37i1.373" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04174482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca P&#233;rez-Criado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34096/rtt.i28.10934" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460119v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-34022023000300103" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/cuadgeo.v60i2.8701" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rcdg.v29n2.75249" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506840v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4422/ager.2019.07" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196527v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Johnson-Amorrortu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25074/07197209.17.1219" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423944v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Gald&#225;mez-Roco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995340v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572189v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Villegas-Salgado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856563v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/geografia/2017/299271" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249376v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01274029v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Antier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1823.3604" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248754v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570481v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1679.8088" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435876v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18041470" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853817v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14278363" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04258633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Vald&#233;s-Figueroa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8428992" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834197v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ovalle de La Barra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Ib&#225;&#241;ez-Blanco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7080213" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920504v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7415988" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160001v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4581047" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313903v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Orrego-M&#233;ndez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Sanhueza-Rossi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arredondo-Maritano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4937138" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Escares D&#237;az" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3545942" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995457v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2558442" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648572v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1111416" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558726v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.832007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389912v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.164823" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272333v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.46703" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395553v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.167730" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308184v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.50667" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273766v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.46870" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265073v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eae-publishing.com/catalog/details/store/ru/book/978-3-659-08948-0/hacia-una-propuesta-de-ordenamiento-territorial-para-melipilla,-chile?search=ubilla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265287v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Carolina Mombiela-Garrido" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Sep&#250;lveda-Miranda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Robles-Vargas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s D&#237;az-Seguel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4161.9844" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253423v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Hidalgo-Valdivia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heny D&#237;az-Schifferli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4776.3848" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258165v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia N&#250;&#241;ez-Pino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2679.2326" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279471v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristi&#225;n Pertuz&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ortiz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fuentes-Flores" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.46613" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282558v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260259v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Montecinos-Concha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4956.6089" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266790v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a P&#237;a Rossetti-Gallardo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Saa-Vidal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodr&#237;guez-Rojas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Contreras-Alonso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2443.9041" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248552v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Opazo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1393.2801" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276242v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodr&#237;guez-Seguel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10015773" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02418595v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Esp&#237;ndola" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Cuevas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263274v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougaredes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1540/9782759229604/innovation-and-development-in-agricultural-and-food-systems" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791438v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5282-innovation-et-developpement-dans-les-systemes-agricoles-et-alimentaires.html" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253279v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3645.8885" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270394v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2362.9843" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267737v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275659v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4866.4009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478054v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774015v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279068v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144564v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Alarc&#243;n Legrand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283722v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472561v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270295v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351172v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Echaiz-Alarc&#243;n" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252803v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Lastra-S&#225;ez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580742v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Saud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Norambuena-Vega" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259630v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264174v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252910v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292302v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Garay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264322v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264197v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266636v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251148v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Galaz-Soto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265035v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252814v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257487v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251036v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309677v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01257503v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01275118v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Oliva-Mellado" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01290938v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01299877v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01306595v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerardo-ubilla-bravo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2716-5852" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-7926-2015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475457v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Ubilla-Bravo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22136/est20252221" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435927v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Aranda-Cornejo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Iba&#241;ez-Blanco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48162/rev.55.071" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05124380v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Francisca Mardones C&#225;ceres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23854/07199562.2024602.mardones" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53689/pys.v37i1.373" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04174482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca P&#233;rez-Criado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34096/rtt.i28.10934" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460119v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-34022023000300103" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/cuadgeo.v60i2.8701" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rcdg.v29n2.75249" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506840v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4422/ager.2019.07" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423944v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Gald&#225;mez-Roco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Johnson-Amorrortu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25074/07197209.17.1219" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995340v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572189v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Villegas-Salgado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856563v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/geografia/2017/299271" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249376v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01274029v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Antier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1823.3604" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570481v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248754v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1679.8088" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435876v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18041470" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853817v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14278363" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04258633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Vald&#233;s-Figueroa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8428992" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834197v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ovalle de La Barra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Ib&#225;&#241;ez-Blanco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7080213" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920504v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7415988" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160001v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4581047" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313903v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Orrego-M&#233;ndez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Sanhueza-Rossi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arredondo-Maritano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4937138" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Escares D&#237;az" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3545942" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995457v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2558442" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648572v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1111416" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558726v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.832007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395553v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.167730" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389912v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.164823" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272333v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.46703" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308184v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.50667" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273766v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.46870" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265073v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eae-publishing.com/catalog/details/store/ru/book/978-3-659-08948-0/hacia-una-propuesta-de-ordenamiento-territorial-para-melipilla,-chile?search=ubilla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265287v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Carolina Mombiela-Garrido" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Sep&#250;lveda-Miranda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Robles-Vargas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s D&#237;az-Seguel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4161.9844" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253423v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Hidalgo-Valdivia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heny D&#237;az-Schifferli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4776.3848" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258165v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia N&#250;&#241;ez-Pino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2679.2326" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279471v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristi&#225;n Pertuz&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ortiz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fuentes-Flores" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.46613" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282558v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260259v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Montecinos-Concha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4956.6089" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266790v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a P&#237;a Rossetti-Gallardo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Saa-Vidal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodr&#237;guez-Rojas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Contreras-Alonso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2443.9041" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248552v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Opazo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1393.2801" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276242v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodr&#237;guez-Seguel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10015773" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02418595v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Esp&#237;ndola" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Cuevas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791438v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougaredes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5282-innovation-et-developpement-dans-les-systemes-agricoles-et-alimentaires.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263274v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1540/9782759229604/innovation-and-development-in-agricultural-and-food-systems" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253279v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3645.8885" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270394v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2362.9843" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267737v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275659v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4866.4009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478054v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774015v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279068v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879383v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Alarc&#243;n Legrand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144564v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283722v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270295v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472561v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252803v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Lastra-S&#225;ez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351172v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Echaiz-Alarc&#243;n" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259630v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264174v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580742v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Saud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Norambuena-Vega" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252910v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292302v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Garay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264322v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264197v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251148v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Galaz-Soto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266636v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265035v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252814v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257487v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251036v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309677v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01257503v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01275118v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Oliva-Mellado" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01290938v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01299877v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01306595v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>