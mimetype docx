--- v0 (2026-03-25)
+++ v1 (2026-04-24)
@@ -99,1868 +99,2002 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic environments, daily activities and stress in Luxembourg (the FragMent study): a protocol combining map-based questionnaires, geographically explicit ecological momentary assessment and vocal biomarkers of stress</w:t>
+                <w:t xml:space="preserve">The sociability space: Putting social networks into geographical space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Perchoux</w:t>
+                <w:t xml:space="preserve">Giovanna Fancello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemie Topalian</w:t>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Klein</w:t>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Chaix</w:t>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Tharrey</w:t>
+                <w:t xml:space="preserve">Alexandre Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (9), pp.e105499. </w:t>
+              <w:t xml:space="preserve">Social Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 86, pp.240-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-105499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.socnet.2026.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480649v1</w:t>
+                <w:t xml:space="preserve">hal-05575760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial Sustainability Issues of Micro and Macro-Scale Changes in Daily and Residential Mobility</w:t>
+                <w:t xml:space="preserve">Geographic environments, daily activities and stress in Luxembourg (the FragMent study): a protocol combining map-based questionnaires, geographically explicit ecological momentary assessment and vocal biomarkers of stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gerber</w:t>
+                <w:t xml:space="preserve">Camille Perchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lord</w:t>
+                <w:t xml:space="preserve">Noemie Topalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Manaugh</w:t>
+                <w:t xml:space="preserve">Sylvain Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique van Acker</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13084093⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (9), pp.e105499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-105499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02959124v1</w:t>
+                <w:t xml:space="preserve">hal-05480649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between Attitudes, Mode Choice, and Travel Satisfaction: A Cross-Border Long-Commute Case Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Editorial Sustainability Issues of Micro and Macro-Scale Changes in Daily and Residential Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Thériault</w:t>
+                <w:t xml:space="preserve">Kevin Manaugh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Enaux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Véronique van Acker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (21), pp.9203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su12219203⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (8), pp.4093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13084093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02991442v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02959124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility among Older Adults: Deconstructing the Effects of Motility and Movement on Wellbeing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Perchoux</w:t>
+                <w:t xml:space="preserve">Links between Attitudes, Mode Choice, and Travel Satisfaction: A Cross-Border Long-Commute Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Caruso</w:t>
+                <w:t xml:space="preserve">Marius Thériault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Klein</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 57 (2), pp.383--401. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (21), pp.9203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0042098019852033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su12219203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889736v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02991442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining sensor tracking with a GPS-based mobility survey to better measure physical activity in trips: public transport generates walking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobility among Older Adults: Deconstructing the Effects of Motility and Movement on Wellbeing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
+                <w:t xml:space="preserve">Timothée Cuignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Kestens</w:t>
+                <w:t xml:space="preserve">Geoffrey Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Brondeel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Perchoux</w:t>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (1), pp.84. </w:t>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (2), pp.383--401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12966-019-0841-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0042098019852033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321367v1</w:t>
+                <w:t xml:space="preserve">hal-03889736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Older Adults' Physical Activity during Transport Compensated during Other Activities? Comparing 4 Study Cohorts Using GPS and Accelerometer Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Combining sensor tracking with a GPS-based mobility survey to better measure physical activity in trips: public transport generates walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Brondeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perchoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport &amp; Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jth.2019.02.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (1), pp.84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-019-0841-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889730v1</w:t>
+                <w:t xml:space="preserve">hal-02321367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling impacts of beliefs and attitudes on mode choices. Lessons from a survey of Luxembourg cross-border commuters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is Older Adults' Physical Activity during Transport Compensated during Other Activities? Comparing 4 Study Cohorts Using GPS and Accelerometer Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Brondeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Wasfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camille Perchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Transport &amp; Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.229--236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jth.2019.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2018.10.037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01912734v1</w:t>
+                <w:t xml:space="preserve">hal-03889730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handicap of situation and pedestrian accessibility: redesign urban space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadja Victor</w:t>
+                <w:t xml:space="preserve">Modelling impacts of beliefs and attitudes on mode choices. Lessons from a survey of Luxembourg cross-border commuters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Thériault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Klein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gerber</w:t>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32, pp.513 - 523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2018.10.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/eps.6279⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01395729v1</w:t>
+                <w:t xml:space="preserve">halshs-01912734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth modelling and the management of urban sprawl: Questioning the performance of sustainable planning policies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Handicap of situation and pedestrian accessibility: redesign urban space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rojda Bilgin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Nadja Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planning Theory and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (3), pp.385-406. </w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016/2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14649357.2015.1061140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/eps.6279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186116v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01395729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode choice with latent preference heterogeneity: a case study for employees of the EU institutions in Luxembourg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth modelling and the management of urban sprawl: Questioning the performance of sustainable planning policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tai-Yu Ma</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Maxime Frémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rojda Bilgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportmetrica A: Transport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2015, pp.441-463. </w:t>
+              <w:t xml:space="preserve">Planning Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (3), pp.385-406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23249935.2015.1007175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14649357.2015.1061140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01132437v1</w:t>
+                <w:t xml:space="preserve">hal-01186116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic, Social-cultural and Modal Usage Determinants of Activity Space: A Case Study of EU Institutions in Luxembourg and Strasbourg</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Mode choice with latent preference heterogeneity: a case study for employees of the EU institutions in Luxembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tai-Yu Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2014.10.096⟩</w:t>
+              <w:t xml:space="preserve">Transportmetrica A: Transport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.441-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23249935.2015.1007175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01920010v1</w:t>
+                <w:t xml:space="preserve">halshs-01132437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts de la mobilité résidentielle transfrontalière sur les espaces de la vie quotidienne d'individus actifs du Luxembourg.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Geographic, Social-cultural and Modal Usage Determinants of Activity Space: A Case Study of EU Institutions in Luxembourg and Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tai-Yu Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.109 - 118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2014.10.096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01073276v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01920010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications de la mobilité quotidienne dans les stratégies résidentielles transfrontalières.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Impacts de la mobilité résidentielle transfrontalière sur les espaces de la vie quotidienne d'individus actifs du Luxembourg.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2012 (3), pp.95-115</w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 457-458, pp.78-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01073289v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01073276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts de la mobilité résidentielle transfrontalière sur les espaces de la vie quotidienne d'individus actifs du Luxembourg</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Implications de la mobilité quotidienne dans les stratégies résidentielles transfrontalières.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Carpentier</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 457-458, pp.77-95</w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2012 (3), pp.95-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548662v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01073289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilité résidentielle transfrontalière entre le Luxembourg et ses régions voisines : un panorama</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Impacts de la mobilité résidentielle transfrontalière sur les espaces de la vie quotidienne d'individus actifs du Luxembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géoregards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Mobilités et développement transfrontalier, 2011 (4), pp.135-152</w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 457-458, pp.77-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01132402v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mobilité résidentielle transfrontalière entre le Luxembourg et ses régions voisines : un panorama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gengler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géoregards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Mobilités et développement transfrontalier, 2011 (4), pp.135-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01132402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Predicting and mapping the location of an estimated population from a survey: an applied method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Non spécifié. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cybergeo.22999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1970,2085 +2104,2085 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitudes et représentations des moyens de transport des frontaliers travaillant au Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Thériault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire « Les travailleurs frontaliers en Suisse et au Luxembourg. Emploi – Quotidien – Perceptions »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Luxembourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01920454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intention and utility: integrating models of daily mobility behaviours? The Luxembourg cross-border case study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Thériault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Mobility Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01920436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche normative de l’aménagement. Simulation de scénarios de développement résidentiel au Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Frémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Douzièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraintes spatiales, mobilité résidentielle et changement modal : le cas transfrontalier luxembourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tai-Yu Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e rencontres ThéoQuant « Nouvelles approches en géographie théorique et quantitative »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR ThéMA, May 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01154874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial constraints, residential mobility and modal shift: A Luxembourg trans-border case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tai-Yu Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Benelux Interuniversity Association of Transport Researchers, Transport Research Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eindhoven University of Technology, Urban Planning Group, May 2015, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01158689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix modal et contrôle de l’hétérogénéité par classes latentes : le cas des employés des Institutions Européennes au Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tai-Yu Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e rencontres ThéoQuant « Nouvelles approches en géographie théorique et quantitative »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR ThéMA, May 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01154876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires frontalier et non-frontalier : une analyse comparée des activités quotidiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Drevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gwiazdzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque MSFS 2014, Lille Métro, Boulot, Dodo… Quoi de neuf dans nos routines ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Lille, France. pp.76 - 82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01111264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relecture de la frontière à travers les activités quotidiennes. Le cas des travailleurs frontaliers de la région métropolitaine luxembourgeoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Drevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gwiazdzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRIT Border Regions in Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01111262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel vécu quotidien du déplacement domicile-travail ? L’exemple des frontaliers du Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Mobilités sans incertitude ? Incertitude des mobilités ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNFG (Comité National Français de Géographie); UMR IDEES, Sep 2014, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01132737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-border integration and geovisualization: From trip chains to profiles of cross-border workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Drevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Transportation Research 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rio, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01111289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des profils sociodémographiques au comportement de déplacement. Le cas des frontaliers du Grand-Duché du Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Drevon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ThéoQuant 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01111257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications de la mobilité quotidienne dans les stratégies résidentielles transfrontalières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48e colloque de l’Association de Science Régionale De Langue Française, « Migrations et Territoires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF; Université des Antilles et de la Guyane, Jul 2011, Schoelcher, Martinique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01132745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration transfrontalière et géovisualisation : des chaînes de déplacement aux profils-types des frontaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drevon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49 ème colloque ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01111256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison méthodologique de modèles neuronaux et multinomiaux : application au partage modal des actifs du Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Omrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Charif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e rencontres ThéoQuant « Nouvelles approches en géographie théorique et quantitative »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR ThéMA, Mar 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01132814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre mobilités quotidiennes et résidentielles dans un contexte transfrontalier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Validation d’un modèle d’accessibilité par recoupement de données multi-sources. Application aux communes de Belgique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Omrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « La construction des espaces par les mobilités »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Régional d’Administration de Metz; INSEE Lorraine; Conseil Économique et Social Régional de Lorraine, Dec 2010, Metz, France</w:t>
+              <w:t xml:space="preserve">2e Journée de Recherche « Mobilité, Transport et Logistique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Economie des Transports, Jun 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01133089v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01132835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d’un modèle d’accessibilité par recoupement de données multi-sources. Application aux communes de Belgique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du bassin de vie aux espaces de vie. Une approche multiscalaire des mobilités locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Klein</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregory Vandenbulcke</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Journée de Recherche « Mobilité, Transport et Logistique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Economie des Transports, Jun 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">18e biennale de Géographie - Géopoint 2010 - Les échelles pour les géographes et les autres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Dupont; UMR ESPACE, Jun 2010, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01132835v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01132703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la mobilité résidentielle transfrontalière sur les déplacements quotidiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Conference on Transport Research (WCTR). Session spéciale : 9e séminaire francophone de socio-économie des transports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WCTRS, Jul 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01132837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du bassin de vie aux espaces de vie. Une approche multiscalaire des mobilités locales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Interactions entre mobilités quotidiennes et résidentielles dans un contexte transfrontalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e biennale de Géographie - Géopoint 2010 - Les échelles pour les géographes et les autres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Dupont; UMR ESPACE, Jun 2010, Avignon, France</w:t>
+              <w:t xml:space="preserve">Colloque « La construction des espaces par les mobilités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Régional d’Administration de Metz; INSEE Lorraine; Conseil Économique et Social Régional de Lorraine, Dec 2010, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01132703v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01133089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de la mobilité transfrontalière des actifs du Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coloquio Internacional “Fronteras contemporáneas : confrontacíon, transgresíon, cooperacíon”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, El Colegio de la Frontera Norte (COLEF), Oct 2009, Tijuana, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01132829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours résidentiels et comportements de mobilité quotidienne. Analyse des espaces de vie au Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45e colloque de l’Association de Science Régionale De Langue Française, « Territoires et action publique territoriale : nouvelles ressources pour le développement régional »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF; Université du Québec à Rimouski, Aug 2008, Rimouski, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01132821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4058,137 +4192,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Impacts of Beliefs and Attitudes on Mode Choices: Lessons From a Survey of Luxembourg's Cross-border Commuters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Thériault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Transport Survey Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01712646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4198,231 +4332,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohésion sociale et territoriale au Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brosius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dautel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Decoville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-87574-078-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités et modes de vie, vers une recomposition de l'habiter.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.224, 2013, 978-2-7535-2249-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01073290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4432,486 +4566,486 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Transfrontalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianyu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nikol Dziub. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le transfrontalier. Pratiques et représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.179-199, 2020, 978-2-37496-114-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34929/3kg3-je31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03348140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La variabilité spatiale des comportements modaux : quel est l’intérêt de la GWR (Geographicaly Weighted Regression) pour construire des actions publiques ciblées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Thériault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Meissonnier; Stéphanie Vincent; Mathieu Rabaud; Vincent Kaufmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaissance des mobilités : hybridation des méthodes, diversification des sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEREMA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.67-79, 2020, 978-2-37180-423-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02524224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure des mobilités locales et reconfiguration des espaces de vie transfrontaliers luxembourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rachid Belkacem; Isabelle Pigeron-Piroth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail frontalier au sein de la Grande Région Saar-Lor-Lux : Pratiques, enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUN - Éditions Universitaires de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.313-332, 2012, 2814301373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01132463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Mobility and Cross-border Peri-urbanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Sohn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Luxembourg: an emerging cross-border metropolitan region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIE Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.141-159, 2012, 978-90-5201-798-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01132467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4921,146 +5055,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles attitudes et satisfaction envers les moyens de transport ? Le cas des frontaliers travaillant au Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Thériault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les travailleurs frontaliers au Luxembourg et en Suisse : Emploi, Quotidien et Perceptions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.85-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25353/ubtr-xxxx-2824-db4c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02146518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5070,165 +5204,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles mobilités au Luxembourg et dans son espace transfrontalier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Eggerickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEPS/INSTEAD. 2008, pp.116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01132868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5375,51 +5509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05480649v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perchoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Topalian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Klein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-105499" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959124v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lord" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Manaugh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Acker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier-Postel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084093" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Th&#233;riault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12219203" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Cuignet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Caruso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098019852033" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02321367v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Brondeel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-019-0841-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889730v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Wasfi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2019.02.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2018.10.037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395729v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Victor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6279" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186116v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fr&#233;mond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojda Bilgin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14649357.2015.1061140" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132437v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Yu Ma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23249935.2015.1007175" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920010v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2014.10.096" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073276v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073289v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Epstein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05548662v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132402v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gengler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110056v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schneider" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22999" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920454v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920436v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155417v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schiebel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158689v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154876v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111264v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drevon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111262v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132737v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111289v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132745v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132814v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Omrani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Charif" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133089v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132835v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Vandenbulcke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132837v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132703v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132829v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132821v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712646v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marlier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brosius" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dautel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Decoville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073290v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.4000/books.pur.34471" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348140v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/media-files/28916/epufront_m_01-flyer_web.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/3kg3-je31" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524224v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr/centre-ressources/boutique/connaissance-mobilites-hybridation-methodes-diversification" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132463v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100411150" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132467v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146518v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25353/ubtr-xxxx-2824-db4c" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132868v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dupuy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Eggerickx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575760v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Fancello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2026.03.005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05480649v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perchoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Topalian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Klein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-105499" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959124v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lord" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Manaugh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Acker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier-Postel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084093" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991442v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Th&#233;riault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12219203" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889736v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Cuignet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Caruso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098019852033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02321367v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Brondeel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-019-0841-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889730v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Wasfi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2019.02.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912734v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2018.10.037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Victor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6279" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186116v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fr&#233;mond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojda Bilgin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14649357.2015.1061140" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Yu Ma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23249935.2015.1007175" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920010v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2014.10.096" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073276v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073289v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Epstein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05548662v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132402v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gengler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110056v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schneider" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22999" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920454v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920436v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155417v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154874v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schiebel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158689v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154876v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drevon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132737v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111289v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111257v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132745v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111256v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132814v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Omrani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Charif" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132835v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Vandenbulcke" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132703v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132837v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133089v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132821v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712646v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769096v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marlier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brosius" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dautel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Decoville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.4000/books.pur.34471" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348140v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/media-files/28916/epufront_m_01-flyer_web.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/3kg3-je31" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524224v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr/centre-ressources/boutique/connaissance-mobilites-hybridation-methodes-diversification" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132463v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100411150" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146518v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25353/ubtr-xxxx-2824-db4c" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132868v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dupuy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Eggerickx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>