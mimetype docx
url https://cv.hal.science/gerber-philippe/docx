--- v1 (2026-04-24)
+++ v2 (2026-05-20)
@@ -3598,256 +3598,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01132814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d’un modèle d’accessibilité par recoupement de données multi-sources. Application aux communes de Belgique.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions entre mobilités quotidiennes et résidentielles dans un contexte transfrontalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Journée de Recherche « Mobilité, Transport et Logistique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Economie des Transports, Jun 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque « La construction des espaces par les mobilités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Régional d’Administration de Metz; INSEE Lorraine; Conseil Économique et Social Régional de Lorraine, Dec 2010, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01132835v1</w:t>
+                <w:t xml:space="preserve">halshs-01133089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du bassin de vie aux espaces de vie. Une approche multiscalaire des mobilités locales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation d’un modèle d’accessibilité par recoupement de données multi-sources. Application aux communes de Belgique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Omrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Schneider</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e biennale de Géographie - Géopoint 2010 - Les échelles pour les géographes et les autres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Dupont; UMR ESPACE, Jun 2010, Avignon, France</w:t>
+              <w:t xml:space="preserve">2e Journée de Recherche « Mobilité, Transport et Logistique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Economie des Transports, Jun 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01132703v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01132835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la mobilité résidentielle transfrontalière sur les déplacements quotidiens</w:t>
               </w:r>
@@ -3909,109 +3883,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01132837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre mobilités quotidiennes et résidentielles dans un contexte transfrontalier</w:t>
+                <w:t xml:space="preserve">Du bassin de vie aux espaces de vie. Une approche multiscalaire des mobilités locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « La construction des espaces par les mobilités »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Régional d’Administration de Metz; INSEE Lorraine; Conseil Économique et Social Régional de Lorraine, Dec 2010, Metz, France</w:t>
+              <w:t xml:space="preserve">18e biennale de Géographie - Géopoint 2010 - Les échelles pour les géographes et les autres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Dupont; UMR ESPACE, Jun 2010, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01133089v1</w:t>
+                <w:t xml:space="preserve">halshs-01132703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de la mobilité transfrontalière des actifs du Luxembourg</w:t>
               </w:r>
@@ -5509,51 +5509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575760v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Fancello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2026.03.005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05480649v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perchoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Topalian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Klein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-105499" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959124v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lord" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Manaugh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Acker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier-Postel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084093" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991442v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Th&#233;riault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12219203" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889736v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Cuignet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Caruso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098019852033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02321367v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Brondeel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-019-0841-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889730v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Wasfi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2019.02.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912734v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2018.10.037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Victor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6279" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186116v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fr&#233;mond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojda Bilgin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14649357.2015.1061140" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Yu Ma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23249935.2015.1007175" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920010v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2014.10.096" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073276v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073289v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Epstein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05548662v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132402v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gengler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110056v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schneider" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22999" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920454v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920436v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155417v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154874v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schiebel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158689v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154876v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drevon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132737v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111289v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111257v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132745v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111256v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132814v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Omrani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Charif" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132835v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Vandenbulcke" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132703v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132837v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133089v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132821v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712646v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769096v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marlier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brosius" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dautel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Decoville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.4000/books.pur.34471" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348140v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/media-files/28916/epufront_m_01-flyer_web.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/3kg3-je31" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524224v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr/centre-ressources/boutique/connaissance-mobilites-hybridation-methodes-diversification" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132463v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100411150" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146518v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25353/ubtr-xxxx-2824-db4c" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132868v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dupuy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Eggerickx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575760v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Fancello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2026.03.005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05480649v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perchoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Topalian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Klein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-105499" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959124v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lord" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Manaugh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Acker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier-Postel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084093" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991442v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Th&#233;riault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12219203" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889736v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Cuignet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Caruso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098019852033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02321367v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Brondeel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-019-0841-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889730v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Wasfi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2019.02.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912734v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2018.10.037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Victor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6279" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186116v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fr&#233;mond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojda Bilgin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14649357.2015.1061140" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Yu Ma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23249935.2015.1007175" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920010v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2014.10.096" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073276v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073289v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Epstein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05548662v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132402v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gengler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110056v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schneider" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22999" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920454v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920436v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155417v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154874v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schiebel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158689v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154876v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drevon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132737v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111289v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111257v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132745v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111256v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132814v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Omrani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Charif" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133089v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132835v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Vandenbulcke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132837v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132703v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132821v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712646v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769096v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marlier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brosius" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dautel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Decoville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.4000/books.pur.34471" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348140v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/media-files/28916/epufront_m_01-flyer_web.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/3kg3-je31" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524224v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr/centre-ressources/boutique/connaissance-mobilites-hybridation-methodes-diversification" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132463v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100411150" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146518v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25353/ubtr-xxxx-2824-db4c" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132868v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dupuy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Eggerickx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>